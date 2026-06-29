--- v0 (2026-05-14)
+++ v1 (2026-06-29)
@@ -53,51 +53,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Оглавление" sheetId="1" r:id="rId4"/>
     <sheet name="1 серия" sheetId="2" r:id="rId5"/>
     <sheet name="Фокус" sheetId="3" r:id="rId6"/>
     <sheet name="Мета" sheetId="4" r:id="rId7"/>
     <sheet name="Атлас" sheetId="5" r:id="rId8"/>
     <sheet name="RUBEZH - камеры" sheetId="6" r:id="rId9"/>
     <sheet name="Сделано в России" sheetId="7" r:id="rId10"/>
     <sheet name="Облачные решения" sheetId="8" r:id="rId11"/>
     <sheet name="Сетевое оборудование RVi" sheetId="9" r:id="rId12"/>
     <sheet name="Мониторы" sheetId="10" r:id="rId13"/>
     <sheet name="Типовые платформы Сервера" sheetId="11" r:id="rId14"/>
     <sheet name="Системы хранения данных" sheetId="12" r:id="rId15"/>
     <sheet name="Распродажа" sheetId="13" r:id="rId16"/>
     <sheet name="Спец.оборудование" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1307">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1309">
   <si>
     <t>Перейти в раздел</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Розничная цена, руб.</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>Особенности</t>
   </si>
   <si>
@@ -230,62 +230,50 @@
   <si>
     <t>13 990</t>
   </si>
   <si>
     <t>2.11.0743</t>
   </si>
   <si>
     <t>RVi-1NCD5069 (2.7-13.5) white</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей Sony  1/2.8″ выдаёт детализированное изображение в разрешении  5  Мп при  20  к/с даже в условиях почти полной темноты (чувствительность  0.002  лк, а с ИК‑подсветкой — 0 лк). Моторизированный объектив  2.7–13.5  мм в сочетании с ИК‑подсветкой до  30  м позволяет гибко настраивать зону обзора и сохранять чёткость на любом расстоянии. Автоматический аппаратный WDR с динамическим диапазоном  120  дБ обеспечивает сбалансированную картинку при резких перепадах освещённости. Устройство оснащено микрофоном, аудио‑ и тревожными входами/выходами, поддерживает карты памяти до  512  Гб. Прочный корпус (IP67/IK10) гарантирует надёжную работу при температурах от  −40  до  60 °C с питанием от DC 12 В или через PoE.</t>
   </si>
   <si>
     <t>19 790</t>
   </si>
   <si>
     <t>2.11.1247</t>
   </si>
   <si>
     <t>RVi-1NCD5336 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens 1/2.7″ и разрешением 5 Мп (30 к/с) обеспечивает чёткое изображение даже при слабом освещении — чувствительность составляет 0.002 лк, а в ночном режиме с ИК подсветкой (до 30 м) работает при 0 лк. Оснащена объективом 2.8 мм, аппаратным WDR 120 дБ для сбалансированной картинки при контрастном освещении и интеллектуальными функциями: детектированием пересечения линий и областей, классификацией объектов (человек/автомобиль). Встроенный микрофон и слот для карты памяти до 512 Гб расширяют возможности использования, а защита IP66 и IK10 гарантирует надёжность в сложных условиях. Питается от DC 12 В (7 Вт) или через PoE (802.3af, 7.5 Вт) и стабильно работает при температурах от −40 °C до +65 °C</t>
   </si>
   <si>
-    <t>2.11.1053</t>
-[...10 lines deleted...]
-  <si>
     <t>2.11.0994</t>
   </si>
   <si>
     <t>RVi-1NCF5058 (1.4)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей OmniVision  1/2.7″ выдаёт детализированное изображение в разрешении  5  Мп при  30  к/с даже при слабом освещении (чувствительность  0.02  лк, а с ИК‑подсветкой 30 м — в полной темноте). Объектив  1.4  мм обеспечивает сверхширокий угол обзора. Аппаратный WDR с динамическим диапазоном  120  дБ гарантирует сбалансированную картинку при любых перепадах освещённости, а продвинутая видеоаналитика отслеживает пересечение линий и областей и формирует тепловую карту. Устройство оснащено микрофоном, аудиовходами/выходами и тревожным выходом, поддерживает карты памяти до  512  Гб. Камера работает при температурах от  −10  до  50 °C и питается от DC  12 В (6,5  Вт) или через PoE.</t>
   </si>
   <si>
     <t>24 990</t>
   </si>
   <si>
     <t>2.11.0996</t>
   </si>
   <si>
     <t>RVi-1NCF5358 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.7″ обеспечивает чёткое изображение в разрешении  5  Мп при  30  к/с даже в условиях почти полной темноты (чувствительность  0.002  лк, а с ИК‑подсветкой — 0 лк). Объектив  2.8  мм обеспечивает широкий угол обзора. ИК‑подсветка до  30  м гарантирует детализированную картинку в темное время суток, а аппаратный WDR с динамическим диапазоном  120  дБ эффективно устраняет перепады освещённости. Встроенная видеоаналитика не только отслеживает пересечение линий и областей, но и классифицирует объекты — людей и автомобили. Устройство оснащено микрофоном, аудиовходами/выходами и тревожным выходом, поддерживает карты памяти объёмом до  512  Гб. Прочный корпус с защитой IP67/IK10 обеспечивает надёжную работу в экстремальных условиях от  −40  до  60 °C при питании от DC  12 В или через PoE.</t>
   </si>
   <si>
     <t>19 990</t>
   </si>
   <si>
     <t>Шар в стакане</t>
@@ -450,60 +438,60 @@
   <si>
     <t>20 590</t>
   </si>
   <si>
     <t>2.11.0730</t>
   </si>
   <si>
     <t>RVi-1NCTL2176 (2.8) white</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/2.8″) выдаёт чёткое изображение в разрешении 2 Мп при частоте 30 к/с даже в условиях почти полной темноты (0.0008 лк). Объектив 2.8мм обеспечивает широкий угол обзора. Благодаря ИК‑подсветке до 50 м и LED‑подсветке до 20 м видеонаблюдение остаётся эффективным круглосуточно, а аппаратный WDR (120 дБ) гарантирует сбалансированную картинку при любом сложном освещении. Устройство умеет фиксировать пересечение заданных линий и областей, оснащено встроенным микрофоном и слотом для карт памяти объёмом до 512 Гб. Прочный корпус класса IP67 обеспечивает надёжную работу в диапазоне температур от −40 до +60 C. Питание возможно как от источника 12 В, так и через PoE</t>
   </si>
   <si>
     <t>ПП № 969</t>
   </si>
   <si>
     <t>2.11.1246</t>
   </si>
   <si>
     <t>RVi-1NCTL2336 (2.8)</t>
   </si>
   <si>
     <t>Современная IP камера с матрицей SmartSens 1/2.8″ выдаёт чёткое изображение в разрешении 2  Мп при 30  к/с даже при минимальной освещённости (0.002  лк). Благодаря ИК‑подсветке до 50 м и LED‑подсветке до 15 м съёмка возможна в полной темноте. Автоматический аппаратный WDR 120  дБ компенсирует перепады освещённости, а интеллектуальные функции (детектирование пересечения линий/областей и классификация объектов «человек/автомобиль») повышают эффективность наблюдения. Устройство оснащено встроенным микрофоном и слотом для карты памяти до  512 Гб, а класс защиты IP67 гарантирует устойчивость к атмосферным воздействиям. Камера поддерживает питание от DC 12  В (4 Вт) или через PoE (802.3af, 5 Вт) и стабильно работает в диапазоне температур от −40 °C до +60 °C.</t>
   </si>
   <si>
-    <t>2.11.1069</t>
-[...8 lines deleted...]
-    <t>6 990</t>
+    <t>2.11.1290</t>
+  </si>
+  <si>
+    <t>RVi-1NCT4032L (2.8)</t>
+  </si>
+  <si>
+    <t>Профессиональная IP‑камера с матрицей SmartSens (1/3″) обеспечивает детализированное изображение 4 Мп при 30 к/с даже в условиях слабого освещения (чувствительность 0,02 лк). Объектив 2,8 мм и цифровой WDR гарантируют широкий угол обзора и чёткость картинки при перепадах освещённости. ИК‑подсветка до 30 м и LED‑подсветка до 15 м делают видеонаблюдение эффективным в любое время суток, а классификация объектов (человек, автомобиль) повышает точность распознавания. Устройство защищено по стандарту IP67 и работает в экстремальном диапазоне температур — от –40 до +60 °C. Встроенный микрофон и питание через PoE (802.3af) делают камеру удобным решением для современных систем видеонаблюдения.</t>
+  </si>
+  <si>
+    <t>7 590</t>
   </si>
   <si>
     <t>2.11.0739</t>
   </si>
   <si>
     <t>RVi-1NCT4052 (2.8) white</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/2.7″) выдаёт высококачественное изображение в разрешении 4 Мп с частотой 25 к/с даже при низкой освещённости (0.02 лк). Фиксированный объектив 2.8 мм обеспечивает широкий угол обзора, а мощная ИК‑подсветка до 50 м обеспечивает чёткую картинку в ночное время. Цифровой WDR эффективно работает со сложным освещением, а встроенный микрофон позволяет фиксировать звуковую информацию. Устройство поддерживает функцию обнаружения пересечения линий и областей, существенно расширяя возможности контроля безопасности. Прочный корпус класса IP67 обеспечивает надёжную работу в экстремальных условиях — от −40 до +60 C, а питание через PoE (802,3af) при потребляемой мощности 8 Вт делает камеру удобным решением для современных систем видеонаблюдения.</t>
   </si>
   <si>
     <t>9 590</t>
   </si>
   <si>
     <t>2.11.0740</t>
   </si>
   <si>
     <t>RVi-1NCT4052 (4) white</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/2.7″) обеспечивает высококачественное изображение в разрешении 4 Мп с частотой 25 к/с даже при низкой освещённости (0.02 лк). Фиксированный объектив 4 мм гарантирует оптимальный угол обзора для большинства сценариев видеонаблюдения, а мощная ИК‑подсветка до 50 м обеспечивает чёткую картинку в ночное время. Цифровой WDR эффективно работает со сложным освещением, а встроенный микрофон позволяет фиксировать звуковую информацию. Устройство поддерживает функцию обнаружения пересечения линий и областей, существенно расширяя возможности контроля безопасности. Прочный корпус класса IP67 обеспечивает надёжную работу в экстремальных условиях — от −40 до +60 C, а питание через PoE (802,3af) при потребляемой мощности 8 Вт делает камеру удобным решением для современных систем видеонаблюдения.</t>
   </si>
   <si>
     <t>2.11.1051</t>
   </si>
@@ -621,50 +609,53 @@
   <si>
     <t>2.21.0049</t>
   </si>
   <si>
     <t>RVi-1NR05120</t>
   </si>
   <si>
     <t>Многофункциональный видеорегистратор на 5 каналов поддерживает запись в высоком разрешении до 6 Мп (3072×2048) с общим входящим битрейтом до 50 Мбит/с и исходящим 40 мбит/с. Устройство кодирует видео с помощью современных форматов — от H.264 до H.265+ и MJPEG, обеспечивая оптимальное сжатие и качество изображения. Поддерживается аналитика с IP камер*. Выводить картинку можно на мониторы через VGA (Full HD) или HDMI (Ultra HD 4K), а для аудио предусмотрен выход RCA. Система поддерживает протокол ONVIF** и позволяет установить жёсткий диск объёмом до 10 Тб для длительного хранения записей.
 *Для видеокамер 1-й серии с поддержкой интеграции по SDK Tiandy (см. технические характеристики видеокамеры)
 **Требуется версия ПО с поддержкой этой функции</t>
   </si>
   <si>
     <t>13 190</t>
   </si>
   <si>
     <t>2.21.0079</t>
   </si>
   <si>
     <t>RVi-1NR05181C</t>
   </si>
   <si>
     <t>5 канальный видеорегистратор поддерживает запись с камер разрешением до 5 Мп (2560×1920) при суммарном входящем битрейте 60 Мбит/с и исходящим 40 мбит/с, обеспечивая высокую детализацию видеопотока. Устройство работает с современными видеокодеками — от H.264 до H.265+, позволяя оптимизировать объём архива без потери качества. Система поддерживает протокол ONVIF*. Изображение выводится на монитор через HDMI порт в разрешении Full HD (1920×1080), что удобно для оперативного мониторинга. Для хранения данных предусмотрено подключение одного SATA диска ёмкостью до 6 Тб, обеспечивающий длительное сохранение записей.
 *Данное устройство не имеет функционала для интеграции в другие системы по протоколу ONVIF</t>
   </si>
   <si>
+    <t>6 990</t>
+  </si>
+  <si>
     <t>2.21.0080</t>
   </si>
   <si>
     <t>RVi-1NR05181C-4P</t>
   </si>
   <si>
     <t>5 канальный видеорегистратор обеспечивает запись видео с разрешением до 5 Мп (2560×1920) на каждый канал при суммарном входящем битрейте 60 Мбит/с и исходящим 40 мбит/с, гарантируя чёткую детализацию изображения. Устройство поддерживает современные видеокодеки от H.264 до H.265+, позволяя эффективно сжимать видео без потери качества. Система поддерживает протоколы ONVIF профили S/T*. Вывод изображения осуществляется через HDMI в формате Full HD (1920×1080), обеспечивая комфортное наблюдение в высоком разрешении. Для хранения данных предусмотрено подключение одного SATA‑диска ёмкостью до 8 Тб, что обеспечивает длительное архивирование записей. Дополнительно регистратор оснащён 4 портами PoE с суммарным бюджетом 45 Вт, что упрощает подключение IP‑камер и делает устройство идеальным решением для развёртывания систем видеонаблюдения «под ключ».
 *Данное устройство не имеет функционала для интеграции в другие системы по протоколу ONVIF</t>
   </si>
   <si>
     <t>12 390</t>
   </si>
   <si>
     <t>2.21.0086</t>
   </si>
   <si>
     <t>RVi-1NR05182C-4P</t>
   </si>
   <si>
     <t>5 канальный видеорегистратор обеспечивает запись видео с разрешением до 6 Мп (3072×2048) на канал при суммарном входящем битрейте 60 Мбит/с и исходящим 40 мбит/с, гарантируя чёткую детализацию изображения. Устройство поддерживает современные видеокодеки от H.264 до H.265+, позволяя эффективно сжимать видео без потери качества. Система поддерживает протоколы ONVIF профили S/T*. Вывод изображения осуществляется через HDMI или VGA в формате Full HD (1920×1080), обеспечивая комфортное наблюдение в высоком разрешении. Для хранения данных предусмотрено подключение одного SATA‑диска ёмкостью до 6 Тб, что обеспечивает длительное архивирование записей. Дополнительно регистратор оснащён 4 портами PoE с суммарным бюджетом 45 Вт, что упрощает подключение IP‑камер и делает устройство идеальным решением для развёртывания систем видеонаблюдения «под ключ».
 *Данное устройство не имеет функционала для интеграции в другие системы по протоколу ONVIF</t>
   </si>
   <si>
     <t>11 990</t>
   </si>
@@ -737,50 +728,63 @@
   </si>
   <si>
     <t>RVi-1NR20270</t>
   </si>
   <si>
     <t>20 канальный видеорегистратор поддерживает запись в разрешении до 8 Мп (3840×2160) при входящем битрейте 160 Мбит/с, обеспечивая высокую детализацию изображения на всех каналах. Устройство работает с современными видеокодеками от H.264 до H.265+, а также поддерживает широкий набор функций видеоаналитики с видеокамер* — от детектора лиц до пересечения линий/областей и обнаружения скопления людей, стандарт ONVIF профили S/T. Выводить изображение можно через VGA в Full HD или HDMI в Ultra HD 4K, а аудиовход/выход (3,5 мм Jack и RCA) позволяет организовать двустороннюю звуковую связь. Для хранения данных предусмотрена возможность подключения двух SATA дисков ёмкостью до 10 Тб каждый, а 4 тревожных входа и 1 выход обеспечивают интеграцию с системами сигнализации. Это мощное решение для масштабных систем видеонаблюдения, сочетающее высокую пропускную способность, гибкость подключения и расширенные возможности хранения данных.
  * Для видеокамер 1-й серии с поддержкой интеграции по SDK Tiandy (см. технические характеристики видеокамеры)</t>
   </si>
   <si>
     <t>27 990</t>
   </si>
   <si>
     <t>2.21.0072</t>
   </si>
   <si>
     <t>RVi-1NR20270-16P</t>
   </si>
   <si>
     <t>20 канальный видеорегистратор с поддержкой разрешения до 8 Мп (3840×2160) и входящим битрейтом 160 Мбит/с обеспечивает чёткую картинку на всех каналах, позволяя детально фиксировать любые события. Устройство поддерживает современные видеокодеки от H.264 до H.265+, а также широкий набор функций видеоаналитики с видеокамер* — от детектора лиц и подсчёта объектов до тепловой карты, пересечения линий/областей и обнаружения скопления людей. Для вывода изображения предусмотрены интерфейсы VGA (Full HD) и HDMI (Ultra HD 4K), а аудиовход/выход (3,5 мм Jack и RCA) позволяет организовать двустороннюю звуковую связь. Видеорегистратор оснащён 16 портами PoE (общий бюджет 200 Вт), возможностью подключения 2х SATA дисков до 10 Тб каждый и тревожными входами/выходом (4/1), обеспечивая гибкую интеграцию в систему безопасности. Устройство поддерживает стандарт ONVIF Профили S/T.
  * Для видеокамер 1-й серии с поддержкой интеграции по SDK Tiandy (см. технические характеристики видеокамеры)</t>
   </si>
   <si>
     <t>49 990</t>
   </si>
   <si>
+    <t>2.21.0098</t>
+  </si>
+  <si>
+    <t>RVi-1NR20271-16P</t>
+  </si>
+  <si>
+    <t>20 канальный видеорегистратор с поддержкой разрешения до 16 Мп (4620×3465) и входящим битрейтом 160 Мбит/с обеспечивает чёткую картинку на всех каналах, позволяя детально фиксировать любые события. Устройство поддерживает современные видеокодеки от H.264 до H.265+, а также широкий набор функций видеоаналитики: пересечение линии; пересечение параллельных линий; пересечение области; детектор лиц; распознавание лиц; классификация объектов. Для вывода изображения предусмотрены интерфейсы VGA (Full HD) и HDMI (Ultra HD 4K), а аудиовход/выход (3,5 мм Jack и RCA) позволяет организовать двустороннюю звуковую связь.
+Видеорегистратор оснащён 16 портами PoE (общий бюджет 200 Вт), возможностью подключения 2х SATA дисков до 10 Тб каждый. Устройство поддерживает стандарт ONVIF Профили S/T.</t>
+  </si>
+  <si>
+    <t>55 990</t>
+  </si>
+  <si>
     <t>40 канальные</t>
   </si>
   <si>
     <t>2.21.0076</t>
   </si>
   <si>
     <t>RVi-1NR40281</t>
   </si>
   <si>
     <t>40 канальный видеорегистратор с поддержкой разрешения до 12 Мп (4000×3000) и входящим битрейтом 400 Мбит/с (исходящий 400 Мбит/с) обеспечивает высокую детализацию и плавность видеопотока на всех каналах. Устройство работает с современными видеокодеками от H.264 до H.265+, поддерживает функции видеоаналитики с IP камер* и поддерживает стандарты ONVIF профили S/T. Для вывода изображения предусмотрены интерфейсы VGA (Full HD) и HDMI (Ultra HD 4K), а аудиовходы/выходы (3,5 мм Jack и RCA) позволяют организовать двустороннюю аудиосвязь. Видеорегистратор оснащён 2 SATA слотами для дисков до 10 Тб каждый и тревожными входами/выходами (16/4), а два гигабитных Ethernet интерфейса гарантируют высокую скорость передачи данных. 
  * Для видеокамер 1-й серии (см. раздел совместимости на странице видеокамер)</t>
   </si>
   <si>
     <t>2.21.0097</t>
   </si>
   <si>
     <t>RVi-1NR40282</t>
   </si>
   <si>
     <t>40 канальный видеорегистратор с поддержкой разрешения до 16 Мп и входящим битрейтом 400 Мбит/с (исходящий 400 Мбит/с) обеспечивает высокую детализацию и плавность видеопотока на всех каналах. Устройство работает с современными видеокодеками от H.264 до H.265+, поддерживает функции видеоаналитики с IP камер* и поддерживает стандарты ONVIF профили S/T. Для вывода изображения предусмотрены интерфейсы VGA (Full HD) и HDMI (Ultra HD 4K), а аудиовходы/выходы (3,5 мм Jack и RCA) позволяют организовать двустороннюю аудиосвязь. Видеорегистратор оснащён 2 SATA слотами для дисков до 10 Тб каждый и тревожными входами/выходами (16/4), а два гигабитных Ethernet интерфейса гарантируют высокую скорость передачи данных. 
  * Для видеокамер 1-й серии (см. раздел совместимости на странице видеокамер)</t>
   </si>
   <si>
     <t>2.21.0077</t>
   </si>
@@ -1004,50 +1008,62 @@
     <t>4 690</t>
   </si>
   <si>
     <t>2.61.0109</t>
   </si>
   <si>
     <t>RVi-1BMB-9 white</t>
   </si>
   <si>
     <t>Монтажная коробка белого цвета для монтажа сочетает лёгкость (всего  273  г) и высокую нагрузочную способность — выдерживает до  3,5  кг. Металлический корпус с классом защиты  IP65 надёжно предохраняет содержимое от пыли и влаги, расширяя сферу применения: изделие подходит как для помещений, так и для условий с повышенной влажностью. Компактные размеры и нейтральный дизайн позволяют коробке органично вписаться в любое пространство, не нарушая эстетику интерьера.</t>
   </si>
   <si>
     <t>3 590</t>
   </si>
   <si>
     <t>2.61.0022</t>
   </si>
   <si>
     <t>RVi-1BMB-4 black</t>
   </si>
   <si>
     <t>Чёрная монтажная коробка из металла весом всего 240 г — универсальное решение для настенного или потолочного монтажа, выдерживает нагрузку до 1 кг, идеально подойдёт для установки оборудования.</t>
   </si>
   <si>
     <t>1 090</t>
+  </si>
+  <si>
+    <t>2.61.0247</t>
+  </si>
+  <si>
+    <t>RVi-1BMB-11</t>
+  </si>
+  <si>
+    <t>Монтажная коробка в белом цвете — надёжное решение для монтажа оборудования: металлический корпус обеспечивает прочность, а степень защиты IP65 гарантирует устойчивость к пыли и воде. Компактные габариты (57×170×153,6 мм) и вес 1200 г делают её удобной в установке</t>
+  </si>
+  <si>
+    <t>5 190</t>
   </si>
   <si>
     <t>2.11.0655</t>
   </si>
   <si>
     <t>RVi-2NCD2362 (2.8)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0.002 лк @ F2.0 
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67, IK10 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>Цена по запросу</t>
   </si>
   <si>
     <t>2.11.0986</t>
@@ -1334,73 +1350,67 @@
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.0969</t>
   </si>
   <si>
     <t>RVi-2NCT2369 (2.7-13.5) RU</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0.0013 лк @ F1.6 
 ИК-подсветка до 50 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI, Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67 
 Диапазон рабочих температур -50 ... 60 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
-    <t>2.11.0814</t>
-[...2 lines deleted...]
-    <t>RVi-2NCT2369 (5-50)</t>
+    <t>2.11.1198</t>
+  </si>
+  <si>
+    <t>RVi-2NCT2369 (5-50) RU</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0.0013 лк @ F1.6 
 ИК-подсветка до 80 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67; IK10 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
-  </si>
-[...4 lines deleted...]
-    <t>RVi-2NCT2369 (5-50) RU</t>
   </si>
   <si>
     <t>2.11.0970</t>
   </si>
   <si>
     <t>RVi-2NCT4043 (2.7-13.5)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.7”, 0.0027 лк @ F1.2 
 ИК-подсветка до 40 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI, Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.1031</t>
   </si>
   <si>
     <t>RVi-2NCT4359 (5-50)</t>
   </si>
@@ -1449,69 +1459,50 @@
   <si>
     <t>RVi-2NCT5368 (2.8)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0.005 лк @ F2.0 
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI, Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.0991</t>
   </si>
   <si>
     <t>RVi-2NCT5368 (2.8) RU</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0.005 лк @ F2.0 
 ИК-подсветка до 40 м, Адаптивная ИК-подсветка 
-WDR (120 дБ) 
-[...17 lines deleted...]
-ИК-подсветка до 50 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI, Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67 
 Диапазон рабочих температур -50 ... 60 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.1255</t>
   </si>
   <si>
     <t>RVi-2NCT5379 (2.7-12)</t>
   </si>
   <si>
     <t>2.11.1278</t>
   </si>
   <si>
     <t>RVi-2NCT5379 (5-50) RU</t>
   </si>
   <si>
     <t>2.11.0975</t>
   </si>
@@ -1772,72 +1763,72 @@
   <si>
     <t>RVi-2BHM-6</t>
   </si>
   <si>
     <t>2.61.0068</t>
   </si>
   <si>
     <t>RVi-3BMB2</t>
   </si>
   <si>
     <t>Монтажная коробка</t>
   </si>
   <si>
     <t>2.61.0131</t>
   </si>
   <si>
     <t>RVi-2BMB-1</t>
   </si>
   <si>
     <t>2.61.0132</t>
   </si>
   <si>
     <t>RVi-2BMB-2</t>
   </si>
   <si>
-    <t>2.61.0133</t>
-[...4 lines deleted...]
-  <si>
     <t>2.61.0134</t>
   </si>
   <si>
     <t>RVi-2BMB-4</t>
   </si>
   <si>
     <t>2.61.0214</t>
   </si>
   <si>
     <t>RVi-2BMB-13</t>
   </si>
   <si>
     <t>2.61.0217</t>
   </si>
   <si>
     <t>RVi-2BMB-15</t>
+  </si>
+  <si>
+    <t>2.61.0297</t>
+  </si>
+  <si>
+    <t>RVi-2BMB-H3</t>
   </si>
   <si>
     <t>2.11.1215</t>
   </si>
   <si>
     <t>RVi-2NCD2448 (2.8)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8", 0.001 лк @ F1.6 
 Разрешение 2 Мп, Частота кадров: 60 к/с 
 ИК-подсветка до 40 м, Адаптивная ИК-подсветка 
 WDR (130 дБ) 
 Анти-туман 
 Встроенный микрофон 
 Видеоаналитика: Пересечение линии; Пересечение области; Вход в область; Выход из области; Подсчет объектов; Подсчет очереди; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI 
 Поддержка карт памяти MicroSD до 512 ГБ 
 Класс защиты IP67, IK10 
 Диапазон рабочих температур: -40 ... 60°С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.1167</t>
@@ -2616,59 +2607,50 @@
   </si>
   <si>
     <t>RVi-2NCR24505 (2.7-13.5) white</t>
   </si>
   <si>
     <t>IP-видеокамера со встроенным трекингом объектов - людей, автомобилей и 2-х колесных транспортных средств 
 Сенсор: 1/2.7”, 0.003 лк @ F1.2 
 5-кратный оптический зум 
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка 
 Скорость позиционирования 60°/с по горизонтали, 50°/с по вертикали 
 Диапазон поворота 350° 
 Диапазон наклона 0° … 90° (автопереворот) 
 WDR (120 дБ) 
 Анти-туман 
 Встроенный динамик, Встроенный микрофон 
 Видеоаналитика: Пересечение линии; Пересечение области; Вход в область; Выход из области; Подсчет объектов; Подсчет очереди; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек, ROI 
 Wi-Fi модуль 
 Поддержка карт памяти MicroSD до 256 Гб 
 Диапазон рабочих температур -10 ... 50 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
-    <t>2.11.1279</t>
-[...7 lines deleted...]
-  <si>
     <t>2.61.0144</t>
   </si>
   <si>
     <t>RVi-2BWM-4</t>
   </si>
   <si>
     <t>2.61.0147</t>
   </si>
   <si>
     <t>RVi-2BCM-2</t>
   </si>
   <si>
     <t>2.61.0136</t>
   </si>
   <si>
     <t>RVi-2BPM-3</t>
   </si>
   <si>
     <t>2.61.0137</t>
   </si>
   <si>
     <t>RVi-2BIC-2</t>
   </si>
   <si>
     <t>2.61.0140</t>
@@ -2764,50 +2746,56 @@
     <t>RVi-2BMB-7</t>
   </si>
   <si>
     <t>2.61.0191</t>
   </si>
   <si>
     <t>RVi-2BMB-8</t>
   </si>
   <si>
     <t>2.61.0192</t>
   </si>
   <si>
     <t>RVi-2BMB-9</t>
   </si>
   <si>
     <t>2.61.0196</t>
   </si>
   <si>
     <t>RVi-2BMB-14</t>
   </si>
   <si>
     <t>2.61.0162</t>
   </si>
   <si>
     <t>RVi-2BMB-10</t>
+  </si>
+  <si>
+    <t>2.11.1099</t>
+  </si>
+  <si>
+    <t>RVi-CFG20/57V5/AS rev.D</t>
   </si>
   <si>
     <t>2.61.0186</t>
   </si>
   <si>
     <t>RVi-2BWM-6</t>
   </si>
   <si>
     <t>2.61.0187</t>
   </si>
   <si>
     <t>RVi-2BCM-3</t>
   </si>
   <si>
     <t>2.61.0238</t>
   </si>
   <si>
     <t>RVi-3BMB-9</t>
   </si>
   <si>
     <t>RUBEZH: камеры</t>
   </si>
   <si>
     <t>1.11.0005</t>
   </si>
@@ -4093,50 +4081,69 @@
     <t>1.61.0048</t>
   </si>
   <si>
     <t>RV-3BMB11 gray</t>
   </si>
   <si>
     <t>2.11.0989</t>
   </si>
   <si>
     <t>RVi-2NCD8359 (2.7-13.5) RU</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0,0043 лк @ F1.6 
 ИК-подсветка до 50 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP66, IK10 
 Диапазон рабочих температур -50 ... 60 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
+    <t>2.11.0992</t>
+  </si>
+  <si>
+    <t>RVi-2NCT5369 (2.7-13.5) RU</t>
+  </si>
+  <si>
+    <t>Сенсор: 1/2.8”, 0.0033 лк @ F1.6 
+ИК-подсветка до 50 м, Адаптивная ИК-подсветка 
+WDR (120 дБ) 
+Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
+3 видеопотока 
+H.264; H.265; MJPEG 
+Смарт-кодек; ROI, Анти-туман 
+Поддержка карт памяти MicroSD до 256 Гб 
+Класс защиты IP67 
+Диапазон рабочих температур -50 ... 60 °С 
+ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
+  </si>
+  <si>
     <t>2.11.0993</t>
   </si>
   <si>
     <t>RVi-2NCT8359 (2.7-13.5) RU</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0,0043 лк @ F1.6 
 ИК-подсветка до 50 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67 
 Диапазон рабочих температур -50 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.0979</t>
   </si>
   <si>
     <t>RVi-2NCD2369 (2.7-13.5) RU</t>
   </si>
   <si>
@@ -4285,50 +4292,82 @@
     <t>34 000</t>
   </si>
   <si>
     <t>2.31.0052</t>
   </si>
   <si>
     <t>RVi-1NSM24G-4C</t>
   </si>
   <si>
     <t>Управляемый L2‑коммутатор с 24 гигабитными PoE‑портами (10/100/1000 Мбит/с) и бюджетом мощности 400  Вт обеспечивает масштабное подключение и питание сетевых устройств — на первые два порта доступно до 90  Вт каждый. Для гибкой интеграции в инфраструктуру предусмотрены 4  uplink‑порта RJ45 и 4  SFP‑порта (1000 Мбит/с), а консольный порт RJ‑45/RS‑232 упрощает настройку и диагностику. Встроенная функция WatchDog автоматически восстанавливает работу нестабильных устройств, повышая надёжность сети. В комплект входят аксессуары для удобного крепления в стойку, что делает коммутатор идеальным для серверных и центров обработки данных. Это мощное и функциональное решение для построения высокопроизводительных корпоративных сетей с централизованным управлением.</t>
   </si>
   <si>
     <t>58 590</t>
   </si>
   <si>
     <t>2.31.0036</t>
   </si>
   <si>
     <t>RVi-1NSM48G-4SP</t>
   </si>
   <si>
     <t>Управляемый L3‑коммутатор с 48 гигабитными PoE‑портами (10/100/1000 Мбит/с) и бюджетом мощности 800  Вт позволяет одновременно подключать и питать большое количество устройств — на первые четыре порта доступно до 90  Вт каждый. Четыре SFP‑порта (1000  Мбит/с) обеспечивают гибкое расширение сетевой инфраструктуры, а консольный порт RJ‑45/RS‑232 упрощает первичную настройку и диагностику оборудования. Встроенная функция WatchDog автоматически восстанавливает работу нестабильных устройств, повышая отказоустойчивость сети. В комплект входят аксессуары для крепления в стойку, что делает коммутатор оптимальным решением для крупных корпоративных сетей и центров обработки данных. Это высокопроизводительное устройство сочетает продвинутое управление, масштабируемость и надёжность для построения современных сетевых инфраструктур.</t>
   </si>
   <si>
     <t>90 000</t>
+  </si>
+  <si>
+    <t>2.73.0003</t>
+  </si>
+  <si>
+    <t>RVi-1PS4825-C</t>
+  </si>
+  <si>
+    <t>Установка на DIN-рейку 
+Номинальная выходная мощность 120 Вт 
+Возможность регулировки выходного напряжения 
+Защита от перегрева, перегрузки, короткого замыкания 
+Диапазон рабочих температур -40 ... 50 °С</t>
+  </si>
+  <si>
+    <t>6 600</t>
+  </si>
+  <si>
+    <t>2.73.0004</t>
+  </si>
+  <si>
+    <t>RVi-1PS4858-C</t>
+  </si>
+  <si>
+    <t>Установка на DIN-рейку 
+Номинальная выходная мощность 300 Вт 
+Возможность регулировки выходного напряжения 
+Защита от перегрева, перегрузки, короткого замыкания 
+Диапазон рабочих температур -40 ... 50 °С</t>
+  </si>
+  <si>
+    <t>12 200</t>
   </si>
   <si>
     <t>Серия: 2</t>
   </si>
   <si>
     <t>2.31.0061</t>
   </si>
   <si>
     <t>RVi-2NSIM04GP-2S</t>
   </si>
   <si>
     <t>Сетевой промышленный коммутатор с функциями управления L2+. предназначен для подключения сетевых видеокамер, сетевых видеорегистраторов, рабочих станций, серверов, соединения нескольких узлов компьютерной сети в пределах одного или нескольких сегментов, а также передачи электропитания с использованием технологии PoE. 
 Коммутатор оснащен 4 портами доступа RJ45 со скоростью передачи данных 10/100/1000 Мб/с с поддержкой передачи электропитания по технологии PoE, а также 2 портами SPF со скоростью передачи данных 100/1000 Мб/с. 
 Для обеспечения безопасности сети коммутатор поддерживает изоляцию портов, привязку портов (IP+MAC+port+VLAN), подавление широковещательных штормов на портах, а также аутентификацию по стандарту 802.1X. 
 Коммутатор обладает широкими возможностями для обработки данных. Поддерживает IEEE802.1Q VLAN, гибкое разделение VLAN, QinQ. Благодаря поддержке протоколов STP/RSTP/MSTP устройство устраняет петли и обеспечивает резервирование каналов. QoS с тремя режимами приоритета на основе порта, 802.1P и DSCP, и четырьмя алгоритмами планирования очередей: SP, WRR и SP+WRR. Поддерживает ACL для фильтрации сетевого трафика и управления доступом, обеспечивая безопасность и гибкий контроль доступа к ресурсам сети. За счет поддержки статической и динамической агрегации коммутатор эффективно увеличивает пропускную способность, и повышает надежность соединения. Поддержка мультикаст-протоколов IGMP V1/V2 и IGMP Snooping используются для эффективной маршрутизации и фильтрации широковещательного трафика в сети. 
 Коммутатор поддерживает различные методы управления, такие как консольный порт, Telnet, SSH. Управление и настройка коммутатора также доступна через WEB-интерфейс, что делает процесс настройки и мониторинга удобным и эффективным. Устройство поддерживает передачу файлов с помощью TFTP, а также ISSU (In-Service Software Upgrade) позволяет выполнять обновление программного обеспечения устройства не прерывая работу сети. ISSU особенно полезно в сетях, где недопустимы длительные перерывы в работе для выполнения обслуживания. 
 Грозозащита до 6 кВ (IEC61000-4-5), класс защиты IP40, среднее время наработки на отказ (MTBF) 800 000 часов, пассивная система охлаждения и возможность подключения до двух внешних блоков питания обеспечивают стабильную и надежную работу устройства.</t>
   </si>
   <si>
     <t>2.31.0062</t>
   </si>
   <si>
     <t>RVi-2NSIM08GP-2G4S</t>
   </si>
   <si>
@@ -5056,487 +5095,306 @@
   </si>
   <si>
     <t>RVi-2M55U-1M</t>
   </si>
   <si>
     <t>Диагональ: 55" 
 Разрешение: UltraHD 4K 
 Матрица: TN, отклик 5 мс 
 Яркость: 350 кд/м² 
 Видеовход: DisplayPort×1, HDMI×3 
 Аудиовыход: 1×3.5 мм jack 
 Картинка в картинке (PiP), Картинка рядом с картинкой (PbP) 2/3/4 окна 
 Размер VESA: 400×400 
 Материал корпуса: Метал</t>
   </si>
   <si>
     <t>2.41.0029</t>
   </si>
   <si>
     <t>RVi-1M24F-1P</t>
   </si>
   <si>
     <t>Монитор с диагональю  24″ и разрешением FullHD  (1920×1080) обеспечит чёткое и яркое изображение благодаря IPS‑матрице, яркости  280 кд/м2, и контрасту  3000:1. Быстрый отклик в  6,5 мс делает динамику плавной, а встроенные динамики избавляют от необходимости подключать дополнительную аудиосистему. Подключение устройств удобно реализовано через VGAх1, HDMIх1 и аудиовход  3,5 мм  jack, а крепление VESA  75×75 позволяет разместить монитор на стене. Прочный пластиковый корпус гармонично впишется в любой интерьер, сочетая эргономику и функциональность.</t>
   </si>
   <si>
-    <t>22 900</t>
-[...1 lines deleted...]
-  <si>
     <t>2.41.0030</t>
   </si>
   <si>
     <t>RVi-1M27F-1P</t>
   </si>
   <si>
     <t>Монитор с диагональю  27″ и разрешением FullHD  (1920×1080) обеспечит чёткое и яркое изображение благодаря IPS‑матрице, яркости  280 кд/м2, и контрасту  3000:1. Быстрый отклик в  6,5 мс делает динамику плавной, а встроенные динамики избавляют от необходимости подключать дополнительную аудиосистему. Подключение устройств удобно реализовано через VGAх1, HDMIх1 и аудиовход  3,5 мм  jack, а крепление VESA  100×100 позволяет разместить монитор на стене. Прочный пластиковый корпус гармонично впишется в любой интерьер, сочетая эргономику и функциональность.</t>
   </si>
   <si>
-    <t>31 900</t>
+    <t>22 990</t>
   </si>
   <si>
     <t>2.41.0031</t>
   </si>
   <si>
     <t>RVi-1M27Q-1P</t>
   </si>
   <si>
     <t>Чёткая картинка с 27" монитором QuadHD (2560×1440): IPS‑матрица с откликом 5 мс передаёт плавное движение и точную цветопередачу, а яркость 350 кд/м2 гарантирует отличную видимость даже при ярком освещении. Благодаря контрасту 1000:1 каждый оттенок выглядит насыщенным и глубоким, а встроенные динамики позволяют обойтись без дополнительной акустики. Подключайте устройства через два HDMI‑порта, DisplayPort или аудиовыход 3,5 мм jack — а для удобства есть USB‑порт для зарядки гаджетов (5 В, 1 А). Стильный пластиковый корпус и стандарт крепления VESA 100×100 делают монитор идеальным решением для рабочего места.</t>
   </si>
   <si>
-    <t>42 900</t>
+    <t>32 990</t>
   </si>
   <si>
     <t>Программное обеспечение "ОПЕРАТОР"</t>
-  </si>
-[...198 lines deleted...]
-Система дополнительно позволяет добавить произвольный HTTP запрос по настроенному адресу по кнопке.</t>
   </si>
   <si>
     <t>Серверы и рабочие станции "ОПЕРАТОР"</t>
   </si>
   <si>
     <t>Рабочие станции серии ECO</t>
   </si>
   <si>
     <t>Рабочая станция RV-WS0320 Оператор ECO</t>
   </si>
   <si>
     <t>В составе программного обеспечения R-Operator клиент, для обеспечения системы видеонаблюдения - УРМ
 Количество одновременно отображаемых IP-каналов - 32
 Разрешение и количество одновременно отображаемых видеокадров - D1 720х576, 25к/c
 Поддерживаемое разрешение IP камер для отображения - без ограничений
 Для обеспечения работоспособности системы предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
+    <t>265 000</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS0640 Оператор ECO</t>
   </si>
   <si>
     <t>В составе программного обеспечения R-Operator клиент, для обеспечения системы видеонаблюдения - УРМ
 Количество одновременно отображаемых IP-каналов - 64
 Разрешение и количество одновременно отображаемых видеокадров - D1 720х576, 25к/c
 Поддерживаемое разрешение IP камер для отображения - без ограничений
 Для обеспечения работоспособности системы предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>420 000</t>
   </si>
   <si>
     <t>Рабочие станции серии ECO-S</t>
   </si>
   <si>
     <t>Рабочая станция RV-WS0640 ECO-S</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect S, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 2NR
 Отображение до 64 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 4 мониторов с разрешением до 3840×2160, Ultra HD 4K
 Предустановлено программное обеспечение RVi Connect S, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
+    <t>380 000</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS0960 ECO-S</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect S, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 2NR
 Отображение до 96 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 6 мониторов с разрешением до 3840×2160, Ultra HD 4K
 Предустановлено программное обеспечение RVi Connect S, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
+    <t>605 000</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS1280 ECO-S</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect S, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 2NR
 Отображение до 128 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 8 мониторов с разрешением до 3840×2160, Ultra HD 4K
 Предустановлено программное обеспечение RVi Connect S, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
+    <t>750 000</t>
+  </si>
+  <si>
     <t>Рабочие станции серии ECO-T</t>
   </si>
   <si>
     <t>Рабочая станция RV-WS0530 ECO-T</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect T, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 1NR
 Отображение до 40 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 3 мониторов с разрешением Ultra HD 4K разрешением 3840×2160
 Предустановлено программное обеспечение RVi Connect T, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
+    <t>298 000</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS0740 ECO-T</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect T, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 1NR
 Отображение до 80 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 4 мониторов с разрешением Ultra HD 4K разрешением 3840×2160
 Предустановлено программное обеспечение RVi Connect T, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>Рабочая станция RV-WS0940 ECO-T</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect T, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 1NR
 Отображение до 120 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 4 мониторов с разрешением Ultra HD 4K разрешением 3840×2160
 Предустановлено программное обеспечение RVi Connect T, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
+    <t>727 000</t>
+  </si>
+  <si>
     <t>Рабочие станции серии PRO</t>
   </si>
   <si>
     <t>Рабочая станция RV-WS0960 Оператор PRO</t>
   </si>
   <si>
     <t>В составе программного обеспечения R-Operator клиент, для обеспечения системы видеонаблюдения - УРМ
 Количество одновременно отображаемых IP-каналов - 96
 Разрешение и количество одновременно отображаемых видеокадров - D1 720х576, 25к/c
 Поддерживаемое разрешение IP камер для отображения - без ограничений
 Для обеспечения работоспособности системы предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>615 000</t>
   </si>
   <si>
     <t>Рабочая станция RV-WS1280 Оператор PRO</t>
   </si>
   <si>
     <t>В составе программного обеспечения R-Operator клиент, для обеспечения системы видеонаблюдения - УРМ
 Количество одновременно отображаемых IP-каналов - 128
 Разрешение и количество одновременно отображаемых видеокадров - D1 720х576, 25к/c
 Поддерживаемое разрешение IP камер для отображения - без ограничений
 Для обеспечения работоспособности системы предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>870 000</t>
   </si>
   <si>
     <t>Серверы серии ECO</t>
   </si>
   <si>
     <t>Видеосервер RV-SE2300 Оператор ECO</t>
   </si>
   <si>
     <t>Количество подключаемых IP-каналов - 32 (лицензии на подключение IP камер включены в стоимость)
 Количество отображаемых IP-каналов - разрешение D1(720×576)@25 к/с одновременно до 16 каналов; VGA(640×480)@12 к/с до 24; CIF(320×240)@12 к/с до 32
 Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
 Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
-Гарантия - 3 года</t>
+Гарантия - 3 года
+*Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
   </si>
   <si>
     <t>272 000</t>
   </si>
   <si>
     <t>Видеосервер RV-SE2600 Оператор ECO</t>
   </si>
   <si>
     <t>Количество подключаемых IP-каналов - 64 (лицензии на подключение IP камер включены в стоимость)
 Количество отображаемых IP-каналов - разрешение D1(720×576)@25 к/с одновременно до 16 каналов; VGA(640×480)@12 к/с до 24; CIF(320×240)@12 к/с до 32
 Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
 Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
-Гарантия - 3 года</t>
+Гарантия - 3 года
+*Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
   </si>
   <si>
     <t>295 000</t>
   </si>
   <si>
     <t>Видеосервер RV-SE2900 Оператор ECO</t>
   </si>
   <si>
     <t>Количество подключаемых IP-каналов - 128 (лицензии на подключение IP камер включены в стоимость)
 Количество отображаемых IP-каналов - разрешение D1(720×576)@25 к/с одновременно до 16 каналов; VGA(640×480)@12 к/с до 24; CIF(320×240)@12 к/с до 32
 Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
 Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
-Гарантия - 3 года</t>
+Гарантия - 3 года
+*Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
   </si>
   <si>
     <t>355 000</t>
   </si>
   <si>
     <t>Серверы серии PRO</t>
   </si>
   <si>
     <t>Видеосервер RV-SE2600 Оператор PRO</t>
   </si>
   <si>
     <t>815 000</t>
   </si>
   <si>
     <t>Видеосервер RV-SE2800 Оператор PRO</t>
   </si>
   <si>
     <t>Количество подключаемых IP-каналов - 96 (лицензии на подключение IP камер включены в стоимость)
 Количество отображаемых IP-каналов - разрешение D1(720×576)@25 к/с одновременно до 16 каналов; VGA(640×480)@12 к/с до 24; CIF(320×240)@12 к/с до 32
 Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
 Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
-Гарантия - 3 года</t>
+Гарантия - 3 года
+*Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
   </si>
   <si>
     <t>905 000</t>
   </si>
   <si>
     <t>Видеосервер RV-SE2900 Оператор PRO</t>
   </si>
   <si>
     <t>1 060 000</t>
   </si>
   <si>
     <t>Серверный шкаф в сборе</t>
   </si>
   <si>
     <t>2.54.0028</t>
   </si>
   <si>
     <t>Серверный шкаф в сборе RV-SR24141UNKXX</t>
   </si>
   <si>
     <t>Серверный шкаф в сборе представляет собой комплекс аппаратно-программных систем, интегрированных в единую защищенную конструкцию для обеспечения бесперебойной работы оборудования системы видеонаблюдения.
 Данное решение объединяет в себе системы, предназначенные для приема, обработки, записи и хранения видеопотоков с камер видеонаблюдения, бесперебойного электропитания, вентиляции, сетевой коммутации и агрегации, а также кабельной инфраструктуры.
 Для настройки и администрирования программного обеспечения системы видеонаблюдения и мониторинга предусмотрена интегрированная KVM-консоль.</t>
   </si>
   <si>
@@ -6223,50 +6081,71 @@
   <si>
     <t>2.15.0034</t>
   </si>
   <si>
     <t>RVi-4TVC/BS-640L50/M1L2-T</t>
   </si>
   <si>
     <t>Биспектральная тепловизионная видеокамера. 
 Разрешение тепловизионной матрицы 640х512 пикселей. 
  Объектив тепловизионного канала: f = 50 мм. 
 Канал видимого спектра: 4 МП, f = 4/6/10-30 мм (опционально). 
  Видеоаналитика, измерение температуры в кадре.</t>
   </si>
   <si>
     <t>2.15.0035</t>
   </si>
   <si>
     <t>RVi-4TVC/BS-640L25/M1H1PTZ-T</t>
   </si>
   <si>
     <t>Биспектральная тепловизионная PTZ-видеокамера. 
 Разрешение тепловизионной матрицы 640х512 пикселей. 
 Объектив тепловизионного канала: f = 25 мм. 
 Канал видимого спектра: 4 МП, f = 6.27 – 251 мм. 
  Видеоаналитика, измерение температуры в кадре.</t>
+  </si>
+  <si>
+    <t>RVi-4TVC/BS-256L2/M1L1-C</t>
+  </si>
+  <si>
+    <t>RVi-4TVC/BS-256L3.5/M1L1-E</t>
+  </si>
+  <si>
+    <t>RVi-4TVC/BS-256L7/M1L1-E</t>
+  </si>
+  <si>
+    <t>RVi-4TVC-160L1.5/M1L1-E</t>
+  </si>
+  <si>
+    <t>RVi-4TVC-160L2.1/M1L1-E</t>
+  </si>
+  <si>
+    <t>RVi-4TVC-160L2.1/M1L1-T</t>
+  </si>
+  <si>
+    <t>RVi-4TVC-160L3.5/M1L1-T</t>
   </si>
   <si>
     <t>Специализированные видеокамеры</t>
   </si>
   <si>
     <t>RVi-4STC-AS100-M.05F2.8/B</t>
   </si>
   <si>
     <t>Материал корпуса - алюминиевый сплав 
 ИК-подсветка до 60 м 
 Разрешение 5 МП 
 Фиксированный объектив 
 Встроенная система обогрева 
 Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «A» – DC 12 В. 
 Доступны к заказу модификации и комплектации под индивидуальные требования.
 Комплектация: видеокамера с кабельными вводами и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами, кабели в металлорукаве (длина 1 м).</t>
   </si>
   <si>
     <t>RVi-4STC-AS221-M.02Z5/B</t>
   </si>
   <si>
     <t>Материал корпуса - алюминиевый сплав 
 Разрешение 2 МП 
 Моторизованный объектив 
 Встроенная система обогрева 
@@ -6579,95 +6458,95 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/header1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/footer15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c450-12f2-11eb-80d6-48df3707765d_03589a98-6f67-11eb-80d7-48df3707765d.resize1_160x90_original366.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f96da-12f3-11eb-80d6-48df3707765d_1082537f-6f67-11eb-80d7-48df3707765d.resize1_160x90_original367.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa424-1304-11eb-80d6-48df3707765d_a168bed4-6ba5-11eb-80d7-48df3707765d.resize1_160x90_original368.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0efb5-181a-11eb-80d6-48df3707765d_27e9bda8-4136-11eb-80d7-48df3707765d.resize1_160x90_original369.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4733ad4-90d2-11ed-a319-e43d1a190cf8_871f5851-aeb0-11ed-a319-e43d1a190cf8.resize1_160x90_original370.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a655280-0052-11ee-a319-e43d1a190cf8_29688d5e-09d0-11ee-a319-e43d1a190cf8.resize1_160x90_original371.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f43da4-f431-11ef-a31b-e43d1a190cf9_e0c1ad90-f431-11ef-a31b-e43d1a190cf9.resize1_160x90_original372.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cc2d5-f433-11ef-a31b-e43d1a190cf9_724ad02b-f433-11ef-a31b-e43d1a190cf9.resize1_160x90_original373.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71fb1-f435-11ef-a31b-e43d1a190cf9_c63ebc46-f435-11ef-a31b-e43d1a190cf9.resize1_160x90_original374.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c450-12f2-11eb-80d6-48df3707765d_03589a98-6f67-11eb-80d7-48df3707765d.resize1_160x90_original368.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f96da-12f3-11eb-80d6-48df3707765d_1082537f-6f67-11eb-80d7-48df3707765d.resize1_160x90_original369.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa424-1304-11eb-80d6-48df3707765d_a168bed4-6ba5-11eb-80d7-48df3707765d.resize1_160x90_original370.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0efb5-181a-11eb-80d6-48df3707765d_27e9bda8-4136-11eb-80d7-48df3707765d.resize1_160x90_original371.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4733ad4-90d2-11ed-a319-e43d1a190cf8_871f5851-aeb0-11ed-a319-e43d1a190cf8.resize1_160x90_original372.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a655280-0052-11ee-a319-e43d1a190cf8_29688d5e-09d0-11ee-a319-e43d1a190cf8.resize1_160x90_original373.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f43da4-f431-11ef-a31b-e43d1a190cf9_e0c1ad90-f431-11ef-a31b-e43d1a190cf9.resize1_160x90_original374.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cc2d5-f433-11ef-a31b-e43d1a190cf9_724ad02b-f433-11ef-a31b-e43d1a190cf9.resize1_160x90_original375.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71fb1-f435-11ef-a31b-e43d1a190cf9_c63ebc46-f435-11ef-a31b-e43d1a190cf9.resize1_160x90_original376.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527c9d8-d263-11ef-a31b-e43d1a190cf9_22f63af8-d263-11ef-a31b-e43d1a190cf9.resize1_160x90_original375.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab4f35e-b39a-11ef-a31b-e43d1a190cf9_b2bdeb70-dc7c-11ef-a31b-e43d1a190cf9.resize1_160x90_original376.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3286f9-b39c-11ef-a31b-e43d1a190cf9_ca7c8c84-dc7c-11ef-a31b-e43d1a190cf9.resize1_160x90_original377.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4eb7c1-b3a2-11ef-a31b-e43d1a190cf9_d808f142-dc7c-11ef-a31b-e43d1a190cf9.resize1_160x90_original378.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4a057-b3b5-11ef-a31b-e43d1a190cf9_fd5d7f1d-dc7c-11ef-a31b-e43d1a190cf9.resize1_160x90_original379.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7476ab9-b3b6-11ef-a31b-e43d1a190cf9_07a2ccc6-dc7d-11ef-a31b-e43d1a190cf9.resize1_160x90_original380.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d948bf0-b3b8-11ef-a31b-e43d1a190cf9_11c91db6-dc7d-11ef-a31b-e43d1a190cf9.resize1_160x90_original381.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188399bc-788f-11ee-a319-e43d1a190cf8_eff9a0ec-dc7c-11ef-a31b-e43d1a190cf9.resize1_160x90_original382.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1a3ed-43c0-11f1-bb37-48df377e1ff8_705bae67-43c3-11f1-bb37-48df377e1ff8.resize1_160x90_original383.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72c5da1-43c4-11f1-bb37-48df377e1ff8_693a5fa9-43c6-11f1-bb37-48df377e1ff8.resize1_160x90_original384.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45318908-9b54-11ef-a31a-e43d1a190cf8_5b8d2f5b-ae3d-11ef-a31a-e43d1a190cf8.resize1_160x90_original385.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f377c28-9b54-11ef-a31a-e43d1a190cf8_176e910e-ae3e-11ef-a31a-e43d1a190cf8.resize1_160x90_original386.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737084e2-f24b-11ee-a31a-e43d1a190cf8_8633d968-f24b-11ee-a31a-e43d1a190cf8.resize1_160x90_original387.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8b61-f24c-11ee-a31a-e43d1a190cf8_357f2182-f24c-11ee-a31a-e43d1a190cf8.resize1_160x90_original388.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df3ac-f24d-11ee-a31a-e43d1a190cf8_6c94fa57-f24d-11ee-a31a-e43d1a190cf8.resize1_160x90_original389.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85e4ef-e20c-11ef-a31b-e43d1a190cf9_b6ac1aec-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original390.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa53c95-e20c-11ef-a31b-e43d1a190cf9_cc3f4ed0-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original391.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84362d-e20d-11ef-a31b-e43d1a190cf9_e107e2f8-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original392.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee83d4-9b53-11ef-a31a-e43d1a190cf8_a2864bd7-ae32-11ef-a31a-e43d1a190cf8.resize1_160x90_original393.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e694b-9b53-11ef-a31a-e43d1a190cf8_97098883-a1bb-11ef-a31a-e43d1a190cf8.resize1_160x90_original394.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30f96c-9b55-11ef-a31a-e43d1a190cf8_2b6bd247-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original395.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ddc50-9b57-11ef-a31a-e43d1a190cf8_475fe71f-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original396.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604648b8-9b57-11ef-a31a-e43d1a190cf8_7fa43b4d-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original397.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cdac1-9b54-11ef-a31a-e43d1a190cf8_ab0173ef-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original398.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06131c-9b54-11ef-a31a-e43d1a190cf8_d767460e-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original399.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ec4a0-9b55-11ef-a31a-e43d1a190cf8_f0d095d4-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original400.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6234c11-7910-11f0-bb34-48df377e1ff8_96830ac2-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original401.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ec88-7911-11f0-bb34-48df377e1ff8_96830b41-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original402.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63407734-7911-11f0-bb34-48df377e1ff8_7c6e3301-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original403.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45318908-9b54-11ef-a31a-e43d1a190cf8_5b8d2f5b-ae3d-11ef-a31a-e43d1a190cf8.resize1_160x90_original377.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f377c28-9b54-11ef-a31a-e43d1a190cf8_176e910e-ae3e-11ef-a31a-e43d1a190cf8.resize1_160x90_original378.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737084e2-f24b-11ee-a31a-e43d1a190cf8_8633d968-f24b-11ee-a31a-e43d1a190cf8.resize1_160x90_original379.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8b61-f24c-11ee-a31a-e43d1a190cf8_357f2182-f24c-11ee-a31a-e43d1a190cf8.resize1_160x90_original380.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df3ac-f24d-11ee-a31a-e43d1a190cf8_6c94fa57-f24d-11ee-a31a-e43d1a190cf8.resize1_160x90_original381.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85e4ef-e20c-11ef-a31b-e43d1a190cf9_b6ac1aec-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original382.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa53c95-e20c-11ef-a31b-e43d1a190cf9_cc3f4ed0-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original383.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84362d-e20d-11ef-a31b-e43d1a190cf9_e107e2f8-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original384.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee83d4-9b53-11ef-a31a-e43d1a190cf8_a2864bd7-ae32-11ef-a31a-e43d1a190cf8.resize1_160x90_original385.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e694b-9b53-11ef-a31a-e43d1a190cf8_97098883-a1bb-11ef-a31a-e43d1a190cf8.resize1_160x90_original386.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30f96c-9b55-11ef-a31a-e43d1a190cf8_2b6bd247-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original387.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ddc50-9b57-11ef-a31a-e43d1a190cf8_475fe71f-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original388.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604648b8-9b57-11ef-a31a-e43d1a190cf8_7fa43b4d-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original389.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cdac1-9b54-11ef-a31a-e43d1a190cf8_ab0173ef-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original390.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06131c-9b54-11ef-a31a-e43d1a190cf8_d767460e-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original391.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ec4a0-9b55-11ef-a31a-e43d1a190cf8_f0d095d4-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original392.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6234c11-7910-11f0-bb34-48df377e1ff8_96830ac2-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original393.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ec88-7911-11f0-bb34-48df377e1ff8_96830b41-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original394.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63407734-7911-11f0-bb34-48df377e1ff8_7c6e3301-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original395.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf23a4b-d178-11ee-a31a-e43d1a190cf8_0e6f4ddf-49bf-11ef-a31a-e43d1a190cf8.resize1_160x90_original404.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ad9ce-d178-11ee-a31a-e43d1a190cf8_f50dc3a5-4a6c-11ef-a31a-e43d1a190cf8.resize1_160x90_original405.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecf55e-d178-11ee-a31a-e43d1a190cf8_730c6187-4a71-11ef-a31a-e43d1a190cf8.resize1_160x90_original406.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f218a5c-f37f-11ef-a31b-e43d1a190cf9_3696f115-f37f-11ef-a31b-e43d1a190cf9.resize1_160x90_original407.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf23a4b-d178-11ee-a31a-e43d1a190cf8_0e6f4ddf-49bf-11ef-a31a-e43d1a190cf8.resize1_160x90_original396.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ad9ce-d178-11ee-a31a-e43d1a190cf8_f50dc3a5-4a6c-11ef-a31a-e43d1a190cf8.resize1_160x90_original397.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecf55e-d178-11ee-a31a-e43d1a190cf8_730c6187-4a71-11ef-a31a-e43d1a190cf8.resize1_160x90_original398.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f218a5c-f37f-11ef-a31b-e43d1a190cf9_3696f115-f37f-11ef-a31b-e43d1a190cf9.resize1_160x90_original399.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c2d7e-6f87-11ef-a31a-e43d1a190cf8_66aff71e-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original408.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d44b-6f88-11ef-a31a-e43d1a190cf8_cd439713-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original409.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54041cb-6f88-11ef-a31a-e43d1a190cf8_e960327c-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original410.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013097ba-6f89-11ef-a31a-e43d1a190cf8_303a5126-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original411.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b36a-6f89-11ef-a31a-e43d1a190cf8_4d9c27a1-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original412.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d64d-6f8a-11ef-a31a-e43d1a190cf8_95a50378-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original413.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50495b74-6f8a-11ef-a31a-e43d1a190cf8_ac77a3a2-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original414.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f70721-6f8a-11ef-a31a-e43d1a190cf8_c4c2e664-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original415.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4895e30-6f8a-11ef-a31a-e43d1a190cf8_ffaaa47f-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original416.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14802c4d-6f8b-11ef-a31a-e43d1a190cf8_1a45141d-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original417.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c98cd-6f8b-11ef-a31a-e43d1a190cf8_3ce3f162-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original418.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b4f40-6f8b-11ef-a31a-e43d1a190cf8_70885a7e-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original419.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620cf80-700e-11ef-a31a-e43d1a190cf8_b0903ff7-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original420.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69236d4-700e-11ef-a31a-e43d1a190cf8_c0bf4201-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original421.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53996be-700e-11ef-a31a-e43d1a190cf8_d6a12378-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original422.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23496cb7-700f-11ef-a31a-e43d1a190cf8_e2ee1bb6-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original423.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532864e6-700f-11ef-a31a-e43d1a190cf8_f7d81271-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original424.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a253fe5-700f-11ef-a31a-e43d1a190cf8_040f963c-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original425.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2c12-700f-11ef-a31a-e43d1a190cf8_0e4b5bbd-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original426.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3afd-700f-11ef-a31a-e43d1a190cf8_1a19fc46-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original427.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85ee3-7b13-11ef-a31a-e43d1a190cf8_95aa171d-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original428.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e2b68-7b13-11ef-a31a-e43d1a190cf8_811ab91d-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original429.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f962e3-25b9-11f0-a31b-e43d1a190cf9_da3f018d-3fb3-11f0-a31b-e43d1a190cf9.resize1_160x90_original430.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e453e7-25ba-11f0-a31b-e43d1a190cf9_f39ec91c-3fb3-11f0-a31b-e43d1a190cf9.resize1_160x90_original431.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc13d-c611-11f0-bb35-48df377e1ff8_cef93d2b-c611-11f0-bb35-48df377e1ff8.resize1_160x90_original432.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc730c-c612-11f0-bb35-48df377e1ff8_34058acb-c612-11f0-bb35-48df377e1ff8.resize1_160x90_original433.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cec859-c612-11f0-bb35-48df377e1ff8_74cec87f-c612-11f0-bb35-48df377e1ff8.resize1_160x90_original434.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f59f1-c614-11f0-bb35-48df377e1ff8_5713a69d-c614-11f0-bb35-48df377e1ff8.resize1_160x90_original435.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef30ff-c615-11f0-bb35-48df377e1ff8_1556c39a-c615-11f0-bb35-48df377e1ff8.resize1_160x90_original436.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dbfbc-c615-11f0-bb35-48df377e1ff8_573dbfe2-c615-11f0-bb35-48df377e1ff8.resize1_160x90_original437.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400b77-fd4c-11e8-80ca-48df3707765c_aa8a9eb2-4061-11eb-80d7-48df3707765d.resize1_160x90_original438.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9645a4-fd4c-11e8-80ca-48df3707765c_aa8a9eae-4061-11eb-80d7-48df3707765d.resize1_160x90_original439.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c648f-fd4d-11e8-80ca-48df3707765c_aa8a9eaf-4061-11eb-80d7-48df3707765d.resize1_160x90_original440.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5d4a-fd4d-11e8-80ca-48df3707765c_aa8a9eb0-4061-11eb-80d7-48df3707765d.resize1_160x90_original441.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faf4bc-fd4d-11e8-80ca-48df3707765c_aa8a9eb1-4061-11eb-80d7-48df3707765d.resize1_160x90_original442.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf47e22-fd4e-11e8-80ca-48df3707765c_aa8a9eb3-4061-11eb-80d7-48df3707765d.resize1_160x90_original443.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50232f58-fd4e-11e8-80ca-48df3707765c_aa8a9eb4-4061-11eb-80d7-48df3707765d.resize1_160x90_original444.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd71381-fd4e-11e8-80ca-48df3707765c_aa8a9eb5-4061-11eb-80d7-48df3707765d.resize1_160x90_original445.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1b05-fd4e-11e8-80ca-48df3707765c_aa8a9eb6-4061-11eb-80d7-48df3707765d.resize1_160x90_original446.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dccb4-7c04-11ef-a31a-e43d1a190cf8_6ccb270b-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original447.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e1036-ac05-11ef-a31a-e43d1a190cf8_4d1ae1f4-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original448.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451f754-ac05-11ef-a31a-e43d1a190cf8_7f4440c2-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original449.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761caf83-ac06-11ef-a31a-e43d1a190cf8_8a542bd6-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original450.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24488ae-ac06-11ef-a31a-e43d1a190cf8_9686e935-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original451.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc99cfb-ac06-11ef-a31a-e43d1a190cf8_2d6264e0-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original452.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4064fe-ac07-11ef-a31a-e43d1a190cf8_3cef4b0f-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original453.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36143bd-ac07-11ef-a31a-e43d1a190cf8_4846ba92-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original454.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df68c-ac07-11ef-a31a-e43d1a190cf8_76d596dd-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original455.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334c401-ac09-11ef-a31a-e43d1a190cf8_c7c88e8c-d806-11ef-a31b-e43d1a190cf9.resize1_160x90_original456.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155dc40-80d6-11ef-a31a-e43d1a190cf8_52ffc41f-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original457.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fb47a-80d7-11ef-a31a-e43d1a190cf8_69d00227-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original458.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054e75-80d7-11ef-a31a-e43d1a190cf8_83e2949b-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original459.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53397e86-80d7-11ef-a31a-e43d1a190cf8_94c207f0-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original460.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c48fe-80d7-11ef-a31a-e43d1a190cf8_9e928e74-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original461.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b745201-80d7-11ef-a31a-e43d1a190cf8_ab3c861e-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original462.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95a2c1-80d7-11ef-a31a-e43d1a190cf8_ccf43e1a-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original463.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8e396-80d8-11ef-a31a-e43d1a190cf8_d7110a9c-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original464.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c3f5a-80d8-11ef-a31a-e43d1a190cf8_e03d1331-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original465.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf682-80d8-11ef-a31a-e43d1a190cf8_eec88e12-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original466.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97495106-80d8-11ef-a31a-e43d1a190cf8_fd8616c3-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original467.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a673d1-80d8-11ef-a31a-e43d1a190cf8_074d113a-80da-11ef-a31a-e43d1a190cf8.resize1_160x90_original468.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970a5f4-80d8-11ef-a31a-e43d1a190cf8_129898c7-80da-11ef-a31a-e43d1a190cf8.resize1_160x90_original469.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab23a-80d6-11ef-a31a-e43d1a190cf8_47b90539-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original470.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143436-25ba-11f0-a31b-e43d1a190cf9_03ffd704-3fb4-11f0-a31b-e43d1a190cf9.resize1_160x90_original471.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbce490-25bb-11f0-a31b-e43d1a190cf9_12d7925e-3fb4-11f0-a31b-e43d1a190cf9.resize1_160x90_original472.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c2d7e-6f87-11ef-a31a-e43d1a190cf8_66aff71e-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original400.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d44b-6f88-11ef-a31a-e43d1a190cf8_cd439713-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original401.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54041cb-6f88-11ef-a31a-e43d1a190cf8_e960327c-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original402.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013097ba-6f89-11ef-a31a-e43d1a190cf8_303a5126-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original403.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b36a-6f89-11ef-a31a-e43d1a190cf8_4d9c27a1-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original404.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d64d-6f8a-11ef-a31a-e43d1a190cf8_95a50378-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original405.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50495b74-6f8a-11ef-a31a-e43d1a190cf8_ac77a3a2-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original406.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f70721-6f8a-11ef-a31a-e43d1a190cf8_c4c2e664-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original407.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4895e30-6f8a-11ef-a31a-e43d1a190cf8_ffaaa47f-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original408.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14802c4d-6f8b-11ef-a31a-e43d1a190cf8_1a45141d-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original409.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c98cd-6f8b-11ef-a31a-e43d1a190cf8_3ce3f162-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original410.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b4f40-6f8b-11ef-a31a-e43d1a190cf8_70885a7e-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original411.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620cf80-700e-11ef-a31a-e43d1a190cf8_b0903ff7-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original412.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69236d4-700e-11ef-a31a-e43d1a190cf8_c0bf4201-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original413.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53996be-700e-11ef-a31a-e43d1a190cf8_d6a12378-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original414.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23496cb7-700f-11ef-a31a-e43d1a190cf8_e2ee1bb6-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original415.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532864e6-700f-11ef-a31a-e43d1a190cf8_f7d81271-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original416.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a253fe5-700f-11ef-a31a-e43d1a190cf8_040f963c-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original417.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2c12-700f-11ef-a31a-e43d1a190cf8_0e4b5bbd-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original418.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3afd-700f-11ef-a31a-e43d1a190cf8_1a19fc46-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original419.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85ee3-7b13-11ef-a31a-e43d1a190cf8_95aa171d-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original420.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e2b68-7b13-11ef-a31a-e43d1a190cf8_811ab91d-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original421.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f962e3-25b9-11f0-a31b-e43d1a190cf9_da3f018d-3fb3-11f0-a31b-e43d1a190cf9.resize1_160x90_original422.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e453e7-25ba-11f0-a31b-e43d1a190cf9_f39ec91c-3fb3-11f0-a31b-e43d1a190cf9.resize1_160x90_original423.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc13d-c611-11f0-bb35-48df377e1ff8_cef93d2b-c611-11f0-bb35-48df377e1ff8.resize1_160x90_original424.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc730c-c612-11f0-bb35-48df377e1ff8_34058acb-c612-11f0-bb35-48df377e1ff8.resize1_160x90_original425.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cec859-c612-11f0-bb35-48df377e1ff8_74cec87f-c612-11f0-bb35-48df377e1ff8.resize1_160x90_original426.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f59f1-c614-11f0-bb35-48df377e1ff8_5713a69d-c614-11f0-bb35-48df377e1ff8.resize1_160x90_original427.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef30ff-c615-11f0-bb35-48df377e1ff8_1556c39a-c615-11f0-bb35-48df377e1ff8.resize1_160x90_original428.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dbfbc-c615-11f0-bb35-48df377e1ff8_573dbfe2-c615-11f0-bb35-48df377e1ff8.resize1_160x90_original429.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400b77-fd4c-11e8-80ca-48df3707765c_aa8a9eb2-4061-11eb-80d7-48df3707765d.resize1_160x90_original430.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9645a4-fd4c-11e8-80ca-48df3707765c_aa8a9eae-4061-11eb-80d7-48df3707765d.resize1_160x90_original431.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c648f-fd4d-11e8-80ca-48df3707765c_aa8a9eaf-4061-11eb-80d7-48df3707765d.resize1_160x90_original432.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5d4a-fd4d-11e8-80ca-48df3707765c_aa8a9eb0-4061-11eb-80d7-48df3707765d.resize1_160x90_original433.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faf4bc-fd4d-11e8-80ca-48df3707765c_aa8a9eb1-4061-11eb-80d7-48df3707765d.resize1_160x90_original434.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf47e22-fd4e-11e8-80ca-48df3707765c_aa8a9eb3-4061-11eb-80d7-48df3707765d.resize1_160x90_original435.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50232f58-fd4e-11e8-80ca-48df3707765c_aa8a9eb4-4061-11eb-80d7-48df3707765d.resize1_160x90_original436.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd71381-fd4e-11e8-80ca-48df3707765c_aa8a9eb5-4061-11eb-80d7-48df3707765d.resize1_160x90_original437.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1b05-fd4e-11e8-80ca-48df3707765c_aa8a9eb6-4061-11eb-80d7-48df3707765d.resize1_160x90_original438.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dccb4-7c04-11ef-a31a-e43d1a190cf8_6ccb270b-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original439.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e1036-ac05-11ef-a31a-e43d1a190cf8_4d1ae1f4-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original440.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451f754-ac05-11ef-a31a-e43d1a190cf8_7f4440c2-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original441.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761caf83-ac06-11ef-a31a-e43d1a190cf8_8a542bd6-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original442.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24488ae-ac06-11ef-a31a-e43d1a190cf8_9686e935-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original443.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc99cfb-ac06-11ef-a31a-e43d1a190cf8_2d6264e0-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original444.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4064fe-ac07-11ef-a31a-e43d1a190cf8_3cef4b0f-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original445.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36143bd-ac07-11ef-a31a-e43d1a190cf8_4846ba92-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original446.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df68c-ac07-11ef-a31a-e43d1a190cf8_76d596dd-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original447.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334c401-ac09-11ef-a31a-e43d1a190cf8_c7c88e8c-d806-11ef-a31b-e43d1a190cf9.resize1_160x90_original448.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43470f-49f4-11f1-bb37-48df377e1ff8_4a83a511-60e9-11f1-bb37-48df377e1ff8.resize1_160x90_original449.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6eaa4-49fb-11f1-bb37-48df377e1ff8_ae85e9aa-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original450.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31601c8-49fc-11f1-bb37-48df377e1ff8_b7fe8f04-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original451.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b5a30-49fd-11f1-bb37-48df377e1ff8_ce8c6fc4-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original452.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05b50c-49fe-11f1-bb37-48df377e1ff8_d5ee2bed-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original453.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda7ba-4a01-11f1-bb37-48df377e1ff8_ea77855f-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original454.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99101c-4a01-11f1-bb37-48df377e1ff8_ff5b921f-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original455.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155dc40-80d6-11ef-a31a-e43d1a190cf8_52ffc41f-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original456.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fb47a-80d7-11ef-a31a-e43d1a190cf8_69d00227-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original457.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054e75-80d7-11ef-a31a-e43d1a190cf8_83e2949b-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original458.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53397e86-80d7-11ef-a31a-e43d1a190cf8_94c207f0-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original459.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c48fe-80d7-11ef-a31a-e43d1a190cf8_9e928e74-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original460.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b745201-80d7-11ef-a31a-e43d1a190cf8_ab3c861e-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original461.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95a2c1-80d7-11ef-a31a-e43d1a190cf8_ccf43e1a-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original462.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8e396-80d8-11ef-a31a-e43d1a190cf8_d7110a9c-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original463.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c3f5a-80d8-11ef-a31a-e43d1a190cf8_e03d1331-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original464.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf682-80d8-11ef-a31a-e43d1a190cf8_eec88e12-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original465.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97495106-80d8-11ef-a31a-e43d1a190cf8_fd8616c3-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original466.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a673d1-80d8-11ef-a31a-e43d1a190cf8_074d113a-80da-11ef-a31a-e43d1a190cf8.resize1_160x90_original467.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970a5f4-80d8-11ef-a31a-e43d1a190cf8_129898c7-80da-11ef-a31a-e43d1a190cf8.resize1_160x90_original468.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab23a-80d6-11ef-a31a-e43d1a190cf8_47b90539-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original469.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143436-25ba-11f0-a31b-e43d1a190cf9_03ffd704-3fb4-11f0-a31b-e43d1a190cf9.resize1_160x90_original470.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbce490-25bb-11f0-a31b-e43d1a190cf9_12d7925e-3fb4-11f0-a31b-e43d1a190cf9.resize1_160x90_original471.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1416c-8e3f-11ec-80dc-48df3707765d_c5c26206-8e4c-11ec-80dc-48df3707765d.resize1_160x90_original16.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694adf6-11f1-11ef-a31a-e43d1a190cf8_9ec8c16d-11f4-11ef-a31a-e43d1a190cf8.resize1_160x90_original17.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1518eb-cf14-11ee-a31a-e43d1a190cf8_f55c34a2-d473-11ee-a31a-e43d1a190cf8.resize1_160x90_original18.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b9dfc-d518-11ec-80dd-48df3707765d_4f9d1988-494a-11ed-80e0-48df3707765d.resize1_160x90_original19.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44274841-e90e-11ef-a31b-e43d1a190cf9_04da4698-eab7-11ef-a31b-e43d1a190cf9.resize1_160x90_original20.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fcc88-58dc-11ed-a317-e43d1a190cf9_cb4408d8-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original21.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae29c0-3c1e-11ee-a319-e43d1a190cf8_da1a694c-7a3a-11ee-a319-e43d1a190cf8.resize1_160x90_original22.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1c28-11ee-11ef-a31a-e43d1a190cf8_b04f0318-11f4-11ef-a31a-e43d1a190cf8.resize1_160x90_original23.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae60b-cf15-11ee-a31a-e43d1a190cf8_099ce7b9-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original24.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf107-7ccd-11eb-80d7-48df3707765d_2216ebcd-0fa8-11ec-80d9-48df3707765d.resize1_160x90_original25.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f1fd6-e009-11ec-80dd-48df3707765d_0d125bc7-8683-11ed-a319-e43d1a190cf8.resize1_160x90_original26.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0499-e946-11ef-a31b-e43d1a190cf9_12ba1840-eab7-11ef-a31b-e43d1a190cf9.resize1_160x90_original27.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad07f6b-cf1a-11ee-a31a-e43d1a190cf8_89e750ac-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original28.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218f2b-3c1d-11ee-a319-e43d1a190cf8_b0f5b350-7a3b-11ee-a319-e43d1a190cf8.resize1_160x90_original29.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7acf9-3c1f-11ee-a319-e43d1a190cf8_042e4039-16f7-11f1-bb36-48df377e1ff8.resize1_160x90_original30.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1bdc4-d511-11ec-80dd-48df3707765d_89ffd214-16ec-11f1-bb36-48df377e1ff8.resize1_160x90_original31.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3099-d51f-11ec-80dd-48df3707765d_63f8e452-8683-11ed-a319-e43d1a190cf8.resize1_160x90_original32.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068d81-58e8-11ed-a317-e43d1a190cf9_f39f2f09-16ed-11f1-bb36-48df377e1ff8.resize1_160x90_original33.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b781962-d51a-11ec-80dd-48df3707765d_8aae1c18-4ade-11ed-80e0-48df3707765d.resize1_160x90_original34.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df9cf-e90f-11ef-a31b-e43d1a190cf9_f51edb01-ecf5-11ef-a31b-e43d1a190cf9.resize1_160x90_original35.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee6f7-f8b5-11ee-a31a-e43d1a190cf8_177d4f83-093e-11ef-a31a-e43d1a190cf8.resize1_160x90_original36.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661ae2-d5e2-11ec-80dd-48df3707765d_38f32fe5-494e-11ed-80e0-48df3707765d.resize1_160x90_original37.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fb75f-e00f-11ec-80dd-48df3707765d_9e06f300-4ade-11ed-80e0-48df3707765d.resize1_160x90_original38.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475927a-cf1c-11ee-a31a-e43d1a190cf8_a5964502-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original39.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e8ef9-91fd-11ef-a31a-e43d1a190cf8_0ce9740e-91fe-11ef-a31a-e43d1a190cf8.resize1_160x90_original40.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdac071-d515-11ec-80dd-48df3707765d_983e104d-877a-11ed-a319-e43d1a190cf8.resize1_160x90_original41.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0073172-d5a5-11ec-80dd-48df3707765d_940ffba0-90ce-11ed-a319-e43d1a190cf8.resize1_160x90_original42.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea83a1a-cf15-11ee-a31a-e43d1a190cf8_2d0661ad-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original43.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd257c83-58e8-11ed-a317-e43d1a190cf9_ee1030ed-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original44.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e91d-d519-11ec-80dd-48df3707765d_bed2433e-877a-11ed-a319-e43d1a190cf8.resize1_160x90_original45.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b2cc2-e912-11ef-a31b-e43d1a190cf9_2fccd47d-ed0f-11ef-a31b-e43d1a190cf9.resize1_160x90_original46.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa523b23-f8b3-11ee-a31a-e43d1a190cf8_01ff9152-093e-11ef-a31a-e43d1a190cf8.resize1_160x90_original47.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e863e1-d5de-11ec-80dd-48df3707765d_10496918-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original48.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35278eba-d5df-11ec-80dd-48df3707765d_28d2f65d-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original49.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea6a44-cf16-11ee-a31a-e43d1a190cf8_1d74b803-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original50.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e91b-e00f-11ec-80dd-48df3707765d_ac85aba3-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original51.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e99c79-cf1d-11ee-a31a-e43d1a190cf8_b750f8f4-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original52.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f9be-7692-11ef-a31a-e43d1a190cf8_7e27f5ae-7692-11ef-a31a-e43d1a190cf8.resize1_160x90_original53.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac43b33-91ff-11ef-a31a-e43d1a190cf8_b6e8ab86-91ff-11ef-a31a-e43d1a190cf8.resize1_160x90_original54.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc290-7cd6-11eb-80d7-48df3707765d_3f8a700d-0fad-11ec-80d9-48df3707765d.resize1_160x90_original55.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496bc2-8d6f-11eb-80d7-48df3707765d_3a8f8c71-3246-11ec-80d9-48df3707765d.resize1_160x90_original56.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0029c1c-e339-11ec-80dd-48df3707765d_b2bb0d11-1fbd-11ed-80df-48df3707765d.resize1_160x90_original57.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069458a-90ae-11ed-a319-e43d1a190cf8_8cb2306c-9ba2-11ed-a319-e43d1a190cf8.resize1_160x90_original58.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9bbd7-bd4e-11eb-80d7-48df3707765d_58371367-0fd0-11ec-80d9-48df3707765d.resize1_160x90_original59.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada69fa-3c23-11ee-a319-e43d1a190cf8_9c56b16d-5094-11ee-a319-e43d1a190cf8.resize1_160x90_original60.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4a782-3c26-11ee-a319-e43d1a190cf8_b770736d-4e07-11ee-a319-e43d1a190cf8.resize1_160x90_original61.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa026c-b937-11ef-a31b-e43d1a190cf9_64c6e1fe-b938-11ef-a31b-e43d1a190cf9.resize1_160x90_original62.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197d29c-e249-11ec-80dd-48df3707765d_532bc710-9311-11ed-a319-e43d1a190cf8.resize1_160x90_original63.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd11dcf-3c26-11ee-a319-e43d1a190cf8_6ec5c332-4e15-11ee-a319-e43d1a190cf8.resize1_160x90_original64.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef934c-b938-11ef-a31b-e43d1a190cf9_771ee97c-b938-11ef-a31b-e43d1a190cf9.resize1_160x90_original65.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb043b2-91b1-11ed-a319-e43d1a190cf8_d3f4bb5d-9567-11ed-a319-e43d1a190cf8.resize1_160x90_original66.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231eda-7cdc-11eb-80d7-48df3707765d_cbda395d-0fd0-11ec-80d9-48df3707765d.resize1_160x90_original67.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2ff8-91b4-11ed-a319-e43d1a190cf8_887da1e3-9568-11ed-a319-e43d1a190cf8.resize1_160x90_original68.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c4a60-91b2-11ed-a319-e43d1a190cf8_ed269ede-9567-11ed-a319-e43d1a190cf8.resize1_160x90_original69.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7903-3c20-11ee-a319-e43d1a190cf8_40533f9d-48c4-11ee-a319-e43d1a190cf8.resize1_160x90_original70.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e9e8b-3c21-11ee-a319-e43d1a190cf8_0ec07932-4d51-11ee-a319-e43d1a190cf8.resize1_160x90_original71.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff21c2-3c22-11ee-a319-e43d1a190cf8_6b32681e-4e47-11ee-a319-e43d1a190cf8.resize1_160x90_original72.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f815bb-d4ac-11ee-a31a-e43d1a190cf8_720949d1-d531-11ee-a31a-e43d1a190cf8.resize1_160x90_original73.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176176-d620-11ee-a31a-e43d1a190cf8_8c1ce8fa-d620-11ee-a31a-e43d1a190cf8.resize1_160x90_original74.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2024a9c-d622-11ee-a31a-e43d1a190cf8_a9a2993e-d622-11ee-a31a-e43d1a190cf8.resize1_160x90_original75.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbfb8d-d639-11ee-a31a-e43d1a190cf8_8de917d6-d639-11ee-a31a-e43d1a190cf8.resize1_160x90_original76.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705efe8a-d63c-11ee-a31a-e43d1a190cf8_7ae2450a-d63c-11ee-a31a-e43d1a190cf8.resize1_160x90_original77.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6ded4-d63f-11ee-a31a-e43d1a190cf8_b095fd10-d63f-11ee-a31a-e43d1a190cf8.resize1_160x90_original78.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a70df5-fcb2-11e9-80cf-48df3707765d_47a1d08b-82fc-11eb-80d7-48df3707765d.resize1_160x90_original79.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b7cc2-fcb3-11e9-80cf-48df3707765d_dc0d06c7-4061-11eb-80d7-48df3707765d.resize1_160x90_original80.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74240302-a109-11eb-80d7-48df3707765d_5e13d00c-8682-11ed-a319-e43d1a190cf8.resize1_160x90_original81.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b0f17-a10b-11eb-80d7-48df3707765d_d69a53d9-a111-11eb-80d7-48df3707765d.resize1_160x90_original82.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0201d6-a10c-11eb-80d7-48df3707765d_fe2c3f6a-a111-11eb-80d7-48df3707765d.resize1_160x90_original83.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64cd62-a10e-11eb-80d7-48df3707765d_f40cfa92-8681-11ed-a319-e43d1a190cf8.resize1_160x90_original84.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab109a0a-e55c-11ec-80de-48df3707765d_b4101637-2db7-11ed-80e0-48df3707765d.resize1_160x90_original85.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c1121-fcad-11e9-80cf-48df3707765d_7a2001e2-8303-11eb-80d7-48df3707765d.resize1_160x90_original86.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4be08-5630-11eb-80d7-48df3707765d_66db5959-82ff-11eb-80d7-48df3707765d.resize1_160x90_original87.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe78282-a0fc-11eb-80d7-48df3707765d_be7a64f0-8680-11ed-a319-e43d1a190cf8.resize1_160x90_original88.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499807-a100-11eb-80d7-48df3707765d_5c775c8f-a111-11eb-80d7-48df3707765d.resize1_160x90_original89.webp"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1914cf-a0fe-11eb-80d7-48df3707765d_44f5342c-8681-11ed-a319-e43d1a190cf8.resize1_160x90_original90.webp"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e742fa-ffdb-11e9-80cf-48df3707765d_b4874539-fac1-11ed-a319-e43d1a190cf8.resize1_160x90_original91.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1416c-8e3f-11ec-80dc-48df3707765d_c5c26206-8e4c-11ec-80dc-48df3707765d.resize1_160x90_original16.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694adf6-11f1-11ef-a31a-e43d1a190cf8_9ec8c16d-11f4-11ef-a31a-e43d1a190cf8.resize1_160x90_original17.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1518eb-cf14-11ee-a31a-e43d1a190cf8_f55c34a2-d473-11ee-a31a-e43d1a190cf8.resize1_160x90_original18.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b9dfc-d518-11ec-80dd-48df3707765d_4f9d1988-494a-11ed-80e0-48df3707765d.resize1_160x90_original19.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44274841-e90e-11ef-a31b-e43d1a190cf9_04da4698-eab7-11ef-a31b-e43d1a190cf9.resize1_160x90_original20.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fcc88-58dc-11ed-a317-e43d1a190cf9_cb4408d8-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original21.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae29c0-3c1e-11ee-a319-e43d1a190cf8_da1a694c-7a3a-11ee-a319-e43d1a190cf8.resize1_160x90_original22.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1c28-11ee-11ef-a31a-e43d1a190cf8_b04f0318-11f4-11ef-a31a-e43d1a190cf8.resize1_160x90_original23.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae60b-cf15-11ee-a31a-e43d1a190cf8_099ce7b9-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original24.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf107-7ccd-11eb-80d7-48df3707765d_2216ebcd-0fa8-11ec-80d9-48df3707765d.resize1_160x90_original25.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f1fd6-e009-11ec-80dd-48df3707765d_0d125bc7-8683-11ed-a319-e43d1a190cf8.resize1_160x90_original26.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0499-e946-11ef-a31b-e43d1a190cf9_12ba1840-eab7-11ef-a31b-e43d1a190cf9.resize1_160x90_original27.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218f2b-3c1d-11ee-a319-e43d1a190cf8_b0f5b350-7a3b-11ee-a319-e43d1a190cf8.resize1_160x90_original28.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7acf9-3c1f-11ee-a319-e43d1a190cf8_042e4039-16f7-11f1-bb36-48df377e1ff8.resize1_160x90_original29.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1bdc4-d511-11ec-80dd-48df3707765d_89ffd214-16ec-11f1-bb36-48df377e1ff8.resize1_160x90_original30.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3099-d51f-11ec-80dd-48df3707765d_63f8e452-8683-11ed-a319-e43d1a190cf8.resize1_160x90_original31.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068d81-58e8-11ed-a317-e43d1a190cf9_f39f2f09-16ed-11f1-bb36-48df377e1ff8.resize1_160x90_original32.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b781962-d51a-11ec-80dd-48df3707765d_8aae1c18-4ade-11ed-80e0-48df3707765d.resize1_160x90_original33.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df9cf-e90f-11ef-a31b-e43d1a190cf9_f51edb01-ecf5-11ef-a31b-e43d1a190cf9.resize1_160x90_original34.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee6f7-f8b5-11ee-a31a-e43d1a190cf8_177d4f83-093e-11ef-a31a-e43d1a190cf8.resize1_160x90_original35.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661ae2-d5e2-11ec-80dd-48df3707765d_38f32fe5-494e-11ed-80e0-48df3707765d.resize1_160x90_original36.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fb75f-e00f-11ec-80dd-48df3707765d_9e06f300-4ade-11ed-80e0-48df3707765d.resize1_160x90_original37.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475927a-cf1c-11ee-a31a-e43d1a190cf8_a5964502-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original38.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e8ef9-91fd-11ef-a31a-e43d1a190cf8_0ce9740e-91fe-11ef-a31a-e43d1a190cf8.resize1_160x90_original39.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdac071-d515-11ec-80dd-48df3707765d_983e104d-877a-11ed-a319-e43d1a190cf8.resize1_160x90_original40.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0073172-d5a5-11ec-80dd-48df3707765d_940ffba0-90ce-11ed-a319-e43d1a190cf8.resize1_160x90_original41.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea83a1a-cf15-11ee-a31a-e43d1a190cf8_2d0661ad-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original42.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd257c83-58e8-11ed-a317-e43d1a190cf9_ee1030ed-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original43.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e91d-d519-11ec-80dd-48df3707765d_bed2433e-877a-11ed-a319-e43d1a190cf8.resize1_160x90_original44.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b2cc2-e912-11ef-a31b-e43d1a190cf9_2fccd47d-ed0f-11ef-a31b-e43d1a190cf9.resize1_160x90_original45.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661b019-cb9c-11f0-bb35-48df377e1ff8_5c21d117-f826-11f0-bb36-48df377e1ff8.resize1_160x90_original46.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e863e1-d5de-11ec-80dd-48df3707765d_10496918-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original47.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35278eba-d5df-11ec-80dd-48df3707765d_28d2f65d-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original48.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea6a44-cf16-11ee-a31a-e43d1a190cf8_1d74b803-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original49.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e91b-e00f-11ec-80dd-48df3707765d_ac85aba3-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original50.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e99c79-cf1d-11ee-a31a-e43d1a190cf8_b750f8f4-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original51.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f9be-7692-11ef-a31a-e43d1a190cf8_7e27f5ae-7692-11ef-a31a-e43d1a190cf8.resize1_160x90_original52.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac43b33-91ff-11ef-a31a-e43d1a190cf8_b6e8ab86-91ff-11ef-a31a-e43d1a190cf8.resize1_160x90_original53.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc290-7cd6-11eb-80d7-48df3707765d_3f8a700d-0fad-11ec-80d9-48df3707765d.resize1_160x90_original54.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496bc2-8d6f-11eb-80d7-48df3707765d_3a8f8c71-3246-11ec-80d9-48df3707765d.resize1_160x90_original55.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0029c1c-e339-11ec-80dd-48df3707765d_b2bb0d11-1fbd-11ed-80df-48df3707765d.resize1_160x90_original56.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069458a-90ae-11ed-a319-e43d1a190cf8_8cb2306c-9ba2-11ed-a319-e43d1a190cf8.resize1_160x90_original57.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9bbd7-bd4e-11eb-80d7-48df3707765d_58371367-0fd0-11ec-80d9-48df3707765d.resize1_160x90_original58.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada69fa-3c23-11ee-a319-e43d1a190cf8_9c56b16d-5094-11ee-a319-e43d1a190cf8.resize1_160x90_original59.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4a782-3c26-11ee-a319-e43d1a190cf8_b770736d-4e07-11ee-a319-e43d1a190cf8.resize1_160x90_original60.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa026c-b937-11ef-a31b-e43d1a190cf9_64c6e1fe-b938-11ef-a31b-e43d1a190cf9.resize1_160x90_original61.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197d29c-e249-11ec-80dd-48df3707765d_532bc710-9311-11ed-a319-e43d1a190cf8.resize1_160x90_original62.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd11dcf-3c26-11ee-a319-e43d1a190cf8_6ec5c332-4e15-11ee-a319-e43d1a190cf8.resize1_160x90_original63.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef934c-b938-11ef-a31b-e43d1a190cf9_771ee97c-b938-11ef-a31b-e43d1a190cf9.resize1_160x90_original64.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb043b2-91b1-11ed-a319-e43d1a190cf8_d3f4bb5d-9567-11ed-a319-e43d1a190cf8.resize1_160x90_original65.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231eda-7cdc-11eb-80d7-48df3707765d_cbda395d-0fd0-11ec-80d9-48df3707765d.resize1_160x90_original66.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2ff8-91b4-11ed-a319-e43d1a190cf8_887da1e3-9568-11ed-a319-e43d1a190cf8.resize1_160x90_original67.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c4a60-91b2-11ed-a319-e43d1a190cf8_ed269ede-9567-11ed-a319-e43d1a190cf8.resize1_160x90_original68.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce70b57-ad84-11f0-bb35-48df377e1ff8_a7f19698-cc27-11f0-bb35-48df377e1ff8.resize1_160x90_original69.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7903-3c20-11ee-a319-e43d1a190cf8_40533f9d-48c4-11ee-a319-e43d1a190cf8.resize1_160x90_original70.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b3b3-ad83-11f0-bb35-48df377e1ff8_29e95e5b-cc44-11f0-bb35-48df377e1ff8.resize1_160x90_original71.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e9e8b-3c21-11ee-a319-e43d1a190cf8_0ec07932-4d51-11ee-a319-e43d1a190cf8.resize1_160x90_original72.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff21c2-3c22-11ee-a319-e43d1a190cf8_6b32681e-4e47-11ee-a319-e43d1a190cf8.resize1_160x90_original73.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f815bb-d4ac-11ee-a31a-e43d1a190cf8_720949d1-d531-11ee-a31a-e43d1a190cf8.resize1_160x90_original74.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176176-d620-11ee-a31a-e43d1a190cf8_8c1ce8fa-d620-11ee-a31a-e43d1a190cf8.resize1_160x90_original75.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2024a9c-d622-11ee-a31a-e43d1a190cf8_a9a2993e-d622-11ee-a31a-e43d1a190cf8.resize1_160x90_original76.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbfb8d-d639-11ee-a31a-e43d1a190cf8_8de917d6-d639-11ee-a31a-e43d1a190cf8.resize1_160x90_original77.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705efe8a-d63c-11ee-a31a-e43d1a190cf8_7ae2450a-d63c-11ee-a31a-e43d1a190cf8.resize1_160x90_original78.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6ded4-d63f-11ee-a31a-e43d1a190cf8_b095fd10-d63f-11ee-a31a-e43d1a190cf8.resize1_160x90_original79.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a70df5-fcb2-11e9-80cf-48df3707765d_47a1d08b-82fc-11eb-80d7-48df3707765d.resize1_160x90_original80.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b7cc2-fcb3-11e9-80cf-48df3707765d_dc0d06c7-4061-11eb-80d7-48df3707765d.resize1_160x90_original81.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74240302-a109-11eb-80d7-48df3707765d_5e13d00c-8682-11ed-a319-e43d1a190cf8.resize1_160x90_original82.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b0f17-a10b-11eb-80d7-48df3707765d_d69a53d9-a111-11eb-80d7-48df3707765d.resize1_160x90_original83.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0201d6-a10c-11eb-80d7-48df3707765d_fe2c3f6a-a111-11eb-80d7-48df3707765d.resize1_160x90_original84.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64cd62-a10e-11eb-80d7-48df3707765d_f40cfa92-8681-11ed-a319-e43d1a190cf8.resize1_160x90_original85.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab109a0a-e55c-11ec-80de-48df3707765d_b4101637-2db7-11ed-80e0-48df3707765d.resize1_160x90_original86.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c1121-fcad-11e9-80cf-48df3707765d_7a2001e2-8303-11eb-80d7-48df3707765d.resize1_160x90_original87.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4be08-5630-11eb-80d7-48df3707765d_66db5959-82ff-11eb-80d7-48df3707765d.resize1_160x90_original88.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe78282-a0fc-11eb-80d7-48df3707765d_be7a64f0-8680-11ed-a319-e43d1a190cf8.resize1_160x90_original89.webp"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499807-a100-11eb-80d7-48df3707765d_5c775c8f-a111-11eb-80d7-48df3707765d.resize1_160x90_original90.webp"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1914cf-a0fe-11eb-80d7-48df3707765d_44f5342c-8681-11ed-a319-e43d1a190cf8.resize1_160x90_original91.webp"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e742fa-ffdb-11e9-80cf-48df3707765d_b4874539-fac1-11ed-a319-e43d1a190cf8.resize1_160x90_original92.webp"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f47e-1735-11ef-a31a-e43d1a190cf8_2d0b77b1-1739-11ef-a31a-e43d1a190cf8.resize1_160x90_original93.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef7c5c-fff3-11eb-80d9-48df3707765d_08430fae-5e74-11ec-80db-48df3707765d.resize1_160x90_original92.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641909-3b34-11ee-a319-e43d1a190cf8_196d6d25-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original93.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea0647-5bdf-11ec-80db-48df3707765d_edbdff3f-fdba-11ec-80de-48df3707765d.resize1_160x90_original94.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e182651-fb74-11eb-80d9-48df3707765d_78771e28-5e74-11ec-80db-48df3707765d.resize1_160x90_original95.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6658-b206-11ef-a31b-e43d1a190cf9_20d4c9c4-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original96.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9bada-faf8-11ed-a319-e43d1a190cf8_0f2339d8-faf9-11ed-a319-e43d1a190cf8.resize1_160x90_original97.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b3ca-fff3-11eb-80d9-48df3707765d_1fceba77-5e74-11ec-80db-48df3707765d.resize1_160x90_original98.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb53d9-3b34-11ee-a319-e43d1a190cf8_79a43689-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original99.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22251e22-fb72-11eb-80d9-48df3707765d_78504028-9bb2-11ed-a319-e43d1a190cf8.resize1_160x90_original100.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe2c2-3b34-11ee-a319-e43d1a190cf8_f64bed1a-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original101.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5ca16-fb74-11eb-80d9-48df3707765d_8e8b6a44-5e74-11ec-80db-48df3707765d.resize1_160x90_original102.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166e62-b207-11ef-a31b-e43d1a190cf9_2fc6bde9-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original103.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab804-961d-11ec-80dc-48df3707765d_89afca44-1e16-11ed-80df-48df3707765d.resize1_160x90_original104.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef34078-fb73-11eb-80d9-48df3707765d_782c20bc-9bb1-11ed-a319-e43d1a190cf8.resize1_160x90_original105.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03dfe-3b36-11ee-a319-e43d1a190cf8_6666f14c-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original106.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0788-5be0-11ec-80db-48df3707765d_d1342863-ca55-11ee-a31a-e43d1a190cf8.resize1_160x90_original107.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3dc7f-f861-11ec-80de-48df3707765d_c466c50c-f861-11ec-80de-48df3707765d.resize1_160x90_original108.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de4d3-f8ab-11ed-a319-e43d1a190cf8_8474eb90-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original109.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3173bc41-1fc0-11ed-80df-48df3707765d_55fbbacb-1fc0-11ed-80df-48df3707765d.resize1_160x90_original110.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c763-b20a-11ef-a31b-e43d1a190cf9_8ac03265-e542-11ef-a31b-e43d1a190cf9.resize1_160x90_original111.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f042c-f93e-11ed-a319-e43d1a190cf8_5c35074a-f93e-11ed-a319-e43d1a190cf8.resize1_160x90_original112.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2e3b-9fc4-11ee-a319-e43d1a190cf8_539b4fa9-e77c-11ee-a31a-e43d1a190cf8.resize1_160x90_original113.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefdc7d-1fae-11ed-80df-48df3707765d_e0f32339-1fae-11ed-80df-48df3707765d.resize1_160x90_original114.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359a62-fb73-11eb-80d9-48df3707765d_b23e5ac2-5e74-11ec-80db-48df3707765d.resize1_160x90_original115.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba93be-1a4c-11ee-a319-e43d1a190cf8_e5953651-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original116.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ce9f-3b37-11ee-a319-e43d1a190cf8_8066436e-3b37-11ee-a319-e43d1a190cf8.resize1_160x90_original117.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa688d-fffd-11ef-a31b-e43d1a190cf9_7c3a9e53-534a-11f0-bb33-48df377e1ff8.resize1_160x90_original118.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283e3c-5bc8-11f0-bb33-48df377e1ff8_daf9083a-8260-11f0-bb34-48df377e1ff8.resize1_160x90_original119.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f8c5-05c9-11ee-a319-e43d1a190cf8_a4ba05c7-06af-11ee-a319-e43d1a190cf8.resize1_160x90_original120.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5229a7-4057-11f0-a31b-e43d1a190cf9_fbf4e2de-51b7-11f0-bb33-48df377e1ff8.resize1_160x90_original121.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1a030-73fc-11ef-a31a-e43d1a190cf8_fcf6f1cd-ab25-11ef-a31a-e43d1a190cf8.resize1_160x90_original122.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce518204-73fc-11ef-a31a-e43d1a190cf8_5d10c995-ab25-11ef-a31a-e43d1a190cf8.resize1_160x90_original123.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e5f5-b1fd-11ef-a31b-e43d1a190cf9_9145772a-d732-11ef-a31b-e43d1a190cf9.resize1_160x90_original124.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0193-e4bb-11ed-a319-e43d1a190cf8_68357100-0469-11ee-a319-e43d1a190cf8.resize1_160x90_original125.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2741ed-b203-11ef-a31b-e43d1a190cf9_5d981fc9-e2c1-11ef-a31b-e43d1a190cf9.resize1_160x90_original126.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb652f0-3839-11ef-a31a-e43d1a190cf8_45a5c7ba-3842-11ef-a31a-e43d1a190cf8.resize1_160x90_original127.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8af25-76dc-11ed-a318-e43d1a190cf9_dc6bacba-e04f-11ed-a319-e43d1a190cf8.resize1_160x90_original128.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ddd78-3270-11ec-80d9-48df3707765d_72dde109-5f25-11ec-80db-48df3707765d.resize1_160x90_original129.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc6a6b-3271-11ec-80d9-48df3707765d_af4b7afd-5f25-11ec-80db-48df3707765d.resize1_160x90_original130.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d28c7-3271-11ec-80d9-48df3707765d_e616f07f-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original131.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0613-3271-11ec-80d9-48df3707765d_bd4168f1-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original132.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98aa2d-3272-11ec-80d9-48df3707765d_126baebe-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original133.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2fd15-3272-11ec-80d9-48df3707765d_b619adf9-9bb2-11ed-a319-e43d1a190cf8.resize1_160x90_original134.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ea95-3272-11ec-80d9-48df3707765d_5e824f66-5f29-11ec-80db-48df3707765d.resize1_160x90_original135.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c80fe1-3272-11ec-80d9-48df3707765d_3f99decd-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original136.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf893-3273-11ec-80d9-48df3707765d_64513a6a-5f26-11ec-80db-48df3707765d.resize1_160x90_original137.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258f766-5c4c-11ee-a319-e43d1a190cf8_0438a0dc-610d-11ee-a319-e43d1a190cf8.resize1_160x90_original138.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c83598-5c4d-11ee-a319-e43d1a190cf8_992d76d4-6114-11ee-a319-e43d1a190cf8.resize1_160x90_original139.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05fdd-5c4d-11ee-a319-e43d1a190cf8_6ca70c72-6121-11ee-a319-e43d1a190cf8.resize1_160x90_original140.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5884f-5c4e-11ee-a319-e43d1a190cf8_c3123507-61b0-11ee-a319-e43d1a190cf8.resize1_160x90_original141.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4cd7e-a889-11ed-a319-e43d1a190cf8_e071866a-8987-11f0-bb34-48df377e1ff8.resize1_160x90_original142.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090bd78-369f-11e9-80ca-48df3707765c_e215fdd7-4061-11eb-80d7-48df3707765d.resize1_160x90_original143.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d89763-3273-11ec-80d9-48df3707765d_18df8e62-5f27-11ec-80db-48df3707765d.resize1_160x90_original144.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246638a-3273-11ec-80d9-48df3707765d_a861cfe9-5f27-11ec-80db-48df3707765d.resize1_160x90_original145.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9857a0-3273-11ec-80d9-48df3707765d_95672658-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original146.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef897d-3273-11ec-80d9-48df3707765d_653b0ee7-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original147.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d4ec-880e-11ed-a319-e43d1a190cf8_5642fbd9-9bf4-11ed-a319-e43d1a190cf8.resize1_160x90_original148.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e062d1-a888-11ed-a319-e43d1a190cf8_59045638-52ee-11ee-a319-e43d1a190cf8.resize1_160x90_original149.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef7c5c-fff3-11eb-80d9-48df3707765d_08430fae-5e74-11ec-80db-48df3707765d.resize1_160x90_original94.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641909-3b34-11ee-a319-e43d1a190cf8_196d6d25-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original95.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea0647-5bdf-11ec-80db-48df3707765d_edbdff3f-fdba-11ec-80de-48df3707765d.resize1_160x90_original96.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e182651-fb74-11eb-80d9-48df3707765d_78771e28-5e74-11ec-80db-48df3707765d.resize1_160x90_original97.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6658-b206-11ef-a31b-e43d1a190cf9_20d4c9c4-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original98.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9bada-faf8-11ed-a319-e43d1a190cf8_0f2339d8-faf9-11ed-a319-e43d1a190cf8.resize1_160x90_original99.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b3ca-fff3-11eb-80d9-48df3707765d_1fceba77-5e74-11ec-80db-48df3707765d.resize1_160x90_original100.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb53d9-3b34-11ee-a319-e43d1a190cf8_79a43689-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original101.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22251e22-fb72-11eb-80d9-48df3707765d_78504028-9bb2-11ed-a319-e43d1a190cf8.resize1_160x90_original102.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe2c2-3b34-11ee-a319-e43d1a190cf8_f64bed1a-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original103.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5ca16-fb74-11eb-80d9-48df3707765d_8e8b6a44-5e74-11ec-80db-48df3707765d.resize1_160x90_original104.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166e62-b207-11ef-a31b-e43d1a190cf9_2fc6bde9-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original105.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab804-961d-11ec-80dc-48df3707765d_89afca44-1e16-11ed-80df-48df3707765d.resize1_160x90_original106.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef34078-fb73-11eb-80d9-48df3707765d_782c20bc-9bb1-11ed-a319-e43d1a190cf8.resize1_160x90_original107.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03dfe-3b36-11ee-a319-e43d1a190cf8_6666f14c-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original108.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0788-5be0-11ec-80db-48df3707765d_d1342863-ca55-11ee-a31a-e43d1a190cf8.resize1_160x90_original109.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3dc7f-f861-11ec-80de-48df3707765d_c466c50c-f861-11ec-80de-48df3707765d.resize1_160x90_original110.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de4d3-f8ab-11ed-a319-e43d1a190cf8_8474eb90-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original111.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c763-b20a-11ef-a31b-e43d1a190cf9_8ac03265-e542-11ef-a31b-e43d1a190cf9.resize1_160x90_original112.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f042c-f93e-11ed-a319-e43d1a190cf8_5c35074a-f93e-11ed-a319-e43d1a190cf8.resize1_160x90_original113.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2e3b-9fc4-11ee-a319-e43d1a190cf8_539b4fa9-e77c-11ee-a31a-e43d1a190cf8.resize1_160x90_original114.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefdc7d-1fae-11ed-80df-48df3707765d_e0f32339-1fae-11ed-80df-48df3707765d.resize1_160x90_original115.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359a62-fb73-11eb-80d9-48df3707765d_b23e5ac2-5e74-11ec-80db-48df3707765d.resize1_160x90_original116.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba93be-1a4c-11ee-a319-e43d1a190cf8_e5953651-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original117.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa688d-fffd-11ef-a31b-e43d1a190cf9_7c3a9e53-534a-11f0-bb33-48df377e1ff8.resize1_160x90_original118.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283e3c-5bc8-11f0-bb33-48df377e1ff8_daf9083a-8260-11f0-bb34-48df377e1ff8.resize1_160x90_original119.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f8c5-05c9-11ee-a319-e43d1a190cf8_a4ba05c7-06af-11ee-a319-e43d1a190cf8.resize1_160x90_original120.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5229a7-4057-11f0-a31b-e43d1a190cf9_fbf4e2de-51b7-11f0-bb33-48df377e1ff8.resize1_160x90_original121.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1a030-73fc-11ef-a31a-e43d1a190cf8_fcf6f1cd-ab25-11ef-a31a-e43d1a190cf8.resize1_160x90_original122.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce518204-73fc-11ef-a31a-e43d1a190cf8_5d10c995-ab25-11ef-a31a-e43d1a190cf8.resize1_160x90_original123.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e5f5-b1fd-11ef-a31b-e43d1a190cf9_9145772a-d732-11ef-a31b-e43d1a190cf9.resize1_160x90_original124.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0193-e4bb-11ed-a319-e43d1a190cf8_68357100-0469-11ee-a319-e43d1a190cf8.resize1_160x90_original125.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2741ed-b203-11ef-a31b-e43d1a190cf9_5d981fc9-e2c1-11ef-a31b-e43d1a190cf9.resize1_160x90_original126.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb652f0-3839-11ef-a31a-e43d1a190cf8_45a5c7ba-3842-11ef-a31a-e43d1a190cf8.resize1_160x90_original127.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8af25-76dc-11ed-a318-e43d1a190cf9_dc6bacba-e04f-11ed-a319-e43d1a190cf8.resize1_160x90_original128.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ddd78-3270-11ec-80d9-48df3707765d_72dde109-5f25-11ec-80db-48df3707765d.resize1_160x90_original129.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc6a6b-3271-11ec-80d9-48df3707765d_af4b7afd-5f25-11ec-80db-48df3707765d.resize1_160x90_original130.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d28c7-3271-11ec-80d9-48df3707765d_e616f07f-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original131.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0613-3271-11ec-80d9-48df3707765d_bd4168f1-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original132.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98aa2d-3272-11ec-80d9-48df3707765d_126baebe-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original133.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2fd15-3272-11ec-80d9-48df3707765d_b619adf9-9bb2-11ed-a319-e43d1a190cf8.resize1_160x90_original134.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ea95-3272-11ec-80d9-48df3707765d_5e824f66-5f29-11ec-80db-48df3707765d.resize1_160x90_original135.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c80fe1-3272-11ec-80d9-48df3707765d_3f99decd-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original136.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf893-3273-11ec-80d9-48df3707765d_64513a6a-5f26-11ec-80db-48df3707765d.resize1_160x90_original137.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258f766-5c4c-11ee-a319-e43d1a190cf8_0438a0dc-610d-11ee-a319-e43d1a190cf8.resize1_160x90_original138.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c83598-5c4d-11ee-a319-e43d1a190cf8_992d76d4-6114-11ee-a319-e43d1a190cf8.resize1_160x90_original139.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05fdd-5c4d-11ee-a319-e43d1a190cf8_6ca70c72-6121-11ee-a319-e43d1a190cf8.resize1_160x90_original140.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5884f-5c4e-11ee-a319-e43d1a190cf8_c3123507-61b0-11ee-a319-e43d1a190cf8.resize1_160x90_original141.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4cd7e-a889-11ed-a319-e43d1a190cf8_e071866a-8987-11f0-bb34-48df377e1ff8.resize1_160x90_original142.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090bd78-369f-11e9-80ca-48df3707765c_e215fdd7-4061-11eb-80d7-48df3707765d.resize1_160x90_original143.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d89763-3273-11ec-80d9-48df3707765d_18df8e62-5f27-11ec-80db-48df3707765d.resize1_160x90_original144.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246638a-3273-11ec-80d9-48df3707765d_a861cfe9-5f27-11ec-80db-48df3707765d.resize1_160x90_original145.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef897d-3273-11ec-80d9-48df3707765d_653b0ee7-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original146.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d4ec-880e-11ed-a319-e43d1a190cf8_5642fbd9-9bf4-11ed-a319-e43d1a190cf8.resize1_160x90_original147.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e062d1-a888-11ed-a319-e43d1a190cf8_59045638-52ee-11ee-a319-e43d1a190cf8.resize1_160x90_original148.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd140f-5f1c-11f1-bb37-48df377e1ff8_40f9d0aa-6df4-11f1-bb37-48df377e1ff8.resize1_160x90_original149.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea781c6d-d32e-11ef-a31b-e43d1a190cf9_57e255c9-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original150.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc26c7-a572-11ef-a31a-e43d1a190cf8_ebeb1bcf-a575-11ef-a31a-e43d1a190cf8.resize1_160x90_original151.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d20a15-397e-11ed-80e0-48df3707765d_72afc90d-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original152.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448622-a8e2-11ec-80dd-48df3707765d_d93c9ca3-8697-11ed-a319-e43d1a190cf8.resize1_160x90_original153.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b991e-dae9-11ee-a31a-e43d1a190cf8_6dcfa19d-dae9-11ee-a31a-e43d1a190cf8.resize1_160x90_original154.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e638c-d1df-11ec-80dd-48df3707765d_ee177a6a-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original155.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2baca-d32f-11ef-a31b-e43d1a190cf9_5e6235fc-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original156.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c16f2e-a574-11ef-a31a-e43d1a190cf8_f3ef896b-a575-11ef-a31a-e43d1a190cf8.resize1_160x90_original157.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355af7e-3980-11ed-80e0-48df3707765d_88cedcd7-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original158.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce02c6-a8e3-11ec-80dd-48df3707765d_31e6a248-8697-11ed-a319-e43d1a190cf8.resize1_160x90_original159.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a529b-d1e2-11ec-80dd-48df3707765d_f0e9bd23-00f9-11ed-80de-48df3707765d.resize1_160x90_original160.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a5549-c264-11ed-a319-e43d1a190cf8_f1ea316c-ceec-11ed-a319-e43d1a190cf8.resize1_160x90_original161.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff99155-c265-11ed-a319-e43d1a190cf8_318f0367-cef7-11ed-a319-e43d1a190cf8.resize1_160x90_original162.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ec4ed-a8ba-11ef-a31a-e43d1a190cf8_b0f3f9e0-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original163.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aef9c-a8bb-11ef-a31a-e43d1a190cf8_b74db571-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original164.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dd4ce-2fda-11f0-a31b-e43d1a190cf9_4f2166da-3154-11f0-a31b-e43d1a190cf9.resize1_160x90_original165.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9411b-d32f-11ef-a31b-e43d1a190cf9_693b4e0d-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original166.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f1a8c-a574-11ef-a31a-e43d1a190cf8_dd8313ae-a596-11ef-a31a-e43d1a190cf8.resize1_160x90_original167.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d890fe-cf18-11ee-a31a-e43d1a190cf8_f0363601-db86-11ee-a31a-e43d1a190cf8.resize1_160x90_original168.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8c8fc-3981-11ed-80e0-48df3707765d_9e25f06c-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original169.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d5c7c-a8e4-11ec-80dd-48df3707765d_7c3925a7-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original170.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da972a-d1e0-11ec-80dd-48df3707765d_00ba9e66-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original171.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd9579-2f46-11ed-80e0-48df3707765d_73bd05e0-2f47-11ed-80e0-48df3707765d.resize1_160x90_original172.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d05fe-a8bb-11ef-a31a-e43d1a190cf8_c8d3f83a-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original173.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8c21-d330-11ef-a31b-e43d1a190cf9_70b7db7d-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original174.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c105f1-a575-11ef-a31a-e43d1a190cf8_dd8313af-a596-11ef-a31a-e43d1a190cf8.resize1_160x90_original175.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e6a2-3982-11ed-80e0-48df3707765d_f82db218-ad47-11ef-a31a-e43d1a190cf8.resize1_160x90_original176.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b2027-a8e5-11ec-80dd-48df3707765d_26bad7f1-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original177.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d60f2-cf1c-11ee-a31a-e43d1a190cf8_03c8e605-db87-11ee-a31a-e43d1a190cf8.resize1_160x90_original178.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a965550-a8bc-11ef-a31a-e43d1a190cf8_dfab5d44-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original179.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad0cd0-53a2-11ed-80e8-48df3707765d_e157df14-cef9-11ed-a319-e43d1a190cf8.resize1_160x90_original180.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc425d4-c266-11ed-a319-e43d1a190cf8_33f37cd2-cefb-11ed-a319-e43d1a190cf8.resize1_160x90_original181.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33f00-2fda-11f0-a31b-e43d1a190cf9_659268e1-2fde-11f0-a31b-e43d1a190cf9.resize1_160x90_original182.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c76e4-4058-11f0-a31b-e43d1a190cf9_8606d4ca-4060-11f0-a31b-e43d1a190cf9.resize1_160x90_original183.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4f193-7a66-11ef-a31a-e43d1a190cf8_eb26dd3a-7a66-11ef-a31a-e43d1a190cf8.resize1_160x90_original184.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac3d0-c61a-11ec-80dd-48df3707765d_9f66384c-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original185.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b961869-c61b-11ec-80dd-48df3707765d_b907289a-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original186.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ce82-90f8-11ef-a31a-e43d1a190cf8_da6b5d95-90fc-11ef-a31a-e43d1a190cf8.resize1_160x90_original187.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a9b3b-1e1e-11ed-80df-48df3707765d_17f8270d-3000-11ed-80e0-48df3707765d.resize1_160x90_original188.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c50b9-e4bf-11ed-a319-e43d1a190cf8_85353795-0693-11ee-a319-e43d1a190cf8.resize1_160x90_original189.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5c1d3-9465-11f0-bb34-48df377e1ff8_9e0fffa7-9547-11f0-bb34-48df377e1ff8.resize1_160x90_original190.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471896-d1ec-11ec-80dd-48df3707765d_87b7bb12-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original191.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd272a2-d1f2-11ec-80dd-48df3707765d_daa40c80-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original192.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8af509-c534-11ec-80dd-48df3707765d_e02ac1d1-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original193.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcacb19-c535-11ec-80dd-48df3707765d_19dfb9ea-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original194.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f010f8-d1e6-11ec-80dd-48df3707765d_befd7663-f603-11ec-80de-48df3707765d.resize1_160x90_original195.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87868cda-d1e7-11ec-80dd-48df3707765d_49593b2e-f604-11ec-80de-48df3707765d.resize1_160x90_original196.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dbcd9-d1ea-11ec-80dd-48df3707765d_ce2428df-f604-11ec-80de-48df3707765d.resize1_160x90_original197.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4996b60-d1eb-11ec-80dd-48df3707765d_22c7e3bf-f605-11ec-80de-48df3707765d.resize1_160x90_original198.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf03af-d1f0-11ec-80dd-48df3707765d_fe0ff946-f605-11ec-80de-48df3707765d.resize1_160x90_original199.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458cc70-d1f1-11ec-80dd-48df3707765d_f5cec62d-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original200.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669af6f5-ec8d-11ec-80de-48df3707765d_6f82d7ea-f865-11ec-80de-48df3707765d.resize1_160x90_original201.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369b785-ec93-11ec-80de-48df3707765d_aed374b4-f865-11ec-80de-48df3707765d.resize1_160x90_original202.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ba7e-ec94-11ec-80de-48df3707765d_fdee99bc-f865-11ec-80de-48df3707765d.resize1_160x90_original203.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c458473-507a-11ed-80e0-48df3707765d_675ce638-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original204.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550fcdb-507c-11ed-80e0-48df3707765d_4210857c-58ee-11ed-a317-e43d1a190cf9.resize1_160x90_original205.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ee096-0a95-11ee-a319-e43d1a190cf8_9628049b-0a95-11ee-a319-e43d1a190cf8.resize1_160x90_original206.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46435c-c543-11ec-80dd-48df3707765d_56c34f49-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original207.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72d54-d1f3-11ec-80dd-48df3707765d_7dd54ccd-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original208.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9dd9f-5075-11ed-80e0-48df3707765d_64e0a45e-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original209.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52296c2d-5076-11ed-80e0-48df3707765d_ad53d5a1-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original210.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b03da-5077-11ed-80e0-48df3707765d_08356130-58ed-11ed-a317-e43d1a190cf9.resize1_160x90_original211.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd211f-5079-11ed-80e0-48df3707765d_4615095d-58ed-11ed-a317-e43d1a190cf9.resize1_160x90_original212.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10715fe4-59b8-11ed-a317-e43d1a190cf9_9f3383b6-e012-11ed-a319-e43d1a190cf8.resize1_160x90_original213.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f36a-ec9f-11ec-80de-48df3707765d_92438f0d-5116-11ed-80e0-48df3707765d.resize1_160x90_original214.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea781c6d-d32e-11ef-a31b-e43d1a190cf9_57e255c9-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original150.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc26c7-a572-11ef-a31a-e43d1a190cf8_ebeb1bcf-a575-11ef-a31a-e43d1a190cf8.resize1_160x90_original151.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d20a15-397e-11ed-80e0-48df3707765d_72afc90d-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original152.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448622-a8e2-11ec-80dd-48df3707765d_d93c9ca3-8697-11ed-a319-e43d1a190cf8.resize1_160x90_original153.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b991e-dae9-11ee-a31a-e43d1a190cf8_6dcfa19d-dae9-11ee-a31a-e43d1a190cf8.resize1_160x90_original154.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e638c-d1df-11ec-80dd-48df3707765d_ee177a6a-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original155.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2baca-d32f-11ef-a31b-e43d1a190cf9_5e6235fc-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original156.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c16f2e-a574-11ef-a31a-e43d1a190cf8_f3ef896b-a575-11ef-a31a-e43d1a190cf8.resize1_160x90_original157.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355af7e-3980-11ed-80e0-48df3707765d_88cedcd7-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original158.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce02c6-a8e3-11ec-80dd-48df3707765d_31e6a248-8697-11ed-a319-e43d1a190cf8.resize1_160x90_original159.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a529b-d1e2-11ec-80dd-48df3707765d_f0e9bd23-00f9-11ed-80de-48df3707765d.resize1_160x90_original160.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a5549-c264-11ed-a319-e43d1a190cf8_f1ea316c-ceec-11ed-a319-e43d1a190cf8.resize1_160x90_original161.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff99155-c265-11ed-a319-e43d1a190cf8_318f0367-cef7-11ed-a319-e43d1a190cf8.resize1_160x90_original162.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ec4ed-a8ba-11ef-a31a-e43d1a190cf8_b0f3f9e0-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original163.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aef9c-a8bb-11ef-a31a-e43d1a190cf8_b74db571-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original164.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dd4ce-2fda-11f0-a31b-e43d1a190cf9_4f2166da-3154-11f0-a31b-e43d1a190cf9.resize1_160x90_original165.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9411b-d32f-11ef-a31b-e43d1a190cf9_693b4e0d-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original166.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f1a8c-a574-11ef-a31a-e43d1a190cf8_dd8313ae-a596-11ef-a31a-e43d1a190cf8.resize1_160x90_original167.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d890fe-cf18-11ee-a31a-e43d1a190cf8_f0363601-db86-11ee-a31a-e43d1a190cf8.resize1_160x90_original168.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8c8fc-3981-11ed-80e0-48df3707765d_9e25f06c-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original169.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d5c7c-a8e4-11ec-80dd-48df3707765d_7c3925a7-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original170.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da972a-d1e0-11ec-80dd-48df3707765d_00ba9e66-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original171.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd9579-2f46-11ed-80e0-48df3707765d_73bd05e0-2f47-11ed-80e0-48df3707765d.resize1_160x90_original172.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d05fe-a8bb-11ef-a31a-e43d1a190cf8_c8d3f83a-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original173.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8c21-d330-11ef-a31b-e43d1a190cf9_70b7db7d-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original174.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c105f1-a575-11ef-a31a-e43d1a190cf8_dd8313af-a596-11ef-a31a-e43d1a190cf8.resize1_160x90_original175.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e6a2-3982-11ed-80e0-48df3707765d_f82db218-ad47-11ef-a31a-e43d1a190cf8.resize1_160x90_original176.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b2027-a8e5-11ec-80dd-48df3707765d_26bad7f1-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original177.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d60f2-cf1c-11ee-a31a-e43d1a190cf8_03c8e605-db87-11ee-a31a-e43d1a190cf8.resize1_160x90_original178.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a965550-a8bc-11ef-a31a-e43d1a190cf8_dfab5d44-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original179.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad0cd0-53a2-11ed-80e8-48df3707765d_e157df14-cef9-11ed-a319-e43d1a190cf8.resize1_160x90_original180.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc425d4-c266-11ed-a319-e43d1a190cf8_33f37cd2-cefb-11ed-a319-e43d1a190cf8.resize1_160x90_original181.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33f00-2fda-11f0-a31b-e43d1a190cf9_659268e1-2fde-11f0-a31b-e43d1a190cf9.resize1_160x90_original182.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c76e4-4058-11f0-a31b-e43d1a190cf9_8606d4ca-4060-11f0-a31b-e43d1a190cf9.resize1_160x90_original183.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4f193-7a66-11ef-a31a-e43d1a190cf8_eb26dd3a-7a66-11ef-a31a-e43d1a190cf8.resize1_160x90_original184.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac3d0-c61a-11ec-80dd-48df3707765d_9f66384c-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original185.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b961869-c61b-11ec-80dd-48df3707765d_b907289a-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original186.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ce82-90f8-11ef-a31a-e43d1a190cf8_da6b5d95-90fc-11ef-a31a-e43d1a190cf8.resize1_160x90_original187.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a9b3b-1e1e-11ed-80df-48df3707765d_17f8270d-3000-11ed-80e0-48df3707765d.resize1_160x90_original188.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c50b9-e4bf-11ed-a319-e43d1a190cf8_85353795-0693-11ee-a319-e43d1a190cf8.resize1_160x90_original189.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471896-d1ec-11ec-80dd-48df3707765d_87b7bb12-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original190.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd272a2-d1f2-11ec-80dd-48df3707765d_daa40c80-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original191.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8af509-c534-11ec-80dd-48df3707765d_e02ac1d1-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original192.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcacb19-c535-11ec-80dd-48df3707765d_19dfb9ea-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original193.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f010f8-d1e6-11ec-80dd-48df3707765d_befd7663-f603-11ec-80de-48df3707765d.resize1_160x90_original194.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87868cda-d1e7-11ec-80dd-48df3707765d_49593b2e-f604-11ec-80de-48df3707765d.resize1_160x90_original195.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dbcd9-d1ea-11ec-80dd-48df3707765d_ce2428df-f604-11ec-80de-48df3707765d.resize1_160x90_original196.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4996b60-d1eb-11ec-80dd-48df3707765d_22c7e3bf-f605-11ec-80de-48df3707765d.resize1_160x90_original197.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf03af-d1f0-11ec-80dd-48df3707765d_fe0ff946-f605-11ec-80de-48df3707765d.resize1_160x90_original198.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458cc70-d1f1-11ec-80dd-48df3707765d_f5cec62d-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original199.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669af6f5-ec8d-11ec-80de-48df3707765d_6f82d7ea-f865-11ec-80de-48df3707765d.resize1_160x90_original200.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369b785-ec93-11ec-80de-48df3707765d_aed374b4-f865-11ec-80de-48df3707765d.resize1_160x90_original201.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ba7e-ec94-11ec-80de-48df3707765d_fdee99bc-f865-11ec-80de-48df3707765d.resize1_160x90_original202.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c458473-507a-11ed-80e0-48df3707765d_675ce638-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original203.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550fcdb-507c-11ed-80e0-48df3707765d_4210857c-58ee-11ed-a317-e43d1a190cf9.resize1_160x90_original204.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ee096-0a95-11ee-a319-e43d1a190cf8_9628049b-0a95-11ee-a319-e43d1a190cf8.resize1_160x90_original205.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46435c-c543-11ec-80dd-48df3707765d_56c34f49-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original206.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72d54-d1f3-11ec-80dd-48df3707765d_7dd54ccd-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original207.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9dd9f-5075-11ed-80e0-48df3707765d_64e0a45e-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original208.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52296c2d-5076-11ed-80e0-48df3707765d_ad53d5a1-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original209.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b03da-5077-11ed-80e0-48df3707765d_08356130-58ed-11ed-a317-e43d1a190cf9.resize1_160x90_original210.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd211f-5079-11ed-80e0-48df3707765d_4615095d-58ed-11ed-a317-e43d1a190cf9.resize1_160x90_original211.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10715fe4-59b8-11ed-a317-e43d1a190cf9_9f3383b6-e012-11ed-a319-e43d1a190cf8.resize1_160x90_original212.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f36a-ec9f-11ec-80de-48df3707765d_92438f0d-5116-11ed-80e0-48df3707765d.resize1_160x90_original213.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c89aa-4edf-11ed-80e0-48df3707765d_b88be363-9c7f-11ed-a319-e43d1a190cf8.resize1_160x90_original215.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ba194-4ee1-11ed-80e0-48df3707765d_9a7d2764-9c7f-11ed-a319-e43d1a190cf8.resize1_160x90_original216.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadeffa-6719-11ed-a317-e43d1a190cf9_02308538-726f-11ee-a319-e43d1a190cf8.resize1_160x90_original217.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b54dd-c61f-11ec-80dd-48df3707765d_3b93455e-34ee-11ed-80e0-48df3707765d.resize1_160x90_original214.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c89aa-4edf-11ed-80e0-48df3707765d_b88be363-9c7f-11ed-a319-e43d1a190cf8.resize1_160x90_original215.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ba194-4ee1-11ed-80e0-48df3707765d_9a7d2764-9c7f-11ed-a319-e43d1a190cf8.resize1_160x90_original216.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadeffa-6719-11ed-a317-e43d1a190cf9_02308538-726f-11ee-a319-e43d1a190cf8.resize1_160x90_original217.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac01f5d-6818-11ea-80d1-48df3707765d_f562718c-4061-11eb-80d7-48df3707765d.resize1_160x90_original218.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca5d4b-04ab-11eb-80d5-48df3707765d_08269b04-4062-11eb-80d7-48df3707765d.resize1_160x90_original219.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b67bd8-aeee-11ea-80d3-48df3707765d_01c56db8-4062-11eb-80d7-48df3707765d.resize1_160x90_original220.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185aaea-6822-11ea-80d1-48df3707765d_f562718d-4061-11eb-80d7-48df3707765d.resize1_160x90_original221.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9047b-04ab-11eb-80d5-48df3707765d_08269b05-4062-11eb-80d7-48df3707765d.resize1_160x90_original222.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e02198-aef8-11ea-80d3-48df3707765d_01c56db9-4062-11eb-80d7-48df3707765d.resize1_160x90_original223.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009ced-6835-11ea-80d1-48df3707765d_fb728eae-4061-11eb-80d7-48df3707765d.resize1_160x90_original224.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c071bb-6835-11ea-80d1-48df3707765d_fb728eaf-4061-11eb-80d7-48df3707765d.resize1_160x90_original225.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4ce0f-6835-11ea-80d1-48df3707765d_fb728eb0-4061-11eb-80d7-48df3707765d.resize1_160x90_original226.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44c567-6836-11ea-80d1-48df3707765d_fb728eb1-4061-11eb-80d7-48df3707765d.resize1_160x90_original227.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a40621-7bf5-11eb-80d7-48df3707765d_ead4d2d2-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original228.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bc63e-7dc5-11eb-80d7-48df3707765d_f5b2873e-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original229.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27656d3d-7bf6-11eb-80d7-48df3707765d_fcb61a33-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original230.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d8914-f26b-11ef-a31b-e43d1a190cf9_fddd4167-f26b-11ef-a31b-e43d1a190cf9.resize1_160x90_original231.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359ea85-f26a-11ef-a31b-e43d1a190cf9_da0c332a-f26a-11ef-a31b-e43d1a190cf9.resize1_160x90_original232.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e98977-6822-11ea-80d1-48df3707765d_fb728eab-4061-11eb-80d7-48df3707765d.resize1_160x90_original233.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe409bf2-6822-11ea-80d1-48df3707765d_fb728eac-4061-11eb-80d7-48df3707765d.resize1_160x90_original234.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566a48-1c59-11f0-a31b-e43d1a190cf9_8b798eb8-45c5-11f0-bb33-48df377e1ff8.resize1_160x90_original235.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599d605-fb21-11ef-a31b-e43d1a190cf9_6855505a-fb21-11ef-a31b-e43d1a190cf9.resize1_160x90_original236.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a11fd-a317-11ef-a31a-e43d1a190cf8_dbb0f0fa-a317-11ef-a31a-e43d1a190cf8.resize1_160x90_original237.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7c93c-eca8-11ec-80de-48df3707765d_d0b1315d-eca8-11ec-80de-48df3707765d.resize1_160x90_original238.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1fdfc-0856-11ef-a31a-e43d1a190cf8_63b4af4b-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original239.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fb526-0857-11ef-a31a-e43d1a190cf8_712215c4-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original240.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb3a50-0858-11ef-a31a-e43d1a190cf8_83755a23-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original241.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42deea-0858-11ef-a31a-e43d1a190cf8_9999f72b-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original242.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced1a59-31f1-11ef-a31a-e43d1a190cf8_660fdc46-32c9-11ef-a31a-e43d1a190cf8.resize1_160x90_original243.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1881c-3204-11ef-a31a-e43d1a190cf8_3e1bd59f-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original244.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ecea-3206-11ef-a31a-e43d1a190cf8_46571763-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original245.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21560a5-3206-11ef-a31a-e43d1a190cf8_55b6b3f6-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original246.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b08c7-7991-11ef-a31a-e43d1a190cf8_fef831e4-7991-11ef-a31a-e43d1a190cf8.resize1_160x90_original247.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c0b1e-2578-11eb-80d6-48df3707765d_b85fbe38-25b4-11eb-80d6-48df3707765d.resize1_160x90_original248.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff1de7-2578-11eb-80d6-48df3707765d_c18768b7-25b4-11eb-80d6-48df3707765d.resize1_160x90_original249.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecec42-a374-11ec-80dc-48df3707765d_6b5fb049-a374-11ec-80dc-48df3707765d.resize1_160x90_original250.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba22aa-2578-11eb-80d6-48df3707765d_ca1b4081-25b4-11eb-80d6-48df3707765d.resize1_160x90_original251.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88fc89-2577-11eb-80d6-48df3707765d_d446cbc7-25b4-11eb-80d6-48df3707765d.resize1_160x90_original252.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fa924-2577-11eb-80d6-48df3707765d_db1ccc27-25b4-11eb-80d6-48df3707765d.resize1_160x90_original253.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a912baa-a075-11ec-80dc-48df3707765d_b4285494-a077-11ec-80dc-48df3707765d.resize1_160x90_original254.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27347f15-e0a1-11ea-80d5-48df3707765d_e11773da-25b4-11eb-80d6-48df3707765d.resize1_160x90_original255.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b5e56-a318-11ef-a31a-e43d1a190cf8_45c12eb2-a319-11ef-a31a-e43d1a190cf8.resize1_160x90_original256.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a430ecb-7992-11ef-a31a-e43d1a190cf8_bd2b2460-7992-11ef-a31a-e43d1a190cf8.resize1_160x90_original257.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f92611-6832-11ea-80d1-48df3707765d_fb728eb3-4061-11eb-80d7-48df3707765d.resize1_160x90_original258.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ac782-6833-11ea-80d1-48df3707765d_fb728eb4-4061-11eb-80d7-48df3707765d.resize1_160x90_original259.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1042034-04ab-11eb-80d5-48df3707765d_08269b0f-4062-11eb-80d7-48df3707765d.resize1_160x90_original260.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc91c89-04ac-11eb-80d5-48df3707765d_08269b10-4062-11eb-80d7-48df3707765d.resize1_160x90_original261.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc2df-af05-11ea-80d3-48df3707765d_08269b00-4062-11eb-80d7-48df3707765d.resize1_160x90_original262.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72683a82-af0b-11ea-80d3-48df3707765d_08269b01-4062-11eb-80d7-48df3707765d.resize1_160x90_original263.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3397636-0854-11ef-a31a-e43d1a190cf8_1421c2e9-0907-11ef-a31a-e43d1a190cf8.resize1_160x90_original264.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0683e07-2efe-11ef-a31a-e43d1a190cf8_db05105f-2efe-11ef-a31a-e43d1a190cf8.resize1_160x90_original265.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37024bed-2eff-11ef-a31a-e43d1a190cf8_3fa66f85-2eff-11ef-a31a-e43d1a190cf8.resize1_160x90_original266.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45970599-7bf8-11eb-80d7-48df3707765d_a7e3f094-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original267.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b98607-f26c-11ef-a31b-e43d1a190cf9_9b46f3bf-f26c-11ef-a31b-e43d1a190cf9.resize1_160x90_original268.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2def9-6833-11ea-80d1-48df3707765d_fb728eb5-4061-11eb-80d7-48df3707765d.resize1_160x90_original269.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6ae80-6834-11ea-80d1-48df3707765d_fb728eb6-4061-11eb-80d7-48df3707765d.resize1_160x90_original270.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b546a6-085b-11ef-a31a-e43d1a190cf8_1e13a2f4-0907-11ef-a31a-e43d1a190cf8.resize1_160x90_original271.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7191f8-a31e-11ef-a31a-e43d1a190cf8_8b808e3b-a31e-11ef-a31a-e43d1a190cf8.resize1_160x90_original272.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93718902-0861-11ef-a31a-e43d1a190cf8_5b74644b-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original273.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a629e-0862-11ef-a31a-e43d1a190cf8_6a49bc0b-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original274.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66871e-0862-11ef-a31a-e43d1a190cf8_73e82abe-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original275.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feca8e-0863-11ef-a31a-e43d1a190cf8_7f7ff53a-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original276.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e2c1-7994-11ef-a31a-e43d1a190cf8_6153b04a-7994-11ef-a31a-e43d1a190cf8.resize1_160x90_original277.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27538757-1c5a-11f0-a31b-e43d1a190cf9_38298743-45ee-11f0-bb33-48df377e1ff8.resize1_160x90_original278.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a1992-1c59-11f0-a31b-e43d1a190cf9_f0a17032-45ef-11f0-bb33-48df377e1ff8.resize1_160x90_original279.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c8c0f-2579-11eb-80d6-48df3707765d_83f2badd-25b5-11eb-80d6-48df3707765d.resize1_160x90_original280.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bfa72-e0a1-11ea-80d5-48df3707765d_b50511b3-25b5-11eb-80d6-48df3707765d.resize1_160x90_original281.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fcc15-1c56-11f0-a31b-e43d1a190cf9_32bf4225-45f5-11f0-bb33-48df377e1ff8.resize1_160x90_original282.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e372f1a-1c5a-11f0-a31b-e43d1a190cf9_6122c328-45f6-11f0-bb33-48df377e1ff8.resize1_160x90_original283.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a041448-7993-11ef-a31a-e43d1a190cf8_d5bef3f9-7993-11ef-a31a-e43d1a190cf8.resize1_160x90_original284.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6c5d-6b60-11ef-a31a-e43d1a190cf8_bd2c145e-6b60-11ef-a31a-e43d1a190cf8.resize1_160x90_original285.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc366-1904-11eb-80d6-48df3707765d_2ba297f9-2a5f-11eb-80d6-48df3707765d.resize1_160x90_original286.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447637a-e56c-11ec-80de-48df3707765d_4404576e-e56d-11ec-80de-48df3707765d.resize1_160x90_original287.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb3c9-0917-11ef-a31a-e43d1a190cf8_eef8b0bb-0917-11ef-a31a-e43d1a190cf8.resize1_160x90_original288.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13dfc-3449-11ef-a31a-e43d1a190cf8_33b13aea-344a-11ef-a31a-e43d1a190cf8.resize1_160x90_original289.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a209-4a56-11ef-a31a-e43d1a190cf8_211afc81-4a58-11ef-a31a-e43d1a190cf8.resize1_160x90_original290.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe756d-4a57-11ef-a31a-e43d1a190cf8_11ad133a-4a58-11ef-a31a-e43d1a190cf8.resize1_160x90_original291.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641909-3b34-11ee-a319-e43d1a190cf8_196d6d25-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original292.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb53d9-3b34-11ee-a319-e43d1a190cf8_79a43689-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original293.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe2c2-3b34-11ee-a319-e43d1a190cf8_f64bed1a-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original294.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fd912-3b35-11ee-a319-e43d1a190cf8_484d93cc-3b35-11ee-a319-e43d1a190cf8.resize1_160x90_original295.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03dfe-3b36-11ee-a319-e43d1a190cf8_6666f14c-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original296.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ce9f-3b37-11ee-a319-e43d1a190cf8_8066436e-3b37-11ee-a319-e43d1a190cf8.resize1_160x90_original297.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c36f4d-3b37-11ee-a319-e43d1a190cf8_d507ab33-3b37-11ee-a319-e43d1a190cf8.resize1_160x90_original298.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de4d3-f8ab-11ed-a319-e43d1a190cf8_8474eb90-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original299.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df477-14fc-11ee-a319-e43d1a190cf8_645f5bb5-c1b6-11ee-a31a-e43d1a190cf8.resize1_160x90_original300.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba93be-1a4c-11ee-a319-e43d1a190cf8_e5953651-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original301.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2741ed-b203-11ef-a31b-e43d1a190cf9_5d981fc9-e2c1-11ef-a31b-e43d1a190cf9.resize1_160x90_original302.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283e3c-5bc8-11f0-bb33-48df377e1ff8_daf9083a-8260-11f0-bb34-48df377e1ff8.resize1_160x90_original303.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e5f5-b1fd-11ef-a31b-e43d1a190cf9_9145772a-d732-11ef-a31b-e43d1a190cf9.resize1_160x90_original304.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6658-b206-11ef-a31b-e43d1a190cf9_20d4c9c4-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original305.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166e62-b207-11ef-a31b-e43d1a190cf9_2fc6bde9-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original306.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c763-b20a-11ef-a31b-e43d1a190cf9_8ac03265-e542-11ef-a31b-e43d1a190cf9.resize1_160x90_original307.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496bc2-8d6f-11eb-80d7-48df3707765d_3a8f8c71-3246-11ec-80d9-48df3707765d.resize1_160x90_original308.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2fdfe-3cf7-11ee-a319-e43d1a190cf8_79e39488-3d7b-11ee-a319-e43d1a190cf8.resize1_160x90_original309.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5106-3d86-11ee-a319-e43d1a190cf8_69d4d257-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original310.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac4d9-3d87-11ee-a319-e43d1a190cf8_80ab1cd2-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original311.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bbcf5-470a-11ee-a319-e43d1a190cf8_e5433ca8-470a-11ee-a319-e43d1a190cf8.resize1_160x90_original312.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b78d8-02f1-11ef-a31a-e43d1a190cf8_190914d2-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original313.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa8fec-02f3-11ef-a31a-e43d1a190cf8_5a13b8f8-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original314.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260b68e-02f4-11ef-a31a-e43d1a190cf8_95a4ba7a-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original315.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f807970-0cfd-11ef-a31a-e43d1a190cf8_e6889209-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original316.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe2afb-0cfe-11ef-a31a-e43d1a190cf8_3d4a2dd3-1e83-11ef-a31a-e43d1a190cf8.resize1_160x90_original317.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711a97-0cff-11ef-a31a-e43d1a190cf8_70881376-1e83-11ef-a31a-e43d1a190cf8.resize1_160x90_original318.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7749cf-3d89-11ee-a319-e43d1a190cf8_94a24058-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original319.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fe3de-3b2b-11ed-80e0-48df3707765d_7e393e98-762e-11ed-a318-e43d1a190cf9.resize1_160x90_original320.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36097b3-0864-11ef-a31a-e43d1a190cf8_02f5cb80-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original321.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99ac1-086a-11ef-a31a-e43d1a190cf8_0ffcb1a3-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original322.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b2aa4-086c-11ef-a31a-e43d1a190cf8_21d66324-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original323.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454c29-65a4-11ed-a317-e43d1a190cf9_129abcd1-b698-11ed-a319-e43d1a190cf8.resize1_160x90_original324.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c811f2-65a5-11ed-a317-e43d1a190cf9_1d8949c4-b698-11ed-a319-e43d1a190cf8.resize1_160x90_original325.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98217d-65a8-11ed-a317-e43d1a190cf9_66c51bd1-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original326.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425cf82-65a8-11ed-a317-e43d1a190cf9_14e353af-b298-11ed-a319-e43d1a190cf8.resize1_160x90_original327.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8eb7-a581-11ee-a319-e43d1a190cf8_b4248c6b-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original328.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5a70c-65a9-11ed-a317-e43d1a190cf9_855bd06c-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original329.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2bf57-65aa-11ed-a317-e43d1a190cf9_8d819e44-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original330.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c0e80-a581-11ee-a319-e43d1a190cf8_88efd561-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original331.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5f13-d4c0-11f0-bb36-48df377e1ff8_27d514bb-d4c0-11f0-bb36-48df377e1ff8.resize1_160x90_original332.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f909-65ab-11ed-a317-e43d1a190cf9_9e71b459-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original333.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ffcd9-a580-11ee-a319-e43d1a190cf8_cd0a26aa-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original334.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25174d0b-a581-11ee-a319-e43d1a190cf8_9c9ad908-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original335.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f006475-f0ee-11ee-a31a-e43d1a190cf8_152b7b28-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original336.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a7084-f0ef-11ee-a31a-e43d1a190cf8_1f518120-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original337.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462101b-f0f0-11ee-a31a-e43d1a190cf8_312ba194-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original338.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c773539-6a33-11ed-a318-e43d1a190cf9_e7aef04c-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original339.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283528b-6a33-11ed-a318-e43d1a190cf9_6f99b74c-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original340.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7c92-6a34-11ed-a318-e43d1a190cf9_bdebaff0-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original341.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14156d-6a35-11ed-a318-e43d1a190cf9_639c8135-52fb-11ee-a319-e43d1a190cf8.resize1_160x90_original342.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2bc35-6a35-11ed-a318-e43d1a190cf9_9e9b095a-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original343.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e937-c0e4-11ed-a319-e43d1a190cf8_27790b1c-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original344.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fb88d-c0e6-11ed-a319-e43d1a190cf8_4a0cce86-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original345.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b959-c0e7-11ed-a319-e43d1a190cf8_39de7ced-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original346.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a795-c0e8-11ed-a319-e43d1a190cf8_b5904d7a-52fd-11ee-a319-e43d1a190cf8.resize1_160x90_original347.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cfbf5-c0e9-11ed-a319-e43d1a190cf8_2c8e9f9f-52fe-11ee-a319-e43d1a190cf8.resize1_160x90_original348.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129e0d6-c0ea-11ed-a319-e43d1a190cf8_eba4a9b2-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original349.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de81233-c0ea-11ed-a319-e43d1a190cf8_d3d582d9-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original350.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372910-c0eb-11ed-a319-e43d1a190cf8_9f752140-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original351.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a88a-c0eb-11ed-a319-e43d1a190cf8_0898399c-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original352.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed8a5b-c0ec-11ed-a319-e43d1a190cf8_3de6fa26-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original353.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148601ae-c0ed-11ed-a319-e43d1a190cf8_97792ed4-52fe-11ee-a319-e43d1a190cf8.resize1_160x90_original354.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0216da9-d6ca-11ee-a31a-e43d1a190cf8_3646c5e2-e0fc-11ee-a31a-e43d1a190cf8.resize1_160x90_original355.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f499f4-e1eb-11ee-a31a-e43d1a190cf8_4b76864c-e1eb-11ee-a31a-e43d1a190cf8.resize1_160x90_original356.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f71ad-d6c9-11ee-a31a-e43d1a190cf8_9bb8220c-e51b-11ee-a31a-e43d1a190cf8.resize1_160x90_original357.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff32560-d6ca-11ee-a31a-e43d1a190cf8_1be6174f-e51b-11ee-a31a-e43d1a190cf8.resize1_160x90_original358.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd10b4-e206-11ee-a31a-e43d1a190cf8_229771aa-e516-11ee-a31a-e43d1a190cf8.resize1_160x90_original359.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b652e8-3ebf-11eb-80d6-48df3707765d_0fde892a-f7d2-11ee-a31a-e43d1a190cf8.resize1_160x90_original360.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3925d7-950d-11ef-a31a-e43d1a190cf8_6fd55f12-9513-11ef-a31a-e43d1a190cf8.resize1_160x90_original361.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56d6dc-2e02-11ef-a31a-e43d1a190cf8_27e33ed6-2e03-11ef-a31a-e43d1a190cf8.resize1_160x90_original362.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346ae0-2a37-11ef-a31a-e43d1a190cf8_d6bf5ae7-2a37-11ef-a31a-e43d1a190cf8.resize1_160x90_original363.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd053d12-c1cc-11ee-a31a-e43d1a190cf8_b0a7bcde-c1ce-11ee-a31a-e43d1a190cf8.resize1_160x90_original364.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f1fc-c648-11ee-a31a-e43d1a190cf8_4ce43b92-c648-11ee-a31a-e43d1a190cf8.resize1_160x90_original365.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2fdfe-3cf7-11ee-a319-e43d1a190cf8_79e39488-3d7b-11ee-a319-e43d1a190cf8.resize1_160x90_original309.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5106-3d86-11ee-a319-e43d1a190cf8_69d4d257-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original310.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac4d9-3d87-11ee-a319-e43d1a190cf8_80ab1cd2-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original311.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bbcf5-470a-11ee-a319-e43d1a190cf8_e5433ca8-470a-11ee-a319-e43d1a190cf8.resize1_160x90_original312.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b78d8-02f1-11ef-a31a-e43d1a190cf8_190914d2-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original313.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa8fec-02f3-11ef-a31a-e43d1a190cf8_5a13b8f8-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original314.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260b68e-02f4-11ef-a31a-e43d1a190cf8_95a4ba7a-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original315.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f807970-0cfd-11ef-a31a-e43d1a190cf8_e6889209-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original316.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe2afb-0cfe-11ef-a31a-e43d1a190cf8_3d4a2dd3-1e83-11ef-a31a-e43d1a190cf8.resize1_160x90_original317.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711a97-0cff-11ef-a31a-e43d1a190cf8_70881376-1e83-11ef-a31a-e43d1a190cf8.resize1_160x90_original318.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7749cf-3d89-11ee-a319-e43d1a190cf8_94a24058-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original319.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fe3de-3b2b-11ed-80e0-48df3707765d_7e393e98-762e-11ed-a318-e43d1a190cf9.resize1_160x90_original320.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf08de-02ee-11ef-a31a-e43d1a190cf8_007cd4c1-270f-11ef-a31a-e43d1a190cf8.resize1_160x90_original321.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49184c-02ef-11ef-a31a-e43d1a190cf8_8c519b71-2711-11ef-a31a-e43d1a190cf8.resize1_160x90_original322.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36097b3-0864-11ef-a31a-e43d1a190cf8_02f5cb80-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original323.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99ac1-086a-11ef-a31a-e43d1a190cf8_0ffcb1a3-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original324.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b2aa4-086c-11ef-a31a-e43d1a190cf8_21d66324-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original325.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454c29-65a4-11ed-a317-e43d1a190cf9_129abcd1-b698-11ed-a319-e43d1a190cf8.resize1_160x90_original326.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c811f2-65a5-11ed-a317-e43d1a190cf9_1d8949c4-b698-11ed-a319-e43d1a190cf8.resize1_160x90_original327.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98217d-65a8-11ed-a317-e43d1a190cf9_66c51bd1-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original328.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425cf82-65a8-11ed-a317-e43d1a190cf9_14e353af-b298-11ed-a319-e43d1a190cf8.resize1_160x90_original329.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8eb7-a581-11ee-a319-e43d1a190cf8_b4248c6b-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original330.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5a70c-65a9-11ed-a317-e43d1a190cf9_855bd06c-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original331.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2bf57-65aa-11ed-a317-e43d1a190cf9_8d819e44-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original332.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c0e80-a581-11ee-a319-e43d1a190cf8_88efd561-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original333.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5f13-d4c0-11f0-bb36-48df377e1ff8_27d514bb-d4c0-11f0-bb36-48df377e1ff8.resize1_160x90_original334.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f909-65ab-11ed-a317-e43d1a190cf9_9e71b459-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original335.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ffcd9-a580-11ee-a319-e43d1a190cf8_cd0a26aa-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original336.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25174d0b-a581-11ee-a319-e43d1a190cf8_9c9ad908-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original337.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f006475-f0ee-11ee-a31a-e43d1a190cf8_152b7b28-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original338.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a7084-f0ef-11ee-a31a-e43d1a190cf8_1f518120-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original339.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462101b-f0f0-11ee-a31a-e43d1a190cf8_312ba194-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original340.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c773539-6a33-11ed-a318-e43d1a190cf9_e7aef04c-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original341.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283528b-6a33-11ed-a318-e43d1a190cf9_6f99b74c-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original342.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7c92-6a34-11ed-a318-e43d1a190cf9_bdebaff0-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original343.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14156d-6a35-11ed-a318-e43d1a190cf9_639c8135-52fb-11ee-a319-e43d1a190cf8.resize1_160x90_original344.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2bc35-6a35-11ed-a318-e43d1a190cf9_9e9b095a-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original345.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e937-c0e4-11ed-a319-e43d1a190cf8_27790b1c-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original346.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fb88d-c0e6-11ed-a319-e43d1a190cf8_4a0cce86-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original347.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b959-c0e7-11ed-a319-e43d1a190cf8_39de7ced-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original348.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a795-c0e8-11ed-a319-e43d1a190cf8_b5904d7a-52fd-11ee-a319-e43d1a190cf8.resize1_160x90_original349.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cfbf5-c0e9-11ed-a319-e43d1a190cf8_2c8e9f9f-52fe-11ee-a319-e43d1a190cf8.resize1_160x90_original350.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129e0d6-c0ea-11ed-a319-e43d1a190cf8_eba4a9b2-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original351.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de81233-c0ea-11ed-a319-e43d1a190cf8_d3d582d9-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original352.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372910-c0eb-11ed-a319-e43d1a190cf8_9f752140-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original353.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a88a-c0eb-11ed-a319-e43d1a190cf8_0898399c-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original354.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed8a5b-c0ec-11ed-a319-e43d1a190cf8_3de6fa26-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original355.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148601ae-c0ed-11ed-a319-e43d1a190cf8_97792ed4-52fe-11ee-a319-e43d1a190cf8.resize1_160x90_original356.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0216da9-d6ca-11ee-a31a-e43d1a190cf8_3646c5e2-e0fc-11ee-a31a-e43d1a190cf8.resize1_160x90_original357.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f499f4-e1eb-11ee-a31a-e43d1a190cf8_4b76864c-e1eb-11ee-a31a-e43d1a190cf8.resize1_160x90_original358.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f71ad-d6c9-11ee-a31a-e43d1a190cf8_9bb8220c-e51b-11ee-a31a-e43d1a190cf8.resize1_160x90_original359.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff32560-d6ca-11ee-a31a-e43d1a190cf8_1be6174f-e51b-11ee-a31a-e43d1a190cf8.resize1_160x90_original360.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd10b4-e206-11ee-a31a-e43d1a190cf8_229771aa-e516-11ee-a31a-e43d1a190cf8.resize1_160x90_original361.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b652e8-3ebf-11eb-80d6-48df3707765d_0fde892a-f7d2-11ee-a31a-e43d1a190cf8.resize1_160x90_original362.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3925d7-950d-11ef-a31a-e43d1a190cf8_6fd55f12-9513-11ef-a31a-e43d1a190cf8.resize1_160x90_original363.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56d6dc-2e02-11ef-a31a-e43d1a190cf8_27e33ed6-2e03-11ef-a31a-e43d1a190cf8.resize1_160x90_original364.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346ae0-2a37-11ef-a31a-e43d1a190cf8_d6bf5ae7-2a37-11ef-a31a-e43d1a190cf8.resize1_160x90_original365.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd053d12-c1cc-11ee-a31a-e43d1a190cf8_b0a7bcde-c1ce-11ee-a31a-e43d1a190cf8.resize1_160x90_original366.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f1fc-c648-11ee-a31a-e43d1a190cf8_4ce43b92-c648-11ee-a31a-e43d1a190cf8.resize1_160x90_original367.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="18954750" cy="2952750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -7362,903 +7241,603 @@
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>2</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1143000" cy="857250"/>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>3</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1143000" cy="857250"/>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>4</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1143000" cy="857250"/>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>5</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1143000" cy="857250"/>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>6</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1143000" cy="857250"/>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1143000" cy="857250"/>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1143000" cy="857250"/>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>9</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1143000" cy="857250"/>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>10</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1143000" cy="857250"/>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>11</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1143000" cy="857250"/>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>17</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>21</xdr:row>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>22</xdr:row>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>23</xdr:row>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="18" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>25</xdr:row>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
-        <a:stretch>
-[...298 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
@@ -9832,513 +9411,723 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1114425" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>55</xdr:row>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>56</xdr:row>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>58</xdr:row>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>59</xdr:row>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1123950" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>60</xdr:row>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1123950" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>61</xdr:row>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1238250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>62</xdr:row>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1238250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>63</xdr:row>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>64</xdr:row>
+        <xdr:cNvPr id="67" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>65</xdr:row>
+        <xdr:cNvPr id="68" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>66</xdr:row>
+        <xdr:cNvPr id="69" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1114425" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>67</xdr:row>
+        <xdr:cNvPr id="70" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>68</xdr:row>
+        <xdr:cNvPr id="71" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <xdr:cNvPr id="72" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
@@ -10710,1920 +10499,1980 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1276350" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>17</xdr:row>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1276350" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>19</xdr:row>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>20</xdr:row>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>21</xdr:row>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>22</xdr:row>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>23</xdr:row>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>24</xdr:row>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1247775" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>25</xdr:row>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1257300" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>26</xdr:row>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="571500" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>27</xdr:row>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>30</xdr:row>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>31</xdr:row>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>32</xdr:row>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>33</xdr:row>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="" descr=""/>
-[...143 lines deleted...]
-      <xdr:row>40</xdr:row>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>43</xdr:row>
+        <xdr:cNvPr id="67" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="" descr=""/>
-[...113 lines deleted...]
-      <xdr:row>49</xdr:row>
+        <xdr:cNvPr id="68" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="69" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>53</xdr:row>
+        <xdr:cNvPr id="70" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="71" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>88</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>55</xdr:row>
+        <xdr:cNvPr id="72" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>89</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="73" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>90</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="74" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>58</xdr:row>
+        <xdr:cNvPr id="75" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>59</xdr:row>
+        <xdr:cNvPr id="76" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>60</xdr:row>
+        <xdr:cNvPr id="77" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="" descr=""/>
-[...755 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <xdr:cNvPr id="78" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
@@ -13145,1230 +12994,1170 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1524000" cy="657225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="20" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1409700" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1409700" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>25</xdr:row>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1409700" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>27</xdr:row>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>28</xdr:row>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>29</xdr:row>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>31</xdr:row>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>32</xdr:row>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>33</xdr:row>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>36</xdr:row>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>38</xdr:row>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>39</xdr:row>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>40</xdr:row>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>42</xdr:row>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>48</xdr:row>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>49</xdr:row>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>50</xdr:row>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>51</xdr:row>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>53</xdr:row>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>55</xdr:row>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>56</xdr:row>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>58</xdr:row>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>59</xdr:row>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>60</xdr:row>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>61</xdr:row>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>63</xdr:row>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:ext cx="914400" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:ext cx="1219200" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
@@ -15547,51 +15336,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -16027,51 +15816,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>65</xdr:row>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -16250,175 +16039,175 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="64" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1152525" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
@@ -19502,1383 +19291,1443 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>17</xdr:row>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>18</xdr:row>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>19</xdr:row>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>20</xdr:row>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>21</xdr:row>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>22</xdr:row>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>23</xdr:row>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>24</xdr:row>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>25</xdr:row>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>26</xdr:row>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>27</xdr:row>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>28</xdr:row>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>29</xdr:row>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>30</xdr:row>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>33</xdr:row>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>37</xdr:row>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>38</xdr:row>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>39</xdr:row>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>40</xdr:row>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>42</xdr:row>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>43</xdr:row>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>44</xdr:row>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>45</xdr:row>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>46</xdr:row>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>47</xdr:row>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>48</xdr:row>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>49</xdr:row>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>50</xdr:row>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>51</xdr:row>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>55</xdr:row>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>56</xdr:row>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1304925" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>59</xdr:row>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1133475" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>60</xdr:row>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>62</xdr:row>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>63</xdr:row>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>64</xdr:row>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1276350" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>65</xdr:row>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1524000" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21397,255 +21246,255 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1048</v>
+        <v>1058</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="90">
       <c r="A3" s="10"/>
       <c r="B3" s="12" t="s">
-        <v>1049</v>
+        <v>1059</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>1050</v>
+        <v>1060</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>1051</v>
+        <v>1061</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="90">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>1052</v>
+        <v>1062</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>1053</v>
+        <v>1063</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>1054</v>
+        <v>1064</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26" customHeight="1" ht="90">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>1055</v>
+        <v>1065</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>1056</v>
+        <v>1066</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>1057</v>
+        <v>1067</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26" customHeight="1" ht="90">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
-        <v>1058</v>
+        <v>1068</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>1059</v>
+        <v>1069</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>1060</v>
+        <v>1070</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>1061</v>
+        <v>1071</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>1062</v>
+        <v>1072</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>1063</v>
+        <v>1073</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26" customHeight="1" ht="90">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>1064</v>
+        <v>1074</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>1065</v>
+        <v>1075</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>1066</v>
+        <v>1076</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14"/>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
-        <v>1067</v>
+        <v>1077</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>1068</v>
+        <v>1078</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>1069</v>
+        <v>1079</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>1070</v>
+        <v>38</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14"/>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>1071</v>
+        <v>1080</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>1072</v>
+        <v>1081</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>1073</v>
+        <v>1082</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>1074</v>
+        <v>1083</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>1075</v>
+        <v>1084</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>1076</v>
+        <v>1085</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>1077</v>
+        <v>1086</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>1078</v>
+        <v>1087</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14"/>
       <c r="H11" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z39"/>
+  <dimension ref="A1:Z29"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -21663,629 +21512,469 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1079</v>
+        <v>1088</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="10"/>
-[...12 lines deleted...]
-      <c r="H3" s="5"/>
+      <c r="A3" s="8" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
     </row>
     <row r="4" spans="1:26">
-      <c r="A4" s="10"/>
-[...12 lines deleted...]
-      <c r="H4" s="5"/>
+      <c r="A4" s="9" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12" t="s">
-        <v>1084</v>
+        <v>1091</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>1085</v>
+        <v>1092</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>313</v>
+        <v>1093</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14"/>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12"/>
       <c r="C6" s="12" t="s">
-        <v>1086</v>
+        <v>1094</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>1087</v>
+        <v>1095</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>313</v>
+        <v>1096</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14"/>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
-      <c r="A7" s="10"/>
-[...14 lines deleted...]
-    <row r="8" spans="1:26" customHeight="1" ht="90">
+      <c r="A7" s="9" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="11"/>
+    </row>
+    <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12"/>
       <c r="C8" s="12" t="s">
-        <v>1090</v>
+        <v>1098</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>1091</v>
+        <v>1099</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>313</v>
+        <v>1100</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14"/>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12"/>
       <c r="C9" s="12" t="s">
-        <v>1092</v>
+        <v>1101</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>1093</v>
+        <v>1102</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>313</v>
+        <v>1103</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14"/>
       <c r="H9" s="5"/>
     </row>
-    <row r="10" spans="1:26" customHeight="1" ht="90">
+    <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12"/>
       <c r="C10" s="12" t="s">
-        <v>1094</v>
+        <v>1104</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>1095</v>
+        <v>1105</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>313</v>
+        <v>1106</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
-      <c r="A11" s="10"/>
-[...12 lines deleted...]
-      <c r="H11" s="5"/>
+      <c r="A11" s="9" t="s">
+        <v>1107</v>
+      </c>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12"/>
       <c r="C12" s="12" t="s">
-        <v>1098</v>
+        <v>1108</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>1099</v>
+        <v>1109</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>313</v>
+        <v>1110</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14"/>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
-      <c r="A13" s="8" t="s">
-[...7 lines deleted...]
-      <c r="G13" s="11"/>
+      <c r="A13" s="10"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12" t="s">
+        <v>1111</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>1112</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>1096</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="14"/>
+      <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:26">
-      <c r="A14" s="9" t="s">
-[...7 lines deleted...]
-      <c r="G14" s="11"/>
+      <c r="A14" s="10"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>1114</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>1115</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26">
-      <c r="A15" s="10"/>
-[...12 lines deleted...]
-      <c r="H15" s="5"/>
+      <c r="A15" s="9" t="s">
+        <v>1116</v>
+      </c>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="10"/>
       <c r="B16" s="12"/>
       <c r="C16" s="12" t="s">
-        <v>1104</v>
+        <v>1117</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>1105</v>
+        <v>1118</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>1106</v>
+        <v>1119</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="14"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:26">
-      <c r="A17" s="9" t="s">
-[...7 lines deleted...]
-      <c r="G17" s="11"/>
+      <c r="A17" s="10"/>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12" t="s">
+        <v>1120</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F17" s="10"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:26">
-      <c r="A18" s="10"/>
-[...12 lines deleted...]
-      <c r="H18" s="5"/>
+      <c r="A18" s="9" t="s">
+        <v>1123</v>
+      </c>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="10"/>
       <c r="B19" s="12"/>
       <c r="C19" s="12" t="s">
-        <v>1110</v>
+        <v>1124</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>1111</v>
+        <v>1125</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>313</v>
+        <v>1126</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="14"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="10"/>
       <c r="B20" s="12"/>
       <c r="C20" s="12" t="s">
-        <v>1112</v>
+        <v>1127</v>
       </c>
       <c r="D20" s="13" t="s">
-        <v>1113</v>
+        <v>1128</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>313</v>
+        <v>1129</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:26">
-      <c r="A21" s="9" t="s">
-[...7 lines deleted...]
-      <c r="G21" s="11"/>
+      <c r="A21" s="10"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12" t="s">
+        <v>1130</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>1132</v>
+      </c>
+      <c r="F21" s="10"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:26">
-      <c r="A22" s="10"/>
-[...12 lines deleted...]
-      <c r="H22" s="5"/>
+      <c r="A22" s="9" t="s">
+        <v>1133</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12" t="s">
-        <v>1117</v>
+        <v>1134</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>1118</v>
+        <v>1128</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>313</v>
+        <v>1135</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="14"/>
       <c r="H23" s="5"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12" t="s">
-        <v>1119</v>
+        <v>1136</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>1120</v>
+        <v>1137</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>313</v>
+        <v>1138</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="14"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:26">
-      <c r="A25" s="9" t="s">
-[...7 lines deleted...]
-      <c r="G25" s="11"/>
+      <c r="A25" s="10"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12" t="s">
+        <v>1139</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>1131</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>1140</v>
+      </c>
+      <c r="F25" s="10"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:26">
-      <c r="A26" s="10"/>
-[...12 lines deleted...]
-      <c r="H26" s="5"/>
+      <c r="A26" s="8" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B26" s="11"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
-      <c r="B27" s="12"/>
+      <c r="B27" s="12" t="s">
+        <v>1142</v>
+      </c>
       <c r="C27" s="12" t="s">
-        <v>1125</v>
+        <v>1143</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>1126</v>
+        <v>1144</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>1127</v>
+        <v>318</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14"/>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:26">
-      <c r="A28" s="9" t="s">
-[...7 lines deleted...]
-      <c r="G28" s="11"/>
+      <c r="A28" s="10"/>
+      <c r="B28" s="12" t="s">
+        <v>1145</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>1146</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>1144</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F28" s="10"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="10"/>
-      <c r="B29" s="12"/>
+      <c r="B29" s="12" t="s">
+        <v>1147</v>
+      </c>
       <c r="C29" s="12" t="s">
-        <v>1129</v>
+        <v>1148</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>1130</v>
+        <v>1149</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>1131</v>
+        <v>318</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="14"/>
       <c r="H29" s="5"/>
-    </row>
-[...154 lines deleted...]
-      <c r="H39" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A13:G13"/>
-[...6 lines deleted...]
-    <mergeCell ref="A36:G36"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A7:G7"/>
+    <mergeCell ref="A11:G11"/>
+    <mergeCell ref="A15:G15"/>
+    <mergeCell ref="A18:G18"/>
+    <mergeCell ref="A22:G22"/>
+    <mergeCell ref="A26:G26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
@@ -22325,118 +22014,118 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1155</v>
+        <v>1150</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="10"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12" t="s">
-        <v>1156</v>
+        <v>1151</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14"/>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12" t="s">
-        <v>1158</v>
+        <v>1153</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>1159</v>
+        <v>1154</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14"/>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12" t="s">
-        <v>1160</v>
+        <v>1155</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>1161</v>
+        <v>1156</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14"/>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12"/>
       <c r="C6" s="12" t="s">
-        <v>1162</v>
+        <v>1157</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>1163</v>
+        <v>1158</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14"/>
       <c r="H6" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
@@ -22485,84 +22174,84 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1164</v>
+        <v>1159</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z69"/>
+  <dimension ref="A1:Z76"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -22580,1171 +22269,1269 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1165</v>
+        <v>1160</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="10"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12" t="s">
-        <v>1166</v>
+        <v>1161</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>1167</v>
+        <v>1162</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14"/>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12" t="s">
-        <v>1168</v>
+        <v>1163</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>1169</v>
+        <v>1164</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14"/>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12" t="s">
-        <v>1170</v>
+        <v>1165</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>1171</v>
+        <v>1166</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14"/>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12"/>
       <c r="C6" s="12" t="s">
-        <v>1172</v>
+        <v>1167</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>1173</v>
+        <v>1168</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14"/>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12" t="s">
-        <v>1174</v>
+        <v>1169</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>1175</v>
+        <v>1170</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12"/>
       <c r="C8" s="12" t="s">
-        <v>1176</v>
+        <v>1171</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>1177</v>
+        <v>1172</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14"/>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12"/>
       <c r="C9" s="12" t="s">
-        <v>1178</v>
+        <v>1173</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>1179</v>
+        <v>1174</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14"/>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12"/>
       <c r="C10" s="12" t="s">
-        <v>1180</v>
+        <v>1175</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>1181</v>
+        <v>1176</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12"/>
       <c r="C11" s="12" t="s">
-        <v>1182</v>
+        <v>1177</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>1183</v>
+        <v>1178</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14"/>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12"/>
       <c r="C12" s="12" t="s">
-        <v>1184</v>
+        <v>1179</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>1185</v>
+        <v>1180</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14"/>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12" t="s">
-        <v>1186</v>
+        <v>1181</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>1187</v>
+        <v>1182</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14"/>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="10"/>
       <c r="B14" s="12"/>
       <c r="C14" s="12" t="s">
-        <v>1188</v>
+        <v>1183</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>1189</v>
+        <v>1184</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14"/>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26" customHeight="1" ht="90">
       <c r="A15" s="10"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12" t="s">
-        <v>1190</v>
+        <v>1185</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="14"/>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="90">
       <c r="A16" s="10"/>
       <c r="B16" s="12"/>
       <c r="C16" s="12" t="s">
-        <v>1191</v>
+        <v>1186</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="14"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:26" customHeight="1" ht="90">
       <c r="A17" s="10"/>
       <c r="B17" s="12"/>
       <c r="C17" s="12" t="s">
-        <v>1192</v>
+        <v>1187</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="14"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:26" customHeight="1" ht="90">
       <c r="A18" s="10"/>
       <c r="B18" s="12"/>
       <c r="C18" s="12" t="s">
-        <v>1193</v>
+        <v>1188</v>
       </c>
       <c r="D18" s="13"/>
       <c r="E18" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F18" s="10"/>
       <c r="G18" s="14"/>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="1:26" customHeight="1" ht="90">
       <c r="A19" s="10"/>
       <c r="B19" s="12"/>
       <c r="C19" s="12" t="s">
-        <v>1194</v>
+        <v>1189</v>
       </c>
       <c r="D19" s="13"/>
       <c r="E19" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="14"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:26" customHeight="1" ht="90">
       <c r="A20" s="10"/>
       <c r="B20" s="12"/>
       <c r="C20" s="12" t="s">
-        <v>1195</v>
+        <v>1190</v>
       </c>
       <c r="D20" s="13"/>
       <c r="E20" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:26" customHeight="1" ht="90">
       <c r="A21" s="10"/>
       <c r="B21" s="12"/>
       <c r="C21" s="12" t="s">
-        <v>1196</v>
+        <v>1191</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="14"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:26" customHeight="1" ht="90">
       <c r="A22" s="10"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12" t="s">
-        <v>1197</v>
+        <v>1192</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F22" s="10"/>
       <c r="G22" s="14"/>
       <c r="H22" s="5"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12" t="s">
-        <v>1198</v>
+        <v>1193</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>1199</v>
+        <v>1194</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="14"/>
       <c r="H23" s="5"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12" t="s">
-        <v>1200</v>
+        <v>1195</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>1201</v>
+        <v>1196</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="14"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12"/>
       <c r="C25" s="12" t="s">
-        <v>1202</v>
+        <v>1197</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>1203</v>
+        <v>1198</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="14"/>
       <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12"/>
       <c r="C26" s="12" t="s">
-        <v>1204</v>
+        <v>1199</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>1205</v>
+        <v>1200</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="14"/>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12"/>
       <c r="C27" s="12" t="s">
-        <v>1206</v>
+        <v>1201</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>1207</v>
+        <v>1202</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14"/>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12"/>
       <c r="C28" s="12" t="s">
-        <v>1208</v>
+        <v>1203</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>1209</v>
+        <v>1204</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F28" s="10"/>
       <c r="G28" s="14"/>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="10"/>
       <c r="B29" s="12"/>
       <c r="C29" s="12" t="s">
-        <v>1210</v>
+        <v>1205</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>1211</v>
+        <v>1206</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="14"/>
       <c r="H29" s="5"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="10"/>
       <c r="B30" s="12"/>
       <c r="C30" s="12" t="s">
-        <v>1212</v>
+        <v>1207</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>1213</v>
+        <v>1208</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F30" s="10"/>
       <c r="G30" s="14"/>
       <c r="H30" s="5"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="10"/>
       <c r="B31" s="12"/>
       <c r="C31" s="12" t="s">
-        <v>1214</v>
+        <v>1209</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>1215</v>
+        <v>1210</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="14"/>
       <c r="H31" s="5"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="10"/>
       <c r="B32" s="12"/>
       <c r="C32" s="12" t="s">
-        <v>1216</v>
+        <v>1211</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>1217</v>
+        <v>1212</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F32" s="10"/>
       <c r="G32" s="14"/>
       <c r="H32" s="5"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="8" t="s">
-        <v>1218</v>
+        <v>1213</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
     </row>
     <row r="34" spans="1:26" customHeight="1" ht="90">
       <c r="A34" s="10"/>
       <c r="B34" s="12" t="s">
-        <v>1219</v>
+        <v>1214</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>1220</v>
+        <v>1215</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>1221</v>
+        <v>1216</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F34" s="10"/>
       <c r="G34" s="14"/>
       <c r="H34" s="5"/>
     </row>
     <row r="35" spans="1:26" customHeight="1" ht="90">
       <c r="A35" s="10"/>
       <c r="B35" s="12" t="s">
-        <v>1222</v>
+        <v>1217</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>1223</v>
+        <v>1218</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>1224</v>
+        <v>1219</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F35" s="10"/>
       <c r="G35" s="14"/>
       <c r="H35" s="5"/>
     </row>
     <row r="36" spans="1:26" customHeight="1" ht="90">
       <c r="A36" s="10"/>
       <c r="B36" s="12" t="s">
-        <v>1225</v>
+        <v>1220</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>1226</v>
+        <v>1221</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>1227</v>
+        <v>1222</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F36" s="10"/>
       <c r="G36" s="14"/>
       <c r="H36" s="5"/>
     </row>
     <row r="37" spans="1:26" customHeight="1" ht="90">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
-        <v>1228</v>
+        <v>1223</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>1229</v>
+        <v>1224</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>1230</v>
+        <v>1225</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F37" s="10"/>
       <c r="G37" s="14"/>
       <c r="H37" s="5"/>
     </row>
     <row r="38" spans="1:26" customHeight="1" ht="90">
       <c r="A38" s="10"/>
       <c r="B38" s="12" t="s">
-        <v>1231</v>
+        <v>1226</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>1232</v>
+        <v>1227</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>1233</v>
+        <v>1228</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F38" s="10"/>
       <c r="G38" s="14"/>
       <c r="H38" s="5"/>
     </row>
     <row r="39" spans="1:26" customHeight="1" ht="90">
       <c r="A39" s="10"/>
       <c r="B39" s="12" t="s">
-        <v>1234</v>
+        <v>1229</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>1235</v>
+        <v>1230</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>1236</v>
+        <v>1231</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F39" s="10"/>
       <c r="G39" s="14"/>
       <c r="H39" s="5"/>
     </row>
     <row r="40" spans="1:26" customHeight="1" ht="90">
       <c r="A40" s="10"/>
       <c r="B40" s="12" t="s">
-        <v>1237</v>
+        <v>1232</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>1238</v>
+        <v>1233</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>1239</v>
+        <v>1234</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F40" s="10"/>
       <c r="G40" s="14"/>
       <c r="H40" s="5"/>
     </row>
     <row r="41" spans="1:26" customHeight="1" ht="90">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
-        <v>1240</v>
+        <v>1235</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>1241</v>
+        <v>1236</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>1242</v>
+        <v>1237</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F41" s="10"/>
       <c r="G41" s="14"/>
       <c r="H41" s="5"/>
     </row>
     <row r="42" spans="1:26" customHeight="1" ht="90">
       <c r="A42" s="10"/>
       <c r="B42" s="12" t="s">
-        <v>1243</v>
+        <v>1238</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>1244</v>
+        <v>1239</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>1245</v>
+        <v>1240</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F42" s="10"/>
       <c r="G42" s="14"/>
       <c r="H42" s="5"/>
     </row>
     <row r="43" spans="1:26" customHeight="1" ht="90">
       <c r="A43" s="10"/>
       <c r="B43" s="12" t="s">
-        <v>1246</v>
+        <v>1241</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>1247</v>
+        <v>1242</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>1248</v>
+        <v>1243</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F43" s="10"/>
       <c r="G43" s="14"/>
       <c r="H43" s="5"/>
     </row>
     <row r="44" spans="1:26" customHeight="1" ht="90">
       <c r="A44" s="10"/>
       <c r="B44" s="12" t="s">
-        <v>1249</v>
+        <v>1244</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>1250</v>
+        <v>1245</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>1251</v>
+        <v>1246</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F44" s="10"/>
       <c r="G44" s="14"/>
       <c r="H44" s="5"/>
     </row>
     <row r="45" spans="1:26" customHeight="1" ht="90">
       <c r="A45" s="10"/>
       <c r="B45" s="12" t="s">
-        <v>1252</v>
+        <v>1247</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>1253</v>
+        <v>1248</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>1254</v>
+        <v>1249</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F45" s="10"/>
       <c r="G45" s="14"/>
       <c r="H45" s="5"/>
     </row>
     <row r="46" spans="1:26" customHeight="1" ht="90">
       <c r="A46" s="10"/>
       <c r="B46" s="12" t="s">
-        <v>1255</v>
+        <v>1250</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>1256</v>
+        <v>1251</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>1257</v>
+        <v>1252</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F46" s="10"/>
       <c r="G46" s="14"/>
       <c r="H46" s="5"/>
     </row>
     <row r="47" spans="1:26" customHeight="1" ht="90">
       <c r="A47" s="10"/>
       <c r="B47" s="12" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>1259</v>
+        <v>1254</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>1260</v>
+        <v>1255</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F47" s="10"/>
       <c r="G47" s="14"/>
       <c r="H47" s="5"/>
     </row>
     <row r="48" spans="1:26" customHeight="1" ht="90">
       <c r="A48" s="10"/>
       <c r="B48" s="12" t="s">
-        <v>1261</v>
+        <v>1256</v>
       </c>
       <c r="C48" s="12" t="s">
-        <v>1262</v>
+        <v>1257</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>1263</v>
+        <v>1258</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F48" s="10"/>
       <c r="G48" s="14"/>
       <c r="H48" s="5"/>
     </row>
     <row r="49" spans="1:26" customHeight="1" ht="90">
       <c r="A49" s="10"/>
       <c r="B49" s="12" t="s">
-        <v>1264</v>
+        <v>1259</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>1266</v>
+        <v>1261</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F49" s="10"/>
       <c r="G49" s="14"/>
       <c r="H49" s="5"/>
     </row>
     <row r="50" spans="1:26" customHeight="1" ht="90">
       <c r="A50" s="10"/>
       <c r="B50" s="12" t="s">
-        <v>1267</v>
+        <v>1262</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>1268</v>
+        <v>1263</v>
       </c>
       <c r="D50" s="13" t="s">
-        <v>1269</v>
+        <v>1264</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F50" s="10"/>
       <c r="G50" s="14"/>
       <c r="H50" s="5"/>
     </row>
     <row r="51" spans="1:26" customHeight="1" ht="90">
       <c r="A51" s="10"/>
       <c r="B51" s="12" t="s">
-        <v>1270</v>
+        <v>1265</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>1271</v>
+        <v>1266</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>1272</v>
+        <v>1267</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F51" s="10"/>
       <c r="G51" s="14"/>
       <c r="H51" s="5"/>
     </row>
     <row r="52" spans="1:26" customHeight="1" ht="90">
       <c r="A52" s="10"/>
       <c r="B52" s="12" t="s">
-        <v>1273</v>
+        <v>1268</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>1274</v>
+        <v>1269</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>1275</v>
+        <v>1270</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="14"/>
       <c r="H52" s="5"/>
     </row>
-    <row r="53" spans="1:26">
-[...10 lines deleted...]
-    <row r="54" spans="1:26">
+    <row r="53" spans="1:26" customHeight="1" ht="90">
+      <c r="A53" s="10"/>
+      <c r="B53" s="12"/>
+      <c r="C53" s="12" t="s">
+        <v>1271</v>
+      </c>
+      <c r="D53" s="13"/>
+      <c r="E53" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F53" s="10"/>
+      <c r="G53" s="14"/>
+      <c r="H53" s="5"/>
+    </row>
+    <row r="54" spans="1:26" customHeight="1" ht="90">
       <c r="A54" s="10"/>
       <c r="B54" s="12"/>
       <c r="C54" s="12" t="s">
-        <v>1277</v>
-[...3 lines deleted...]
-      </c>
+        <v>1272</v>
+      </c>
+      <c r="D54" s="13"/>
       <c r="E54" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14"/>
       <c r="H54" s="5"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:26" customHeight="1" ht="90">
       <c r="A55" s="10"/>
       <c r="B55" s="12"/>
       <c r="C55" s="12" t="s">
-        <v>1279</v>
-[...3 lines deleted...]
-      </c>
+        <v>1273</v>
+      </c>
+      <c r="D55" s="13"/>
       <c r="E55" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F55" s="10"/>
       <c r="G55" s="14"/>
       <c r="H55" s="5"/>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:26" customHeight="1" ht="90">
       <c r="A56" s="10"/>
       <c r="B56" s="12"/>
       <c r="C56" s="12" t="s">
-        <v>1281</v>
-[...3 lines deleted...]
-      </c>
+        <v>1274</v>
+      </c>
+      <c r="D56" s="13"/>
       <c r="E56" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="14"/>
       <c r="H56" s="5"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:26" customHeight="1" ht="90">
       <c r="A57" s="10"/>
       <c r="B57" s="12"/>
       <c r="C57" s="12" t="s">
-        <v>1283</v>
-[...3 lines deleted...]
-      </c>
+        <v>1275</v>
+      </c>
+      <c r="D57" s="13"/>
       <c r="E57" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F57" s="10"/>
       <c r="G57" s="14"/>
       <c r="H57" s="5"/>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:26" customHeight="1" ht="90">
       <c r="A58" s="10"/>
       <c r="B58" s="12"/>
       <c r="C58" s="12" t="s">
-        <v>1285</v>
-[...3 lines deleted...]
-      </c>
+        <v>1276</v>
+      </c>
+      <c r="D58" s="13"/>
       <c r="E58" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="14"/>
       <c r="H58" s="5"/>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:26" customHeight="1" ht="90">
       <c r="A59" s="10"/>
       <c r="B59" s="12"/>
       <c r="C59" s="12" t="s">
-        <v>1286</v>
-[...3 lines deleted...]
-      </c>
+        <v>1277</v>
+      </c>
+      <c r="D59" s="13"/>
       <c r="E59" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F59" s="10"/>
       <c r="G59" s="14"/>
       <c r="H59" s="5"/>
     </row>
     <row r="60" spans="1:26">
-      <c r="A60" s="10"/>
-[...12 lines deleted...]
-      <c r="H60" s="5"/>
+      <c r="A60" s="8" t="s">
+        <v>1278</v>
+      </c>
+      <c r="B60" s="11"/>
+      <c r="C60" s="11"/>
+      <c r="D60" s="11"/>
+      <c r="E60" s="11"/>
+      <c r="F60" s="11"/>
+      <c r="G60" s="11"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="10"/>
       <c r="B61" s="12"/>
       <c r="C61" s="12" t="s">
-        <v>1290</v>
+        <v>1279</v>
       </c>
       <c r="D61" s="13" t="s">
-        <v>1291</v>
+        <v>1280</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F61" s="10"/>
       <c r="G61" s="14"/>
       <c r="H61" s="5"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="10"/>
       <c r="B62" s="12"/>
       <c r="C62" s="12" t="s">
-        <v>1292</v>
+        <v>1281</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>1293</v>
+        <v>1282</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F62" s="10"/>
       <c r="G62" s="14"/>
       <c r="H62" s="5"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="10"/>
       <c r="B63" s="12"/>
       <c r="C63" s="12" t="s">
-        <v>1294</v>
+        <v>1283</v>
       </c>
       <c r="D63" s="13" t="s">
-        <v>1295</v>
+        <v>1284</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F63" s="10"/>
       <c r="G63" s="14"/>
       <c r="H63" s="5"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="10"/>
       <c r="B64" s="12"/>
       <c r="C64" s="12" t="s">
-        <v>1296</v>
+        <v>1285</v>
       </c>
       <c r="D64" s="13" t="s">
-        <v>1297</v>
+        <v>1286</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F64" s="10"/>
       <c r="G64" s="14"/>
       <c r="H64" s="5"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="10"/>
       <c r="B65" s="12"/>
       <c r="C65" s="12" t="s">
-        <v>1298</v>
+        <v>1287</v>
       </c>
       <c r="D65" s="13" t="s">
-        <v>1297</v>
+        <v>1286</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F65" s="10"/>
       <c r="G65" s="14"/>
       <c r="H65" s="5"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="10"/>
       <c r="B66" s="12"/>
       <c r="C66" s="12" t="s">
-        <v>1299</v>
+        <v>1288</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>1300</v>
+        <v>1289</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F66" s="10"/>
       <c r="G66" s="14"/>
       <c r="H66" s="5"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="10"/>
       <c r="B67" s="12"/>
       <c r="C67" s="12" t="s">
-        <v>1301</v>
+        <v>1290</v>
       </c>
       <c r="D67" s="13" t="s">
-        <v>1302</v>
+        <v>1291</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F67" s="10"/>
       <c r="G67" s="14"/>
       <c r="H67" s="5"/>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="10"/>
       <c r="B68" s="12"/>
       <c r="C68" s="12" t="s">
-        <v>1303</v>
+        <v>1292</v>
       </c>
       <c r="D68" s="13" t="s">
-        <v>1304</v>
+        <v>1293</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F68" s="10"/>
       <c r="G68" s="14"/>
       <c r="H68" s="5"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="10"/>
       <c r="B69" s="12"/>
       <c r="C69" s="12" t="s">
-        <v>1305</v>
+        <v>1294</v>
       </c>
       <c r="D69" s="13" t="s">
-        <v>1306</v>
+        <v>1295</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F69" s="10"/>
       <c r="G69" s="14"/>
       <c r="H69" s="5"/>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" s="10"/>
+      <c r="B70" s="12"/>
+      <c r="C70" s="12" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D70" s="13" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F70" s="10"/>
+      <c r="G70" s="14"/>
+      <c r="H70" s="5"/>
+    </row>
+    <row r="71" spans="1:26">
+      <c r="A71" s="10"/>
+      <c r="B71" s="12"/>
+      <c r="C71" s="12" t="s">
+        <v>1298</v>
+      </c>
+      <c r="D71" s="13" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F71" s="10"/>
+      <c r="G71" s="14"/>
+      <c r="H71" s="5"/>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" s="10"/>
+      <c r="B72" s="12"/>
+      <c r="C72" s="12" t="s">
+        <v>1300</v>
+      </c>
+      <c r="D72" s="13" t="s">
+        <v>1299</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F72" s="10"/>
+      <c r="G72" s="14"/>
+      <c r="H72" s="5"/>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" s="10"/>
+      <c r="B73" s="12"/>
+      <c r="C73" s="12" t="s">
+        <v>1301</v>
+      </c>
+      <c r="D73" s="13" t="s">
+        <v>1302</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F73" s="10"/>
+      <c r="G73" s="14"/>
+      <c r="H73" s="5"/>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" s="10"/>
+      <c r="B74" s="12"/>
+      <c r="C74" s="12" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D74" s="13" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F74" s="10"/>
+      <c r="G74" s="14"/>
+      <c r="H74" s="5"/>
+    </row>
+    <row r="75" spans="1:26">
+      <c r="A75" s="10"/>
+      <c r="B75" s="12"/>
+      <c r="C75" s="12" t="s">
+        <v>1305</v>
+      </c>
+      <c r="D75" s="13" t="s">
+        <v>1306</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F75" s="10"/>
+      <c r="G75" s="14"/>
+      <c r="H75" s="5"/>
+    </row>
+    <row r="76" spans="1:26">
+      <c r="A76" s="10"/>
+      <c r="B76" s="12"/>
+      <c r="C76" s="12" t="s">
+        <v>1307</v>
+      </c>
+      <c r="D76" s="13" t="s">
+        <v>1308</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F76" s="10"/>
+      <c r="G76" s="14"/>
+      <c r="H76" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A33:G33"/>
-    <mergeCell ref="A53:G53"/>
+    <mergeCell ref="A60:G60"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z94"/>
+  <dimension ref="A1:Z95"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -24026,1473 +23813,1489 @@
         <v>57</v>
       </c>
       <c r="E15" s="7" t="s">
         <v>50</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="14"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="7" t="s">
         <v>61</v>
       </c>
-      <c r="F16" s="10"/>
+      <c r="F16" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G16" s="14"/>
       <c r="H16" s="10"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="10"/>
       <c r="B17" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>63</v>
       </c>
       <c r="D17" s="13" t="s">
         <v>64</v>
       </c>
       <c r="E17" s="7" t="s">
         <v>65</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G17" s="14"/>
       <c r="H17" s="10"/>
     </row>
     <row r="18" spans="1:26">
-      <c r="A18" s="10"/>
-      <c r="B18" s="12" t="s">
+      <c r="A18" s="9" t="s">
         <v>66</v>
       </c>
-      <c r="C18" s="12" t="s">
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="11"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="10"/>
+      <c r="B19" s="12" t="s">
         <v>67</v>
       </c>
-      <c r="D18" s="13" t="s">
+      <c r="C19" s="12" t="s">
         <v>68</v>
       </c>
-      <c r="E18" s="7" t="s">
+      <c r="D19" s="13" t="s">
         <v>69</v>
       </c>
-      <c r="F18" s="10" t="s">
-[...6 lines deleted...]
-      <c r="A19" s="9" t="s">
+      <c r="E19" s="7" t="s">
         <v>70</v>
       </c>
-      <c r="B19" s="11"/>
-[...5 lines deleted...]
-      <c r="H19" s="11"/>
+      <c r="F19" s="10"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="10"/>
       <c r="B20" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>72</v>
       </c>
       <c r="D20" s="13" t="s">
         <v>73</v>
       </c>
       <c r="E20" s="7" t="s">
         <v>74</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14"/>
-      <c r="H20" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H20" s="10"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="10"/>
       <c r="B21" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C21" s="12" t="s">
         <v>76</v>
       </c>
       <c r="D21" s="13" t="s">
         <v>77</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>78</v>
-[...1 lines deleted...]
-      <c r="F21" s="10"/>
+        <v>33</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G21" s="14"/>
       <c r="H21" s="10"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="10"/>
       <c r="B22" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" s="12" t="s">
         <v>79</v>
       </c>
-      <c r="C22" s="12" t="s">
+      <c r="D22" s="13" t="s">
         <v>80</v>
       </c>
-      <c r="D22" s="13" t="s">
+      <c r="E22" s="7" t="s">
         <v>81</v>
       </c>
-      <c r="E22" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F22" s="10"/>
       <c r="G22" s="14"/>
-      <c r="H22" s="10"/>
+      <c r="H22" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12" t="s">
         <v>82</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>83</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>84</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="14"/>
-      <c r="H23" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H23" s="10"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="C24" s="12" t="s">
         <v>86</v>
       </c>
-      <c r="C24" s="12" t="s">
+      <c r="D24" s="13" t="s">
         <v>87</v>
       </c>
-      <c r="D24" s="13" t="s">
+      <c r="E24" s="7" t="s">
         <v>88</v>
       </c>
-      <c r="E24" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F24" s="10"/>
+      <c r="F24" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G24" s="14"/>
       <c r="H24" s="10"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12" t="s">
         <v>89</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>90</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>91</v>
       </c>
       <c r="E25" s="7" t="s">
         <v>92</v>
       </c>
-      <c r="F25" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F25" s="10"/>
       <c r="G25" s="14"/>
-      <c r="H25" s="10"/>
+      <c r="H25" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>94</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>95</v>
       </c>
       <c r="E26" s="7" t="s">
         <v>96</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="14"/>
       <c r="H26" s="10" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12" t="s">
         <v>97</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>98</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>99</v>
       </c>
       <c r="E27" s="7" t="s">
         <v>100</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14"/>
-      <c r="H27" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H27" s="10"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12" t="s">
         <v>101</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>102</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>103</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>104</v>
-[...1 lines deleted...]
-      <c r="F28" s="10"/>
+        <v>50</v>
+      </c>
+      <c r="F28" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G28" s="14"/>
       <c r="H28" s="10"/>
     </row>
     <row r="29" spans="1:26">
-      <c r="A29" s="10"/>
-      <c r="B29" s="12" t="s">
+      <c r="A29" s="9" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="11"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" s="10"/>
+      <c r="B30" s="12" t="s">
         <v>105</v>
       </c>
-      <c r="C29" s="12" t="s">
+      <c r="C30" s="12" t="s">
         <v>106</v>
       </c>
-      <c r="D29" s="13" t="s">
+      <c r="D30" s="13" t="s">
         <v>107</v>
       </c>
-      <c r="E29" s="7" t="s">
-[...9 lines deleted...]
-      <c r="A30" s="9" t="s">
+      <c r="E30" s="7" t="s">
         <v>108</v>
       </c>
-      <c r="B30" s="11"/>
-[...5 lines deleted...]
-      <c r="H30" s="11"/>
+      <c r="F30" s="10"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="10"/>
       <c r="B31" s="12" t="s">
         <v>109</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>110</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>111</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>112</v>
+        <v>108</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="14"/>
-      <c r="H31" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H31" s="10"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="10"/>
       <c r="B32" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="C32" s="12" t="s">
         <v>113</v>
       </c>
-      <c r="C32" s="12" t="s">
+      <c r="D32" s="13" t="s">
         <v>114</v>
       </c>
-      <c r="D32" s="13" t="s">
+      <c r="E32" s="7" t="s">
         <v>115</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="F32" s="10"/>
       <c r="G32" s="14"/>
       <c r="H32" s="10"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="10"/>
       <c r="B33" s="12" t="s">
         <v>116</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>117</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>118</v>
       </c>
       <c r="E33" s="7" t="s">
         <v>119</v>
       </c>
-      <c r="F33" s="10"/>
+      <c r="F33" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G33" s="14"/>
       <c r="H33" s="10"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="10"/>
       <c r="B34" s="12" t="s">
         <v>120</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>121</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>122</v>
       </c>
       <c r="E34" s="7" t="s">
+        <v>81</v>
+      </c>
+      <c r="F34" s="10"/>
+      <c r="G34" s="14" t="s">
         <v>123</v>
       </c>
-      <c r="F34" s="10" t="s">
-[...3 lines deleted...]
-      <c r="H34" s="10"/>
+      <c r="H34" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="10"/>
       <c r="B35" s="12" t="s">
         <v>124</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>125</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>126</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>85</v>
+        <v>81</v>
       </c>
       <c r="F35" s="10"/>
-      <c r="G35" s="14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G35" s="14"/>
+      <c r="H35" s="10"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="10"/>
       <c r="B36" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="C36" s="12" t="s">
         <v>128</v>
       </c>
-      <c r="C36" s="12" t="s">
+      <c r="D36" s="13" t="s">
         <v>129</v>
       </c>
-      <c r="D36" s="13" t="s">
+      <c r="E36" s="7" t="s">
         <v>130</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="F36" s="10"/>
       <c r="G36" s="14"/>
       <c r="H36" s="10"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
         <v>131</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>132</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>133</v>
       </c>
       <c r="E37" s="7" t="s">
         <v>134</v>
       </c>
-      <c r="F37" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F37" s="10"/>
       <c r="G37" s="14"/>
-      <c r="H37" s="10"/>
+      <c r="H37" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="10"/>
       <c r="B38" s="12" t="s">
         <v>135</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>136</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>137</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>138</v>
+        <v>134</v>
       </c>
       <c r="F38" s="10"/>
       <c r="G38" s="14"/>
-      <c r="H38" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H38" s="10"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="10"/>
       <c r="B39" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="C39" s="12" t="s">
         <v>139</v>
       </c>
-      <c r="C39" s="12" t="s">
+      <c r="D39" s="13" t="s">
         <v>140</v>
       </c>
-      <c r="D39" s="13" t="s">
+      <c r="E39" s="7" t="s">
         <v>141</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="F39" s="10"/>
       <c r="G39" s="14"/>
       <c r="H39" s="10"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="10"/>
       <c r="B40" s="12" t="s">
         <v>142</v>
       </c>
       <c r="C40" s="12" t="s">
         <v>143</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>144</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>145</v>
+        <v>96</v>
       </c>
       <c r="F40" s="10"/>
-      <c r="G40" s="14"/>
-      <c r="H40" s="10"/>
+      <c r="G40" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="H40" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
+        <v>145</v>
+      </c>
+      <c r="C41" s="12" t="s">
         <v>146</v>
       </c>
-      <c r="C41" s="12" t="s">
+      <c r="D41" s="13" t="s">
         <v>147</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="E41" s="7" t="s">
         <v>100</v>
       </c>
-      <c r="F41" s="10"/>
-[...5 lines deleted...]
-      </c>
+      <c r="F41" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G41" s="14"/>
+      <c r="H41" s="10"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="10"/>
       <c r="B42" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="C42" s="12" t="s">
         <v>149</v>
       </c>
-      <c r="C42" s="12" t="s">
+      <c r="D42" s="13" t="s">
         <v>150</v>
       </c>
-      <c r="D42" s="13" t="s">
+      <c r="E42" s="7" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G42" s="14"/>
       <c r="H42" s="10"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="10"/>
       <c r="B43" s="12" t="s">
         <v>152</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>153</v>
       </c>
       <c r="D43" s="13" t="s">
         <v>154</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>155</v>
+        <v>50</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G43" s="14"/>
       <c r="H43" s="10"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="10"/>
       <c r="B44" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="C44" s="12" t="s">
         <v>156</v>
       </c>
-      <c r="C44" s="12" t="s">
+      <c r="D44" s="13" t="s">
         <v>157</v>
       </c>
-      <c r="D44" s="13" t="s">
+      <c r="E44" s="7" t="s">
         <v>158</v>
       </c>
-      <c r="E44" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F44" s="10"/>
       <c r="G44" s="14"/>
       <c r="H44" s="10"/>
     </row>
     <row r="45" spans="1:26">
-      <c r="A45" s="10"/>
-      <c r="B45" s="12" t="s">
+      <c r="A45" s="9" t="s">
         <v>159</v>
       </c>
-      <c r="C45" s="12" t="s">
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="11"/>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="10"/>
+      <c r="B46" s="12" t="s">
         <v>160</v>
       </c>
-      <c r="D45" s="13" t="s">
+      <c r="C46" s="12" t="s">
         <v>161</v>
       </c>
-      <c r="E45" s="7" t="s">
+      <c r="D46" s="13" t="s">
         <v>162</v>
       </c>
-      <c r="F45" s="10"/>
-[...4 lines deleted...]
-      <c r="A46" s="9" t="s">
+      <c r="E46" s="7" t="s">
         <v>163</v>
       </c>
-      <c r="B46" s="11"/>
-[...5 lines deleted...]
-      <c r="H46" s="11"/>
+      <c r="F46" s="10"/>
+      <c r="G46" s="14" t="s">
+        <v>164</v>
+      </c>
+      <c r="H46" s="10"/>
     </row>
     <row r="47" spans="1:26">
-      <c r="A47" s="10"/>
-[...3 lines deleted...]
-      <c r="C47" s="12" t="s">
+      <c r="A47" s="9" t="s">
         <v>165</v>
       </c>
-      <c r="D47" s="13" t="s">
+      <c r="B47" s="11"/>
+      <c r="C47" s="11"/>
+      <c r="D47" s="11"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="11"/>
+      <c r="H47" s="11"/>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="10"/>
+      <c r="B48" s="12" t="s">
         <v>166</v>
       </c>
-      <c r="E47" s="7" t="s">
+      <c r="C48" s="12" t="s">
         <v>167</v>
       </c>
-      <c r="F47" s="10"/>
-      <c r="G47" s="14" t="s">
+      <c r="D48" s="13" t="s">
         <v>168</v>
       </c>
-      <c r="H47" s="10"/>
-[...2 lines deleted...]
-      <c r="A48" s="9" t="s">
+      <c r="E48" s="7" t="s">
         <v>169</v>
       </c>
-      <c r="B48" s="11"/>
-[...5 lines deleted...]
-      <c r="H48" s="11"/>
+      <c r="F48" s="10"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="10"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="10"/>
       <c r="B49" s="12" t="s">
         <v>170</v>
       </c>
       <c r="C49" s="12" t="s">
         <v>171</v>
       </c>
       <c r="D49" s="13" t="s">
         <v>172</v>
       </c>
       <c r="E49" s="7" t="s">
         <v>173</v>
       </c>
       <c r="F49" s="10"/>
       <c r="G49" s="14"/>
       <c r="H49" s="10"/>
     </row>
     <row r="50" spans="1:26">
-      <c r="A50" s="10"/>
-      <c r="B50" s="12" t="s">
+      <c r="A50" s="8" t="s">
         <v>174</v>
       </c>
-      <c r="C50" s="12" t="s">
+      <c r="B50" s="11"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="11"/>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" s="9" t="s">
         <v>175</v>
-      </c>
-[...12 lines deleted...]
-        <v>178</v>
       </c>
       <c r="B51" s="11"/>
       <c r="C51" s="11"/>
       <c r="D51" s="11"/>
       <c r="E51" s="11"/>
       <c r="F51" s="11"/>
       <c r="G51" s="11"/>
       <c r="H51" s="11"/>
     </row>
     <row r="52" spans="1:26">
-      <c r="A52" s="9" t="s">
+      <c r="A52" s="10"/>
+      <c r="B52" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="E52" s="7" t="s">
         <v>179</v>
       </c>
-      <c r="B52" s="11"/>
-[...5 lines deleted...]
-      <c r="H52" s="11"/>
+      <c r="F52" s="10"/>
+      <c r="G52" s="14"/>
+      <c r="H52" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="10"/>
       <c r="B53" s="12" t="s">
         <v>180</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>181</v>
       </c>
       <c r="D53" s="13" t="s">
         <v>182</v>
       </c>
       <c r="E53" s="7" t="s">
         <v>183</v>
       </c>
       <c r="F53" s="10"/>
       <c r="G53" s="14"/>
-      <c r="H53" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H53" s="10"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="10"/>
       <c r="B54" s="12" t="s">
         <v>184</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>185</v>
       </c>
       <c r="D54" s="13" t="s">
         <v>186</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>134</v>
+        <v>187</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14"/>
       <c r="H54" s="10"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="10"/>
       <c r="B55" s="12" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C55" s="12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D55" s="13" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F55" s="10"/>
       <c r="G55" s="14"/>
       <c r="H55" s="10"/>
     </row>
     <row r="56" spans="1:26">
-      <c r="A56" s="10"/>
-[...3 lines deleted...]
-      <c r="C56" s="12" t="s">
+      <c r="A56" s="9" t="s">
         <v>192</v>
       </c>
-      <c r="D56" s="13" t="s">
+      <c r="B56" s="11"/>
+      <c r="C56" s="11"/>
+      <c r="D56" s="11"/>
+      <c r="E56" s="11"/>
+      <c r="F56" s="11"/>
+      <c r="G56" s="11"/>
+      <c r="H56" s="11"/>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" s="10"/>
+      <c r="B57" s="12" t="s">
         <v>193</v>
       </c>
-      <c r="E56" s="7" t="s">
+      <c r="C57" s="12" t="s">
         <v>194</v>
       </c>
-      <c r="F56" s="10"/>
-[...4 lines deleted...]
-      <c r="A57" s="9" t="s">
+      <c r="D57" s="13" t="s">
         <v>195</v>
       </c>
-      <c r="B57" s="11"/>
-[...5 lines deleted...]
-      <c r="H57" s="11"/>
+      <c r="E57" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="F57" s="10"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="10"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="10"/>
       <c r="B58" s="12" t="s">
         <v>196</v>
       </c>
       <c r="C58" s="12" t="s">
         <v>197</v>
       </c>
       <c r="D58" s="13" t="s">
         <v>198</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>112</v>
+        <v>199</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="14"/>
       <c r="H58" s="10"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="10"/>
       <c r="B59" s="12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D59" s="13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F59" s="10"/>
       <c r="G59" s="14"/>
       <c r="H59" s="10"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="10"/>
       <c r="B60" s="12" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C60" s="12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>206</v>
+        <v>199</v>
       </c>
       <c r="F60" s="10"/>
       <c r="G60" s="14"/>
       <c r="H60" s="10"/>
     </row>
     <row r="61" spans="1:26">
-      <c r="A61" s="10"/>
-      <c r="B61" s="12" t="s">
+      <c r="A61" s="9" t="s">
         <v>207</v>
       </c>
-      <c r="C61" s="12" t="s">
+      <c r="B61" s="11"/>
+      <c r="C61" s="11"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11"/>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="10"/>
+      <c r="B62" s="12" t="s">
         <v>208</v>
       </c>
-      <c r="D61" s="13" t="s">
+      <c r="C62" s="12" t="s">
         <v>209</v>
       </c>
-      <c r="E61" s="7" t="s">
-[...7 lines deleted...]
-      <c r="A62" s="9" t="s">
+      <c r="D62" s="13" t="s">
         <v>210</v>
       </c>
-      <c r="B62" s="11"/>
-[...5 lines deleted...]
-      <c r="H62" s="11"/>
+      <c r="E62" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F62" s="10"/>
+      <c r="G62" s="14"/>
+      <c r="H62" s="10"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="10"/>
       <c r="B63" s="12" t="s">
         <v>211</v>
       </c>
       <c r="C63" s="12" t="s">
         <v>212</v>
       </c>
       <c r="D63" s="13" t="s">
         <v>213</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>38</v>
+        <v>214</v>
       </c>
       <c r="F63" s="10"/>
       <c r="G63" s="14"/>
       <c r="H63" s="10"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="10"/>
       <c r="B64" s="12" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="C64" s="12" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D64" s="13" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E64" s="7" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="F64" s="10"/>
       <c r="G64" s="14"/>
       <c r="H64" s="10"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="10"/>
       <c r="B65" s="12" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D65" s="13" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="F65" s="10"/>
       <c r="G65" s="14"/>
       <c r="H65" s="10"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="9" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
       <c r="F66" s="11"/>
       <c r="G66" s="11"/>
       <c r="H66" s="11"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="10"/>
       <c r="B67" s="12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D67" s="13" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F67" s="10"/>
       <c r="G67" s="14"/>
       <c r="H67" s="10"/>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="10"/>
       <c r="B68" s="12" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="C68" s="12" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="D68" s="13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="F68" s="10"/>
       <c r="G68" s="14"/>
       <c r="H68" s="10"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="10"/>
       <c r="B69" s="12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C69" s="12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D69" s="13" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F69" s="10"/>
       <c r="G69" s="14"/>
       <c r="H69" s="10"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="9" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B70" s="11"/>
       <c r="C70" s="11"/>
       <c r="D70" s="11"/>
       <c r="E70" s="11"/>
       <c r="F70" s="11"/>
       <c r="G70" s="11"/>
       <c r="H70" s="11"/>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="10"/>
       <c r="B71" s="12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C71" s="12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D71" s="13" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="F71" s="10"/>
       <c r="G71" s="14"/>
       <c r="H71" s="10"/>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="8" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B72" s="11"/>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="11"/>
       <c r="F72" s="11"/>
       <c r="G72" s="11"/>
       <c r="H72" s="11"/>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="10"/>
       <c r="B73" s="12" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C73" s="12" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D73" s="13" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F73" s="10"/>
       <c r="G73" s="14"/>
       <c r="H73" s="10"/>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="10"/>
       <c r="B74" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>245</v>
+      </c>
+      <c r="D74" s="13" t="s">
+        <v>246</v>
+      </c>
+      <c r="E74" s="7" t="s">
         <v>243</v>
-      </c>
-[...7 lines deleted...]
-        <v>242</v>
       </c>
       <c r="F74" s="10"/>
       <c r="G74" s="14"/>
       <c r="H74" s="10"/>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="10"/>
       <c r="B75" s="12" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="C75" s="12" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="D75" s="13" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F75" s="10"/>
       <c r="G75" s="14"/>
       <c r="H75" s="10"/>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="10"/>
       <c r="B76" s="12" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="C76" s="12" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D76" s="13" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F76" s="10"/>
       <c r="G76" s="14"/>
       <c r="H76" s="10"/>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="10"/>
       <c r="B77" s="12" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C77" s="12" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="D77" s="13" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="E77" s="7" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F77" s="10"/>
       <c r="G77" s="14"/>
       <c r="H77" s="10"/>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="10"/>
       <c r="B78" s="12" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C78" s="12" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D78" s="13" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E78" s="7" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F78" s="10"/>
       <c r="G78" s="14"/>
       <c r="H78" s="10"/>
     </row>
     <row r="79" spans="1:26">
       <c r="A79" s="8" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B79" s="11"/>
       <c r="C79" s="11"/>
       <c r="D79" s="11"/>
       <c r="E79" s="11"/>
       <c r="F79" s="11"/>
       <c r="G79" s="11"/>
       <c r="H79" s="11"/>
     </row>
     <row r="80" spans="1:26">
       <c r="A80" s="9" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B80" s="11"/>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
     </row>
     <row r="81" spans="1:26" customHeight="1" ht="90">
       <c r="A81" s="10"/>
       <c r="B81" s="12" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C81" s="12" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D81" s="13" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="E81" s="7" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="F81" s="10"/>
       <c r="G81" s="14"/>
       <c r="H81" s="10"/>
     </row>
     <row r="82" spans="1:26">
       <c r="A82" s="10"/>
       <c r="B82" s="12" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="C82" s="12" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="D82" s="13" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E82" s="7">
         <v>990</v>
       </c>
       <c r="F82" s="10"/>
       <c r="G82" s="14"/>
       <c r="H82" s="10"/>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="10"/>
       <c r="B83" s="12" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="C83" s="12" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="D83" s="13" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E83" s="7" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F83" s="10"/>
       <c r="G83" s="14"/>
       <c r="H83" s="10"/>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="10"/>
       <c r="B84" s="12" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="C84" s="12" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D84" s="13" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="E84" s="7" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="F84" s="10"/>
       <c r="G84" s="14"/>
       <c r="H84" s="10"/>
     </row>
     <row r="85" spans="1:26" customHeight="1" ht="90">
       <c r="A85" s="10"/>
       <c r="B85" s="12" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="C85" s="12" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="D85" s="13" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="E85" s="7" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F85" s="10"/>
       <c r="G85" s="14"/>
       <c r="H85" s="10"/>
     </row>
     <row r="86" spans="1:26" customHeight="1" ht="90">
       <c r="A86" s="10"/>
       <c r="B86" s="12" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="C86" s="12" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="D86" s="13" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="E86" s="7" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="F86" s="10"/>
       <c r="G86" s="14"/>
       <c r="H86" s="10"/>
     </row>
     <row r="87" spans="1:26" customHeight="1" ht="90">
       <c r="A87" s="10"/>
       <c r="B87" s="12" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="C87" s="12" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="D87" s="13" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E87" s="7" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="F87" s="10"/>
       <c r="G87" s="14"/>
       <c r="H87" s="10"/>
     </row>
     <row r="88" spans="1:26">
       <c r="A88" s="9" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B88" s="11"/>
       <c r="C88" s="11"/>
       <c r="D88" s="11"/>
       <c r="E88" s="11"/>
       <c r="F88" s="11"/>
       <c r="G88" s="11"/>
       <c r="H88" s="11"/>
     </row>
     <row r="89" spans="1:26">
       <c r="A89" s="10"/>
       <c r="B89" s="12" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C89" s="12" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D89" s="13" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E89" s="7" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="F89" s="10"/>
       <c r="G89" s="14"/>
       <c r="H89" s="10"/>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" s="10"/>
       <c r="B90" s="12" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C90" s="12" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D90" s="13" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="E90" s="7" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="F90" s="10"/>
       <c r="G90" s="14"/>
       <c r="H90" s="10"/>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" s="10"/>
       <c r="B91" s="12" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="C91" s="12" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="D91" s="13" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E91" s="7" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F91" s="10"/>
       <c r="G91" s="14"/>
       <c r="H91" s="10"/>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" s="10"/>
       <c r="B92" s="12" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="C92" s="12" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="D92" s="13" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E92" s="7" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F92" s="10"/>
       <c r="G92" s="14"/>
       <c r="H92" s="10"/>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" s="10"/>
       <c r="B93" s="12" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="C93" s="12" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="D93" s="13" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="E93" s="7" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="F93" s="10"/>
       <c r="G93" s="14"/>
       <c r="H93" s="10"/>
     </row>
     <row r="94" spans="1:26" customHeight="1" ht="90">
       <c r="A94" s="10"/>
       <c r="B94" s="12" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="C94" s="12" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="D94" s="13" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="E94" s="7" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="F94" s="10"/>
       <c r="G94" s="14"/>
       <c r="H94" s="10"/>
+    </row>
+    <row r="95" spans="1:26" customHeight="1" ht="90">
+      <c r="A95" s="10"/>
+      <c r="B95" s="12" t="s">
+        <v>311</v>
+      </c>
+      <c r="C95" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="D95" s="13" t="s">
+        <v>313</v>
+      </c>
+      <c r="E95" s="7" t="s">
+        <v>314</v>
+      </c>
+      <c r="F95" s="10"/>
+      <c r="G95" s="14"/>
+      <c r="H95" s="10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
-    <mergeCell ref="A19:H19"/>
-[...2 lines deleted...]
-    <mergeCell ref="A48:H48"/>
+    <mergeCell ref="A18:H18"/>
+    <mergeCell ref="A29:H29"/>
+    <mergeCell ref="A45:H45"/>
+    <mergeCell ref="A47:H47"/>
+    <mergeCell ref="A50:H50"/>
     <mergeCell ref="A51:H51"/>
-    <mergeCell ref="A52:H52"/>
-[...1 lines deleted...]
-    <mergeCell ref="A62:H62"/>
+    <mergeCell ref="A56:H56"/>
+    <mergeCell ref="A61:H61"/>
     <mergeCell ref="A66:H66"/>
     <mergeCell ref="A70:H70"/>
     <mergeCell ref="A72:H72"/>
     <mergeCell ref="A79:H79"/>
     <mergeCell ref="A80:H80"/>
     <mergeCell ref="A88:H88"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="H7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="H13" r:id="rId_hyperlink_3"/>
-    <hyperlink ref="H20" r:id="rId_hyperlink_4"/>
-[...7 lines deleted...]
-    <hyperlink ref="H53" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="H19" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="H22" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="H25" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="H26" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="H30" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="H34" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="H37" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="H40" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="H52" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z70"/>
+  <dimension ref="A1:Z68"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -25537,1237 +25340,1197 @@
         <v>9</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>310</v>
+        <v>315</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>311</v>
+        <v>316</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>312</v>
+        <v>317</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14"/>
       <c r="H4" s="10"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="H5" s="10"/>
     </row>
     <row r="6" spans="1:26" customHeight="1" ht="90">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
-        <v>318</v>
+        <v>323</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>319</v>
+        <v>324</v>
       </c>
       <c r="D6" s="13"/>
       <c r="E6" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14"/>
       <c r="H6" s="10"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>320</v>
+        <v>325</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>321</v>
+        <v>326</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>322</v>
+        <v>327</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14"/>
       <c r="H7" s="10"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H8" s="10"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
-        <v>327</v>
+        <v>332</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>328</v>
+        <v>333</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>329</v>
+        <v>334</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H9" s="10"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>330</v>
+        <v>335</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>331</v>
+        <v>336</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>332</v>
+        <v>337</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14"/>
       <c r="H10" s="10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H11" s="10"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
-        <v>336</v>
+        <v>341</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>337</v>
+        <v>342</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>338</v>
+        <v>343</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14"/>
       <c r="H12" s="10"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H13" s="10"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
-        <v>342</v>
+        <v>347</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>343</v>
+        <v>348</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>344</v>
+        <v>349</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14"/>
       <c r="H14" s="10"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
-        <v>348</v>
+        <v>353</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>349</v>
+        <v>354</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G16" s="14"/>
       <c r="H16" s="10"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="9" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="10"/>
       <c r="B18" s="12" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>353</v>
+        <v>358</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F18" s="10"/>
       <c r="G18" s="14"/>
       <c r="H18" s="10"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="10"/>
       <c r="B19" s="12" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H19" s="10"/>
     </row>
     <row r="20" spans="1:26" customHeight="1" ht="90">
       <c r="A20" s="10"/>
       <c r="B20" s="12" t="s">
-        <v>357</v>
+        <v>362</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>358</v>
+        <v>363</v>
       </c>
       <c r="D20" s="13"/>
       <c r="E20" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14"/>
       <c r="H20" s="10"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="10"/>
       <c r="B21" s="12" t="s">
-        <v>359</v>
+        <v>364</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>360</v>
+        <v>365</v>
       </c>
       <c r="D21" s="13" t="s">
-        <v>361</v>
+        <v>366</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="14"/>
       <c r="H21" s="10"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="10"/>
       <c r="B22" s="12" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="D22" s="13" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F22" s="10"/>
       <c r="G22" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H22" s="10"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12" t="s">
-        <v>365</v>
+        <v>370</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>366</v>
+        <v>371</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="G23" s="14"/>
+      <c r="G23" s="14" t="s">
+        <v>331</v>
+      </c>
       <c r="H23" s="10"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12" t="s">
-        <v>368</v>
+        <v>373</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>369</v>
+        <v>374</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>367</v>
+        <v>375</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>313</v>
-[...3 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="F24" s="10"/>
       <c r="G24" s="14" t="s">
-        <v>326</v>
+        <v>123</v>
       </c>
       <c r="H24" s="10"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12" t="s">
-        <v>370</v>
+        <v>376</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>371</v>
+        <v>377</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>372</v>
+        <v>378</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F25" s="10"/>
-      <c r="G25" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G25" s="14"/>
       <c r="H25" s="10"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12" t="s">
-        <v>373</v>
+        <v>379</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>374</v>
+        <v>380</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>375</v>
+        <v>381</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="F26" s="10"/>
+        <v>318</v>
+      </c>
+      <c r="F26" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G26" s="14"/>
       <c r="H26" s="10"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12" t="s">
-        <v>376</v>
+        <v>382</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>377</v>
+        <v>383</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>378</v>
+        <v>384</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>313</v>
-[...3 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="F27" s="10"/>
       <c r="G27" s="14"/>
       <c r="H27" s="10"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12" t="s">
-        <v>379</v>
+        <v>385</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>380</v>
+        <v>386</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>381</v>
+        <v>387</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F28" s="10"/>
-      <c r="G28" s="14"/>
+      <c r="G28" s="14" t="s">
+        <v>331</v>
+      </c>
       <c r="H28" s="10"/>
     </row>
-    <row r="29" spans="1:26">
+    <row r="29" spans="1:26" customHeight="1" ht="90">
       <c r="A29" s="10"/>
       <c r="B29" s="12" t="s">
-        <v>382</v>
+        <v>388</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>383</v>
-[...3 lines deleted...]
-      </c>
+        <v>389</v>
+      </c>
+      <c r="D29" s="13"/>
       <c r="E29" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F29" s="10"/>
-      <c r="G29" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G29" s="14"/>
       <c r="H29" s="10"/>
     </row>
-    <row r="30" spans="1:26">
+    <row r="30" spans="1:26" customHeight="1" ht="90">
       <c r="A30" s="10"/>
       <c r="B30" s="12" t="s">
-        <v>385</v>
+        <v>390</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>386</v>
-[...3 lines deleted...]
-      </c>
+        <v>391</v>
+      </c>
+      <c r="D30" s="13"/>
       <c r="E30" s="7" t="s">
-        <v>313</v>
-[...1 lines deleted...]
-      <c r="F30" s="10"/>
+        <v>318</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G30" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H30" s="10"/>
     </row>
-    <row r="31" spans="1:26" customHeight="1" ht="90">
+    <row r="31" spans="1:26">
       <c r="A31" s="10"/>
       <c r="B31" s="12" t="s">
-        <v>388</v>
+        <v>392</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="D31" s="13"/>
+        <v>393</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>394</v>
+      </c>
       <c r="E31" s="7" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-      <c r="G31" s="14"/>
+        <v>318</v>
+      </c>
+      <c r="F31" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G31" s="14" t="s">
+        <v>123</v>
+      </c>
       <c r="H31" s="10"/>
     </row>
     <row r="32" spans="1:26" customHeight="1" ht="90">
       <c r="A32" s="10"/>
       <c r="B32" s="12" t="s">
-        <v>390</v>
+        <v>395</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>391</v>
+        <v>396</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="7" t="s">
-        <v>313</v>
-[...6 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="F32" s="10"/>
+      <c r="G32" s="14"/>
       <c r="H32" s="10"/>
     </row>
     <row r="33" spans="1:26">
-      <c r="A33" s="10"/>
-[...20 lines deleted...]
-    <row r="34" spans="1:26" customHeight="1" ht="90">
+      <c r="A33" s="9" t="s">
+        <v>159</v>
+      </c>
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="11"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" s="10"/>
       <c r="B34" s="12" t="s">
-        <v>395</v>
+        <v>397</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>396</v>
-[...1 lines deleted...]
-      <c r="D34" s="13"/>
+        <v>398</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>399</v>
+      </c>
       <c r="E34" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F34" s="10"/>
       <c r="G34" s="14"/>
       <c r="H34" s="10"/>
     </row>
     <row r="35" spans="1:26">
-      <c r="A35" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H35" s="11"/>
+      <c r="A35" s="10"/>
+      <c r="B35" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>401</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>402</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F35" s="10"/>
+      <c r="G35" s="14"/>
+      <c r="H35" s="10"/>
     </row>
     <row r="36" spans="1:26">
-      <c r="A36" s="10"/>
-[...14 lines deleted...]
-      <c r="H36" s="10"/>
+      <c r="A36" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B36" s="11"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>313</v>
-[...2 lines deleted...]
-      <c r="G37" s="14"/>
+        <v>318</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G37" s="14" t="s">
+        <v>331</v>
+      </c>
       <c r="H37" s="10"/>
     </row>
     <row r="38" spans="1:26">
-      <c r="A38" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H38" s="11"/>
+      <c r="A38" s="10"/>
+      <c r="B38" s="12" t="s">
+        <v>406</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>408</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F38" s="10"/>
+      <c r="G38" s="14" t="s">
+        <v>123</v>
+      </c>
+      <c r="H38" s="10"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="10"/>
       <c r="B39" s="12" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F39" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G39" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H39" s="10"/>
     </row>
     <row r="40" spans="1:26">
-      <c r="A40" s="10"/>
-[...16 lines deleted...]
-      <c r="H40" s="10"/>
+      <c r="A40" s="9" t="s">
+        <v>412</v>
+      </c>
+      <c r="B40" s="11"/>
+      <c r="C40" s="11"/>
+      <c r="D40" s="11"/>
+      <c r="E40" s="11"/>
+      <c r="F40" s="11"/>
+      <c r="G40" s="11"/>
+      <c r="H40" s="11"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
-        <v>409</v>
+        <v>413</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>410</v>
+        <v>414</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>411</v>
+        <v>415</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>313</v>
-[...6 lines deleted...]
-      </c>
+        <v>318</v>
+      </c>
+      <c r="F41" s="10"/>
+      <c r="G41" s="14"/>
       <c r="H41" s="10"/>
     </row>
     <row r="42" spans="1:26">
-      <c r="A42" s="9" t="s">
-        <v>412</v>
+      <c r="A42" s="8" t="s">
+        <v>174</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="11"/>
     </row>
     <row r="43" spans="1:26">
-      <c r="A43" s="10"/>
-[...26 lines deleted...]
-      <c r="H44" s="11"/>
+      <c r="A43" s="9" t="s">
+        <v>416</v>
+      </c>
+      <c r="B43" s="11"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="11"/>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="90">
+      <c r="A44" s="10"/>
+      <c r="B44" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>418</v>
+      </c>
+      <c r="D44" s="13"/>
+      <c r="E44" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F44" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G44" s="14"/>
+      <c r="H44" s="10"/>
     </row>
     <row r="45" spans="1:26">
-      <c r="A45" s="9" t="s">
-        <v>416</v>
+      <c r="A45" s="8" t="s">
+        <v>259</v>
       </c>
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
     </row>
-    <row r="46" spans="1:26" customHeight="1" ht="90">
-[...39 lines deleted...]
-      <c r="H48" s="11"/>
+    <row r="46" spans="1:26">
+      <c r="A46" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B46" s="11"/>
+      <c r="C46" s="11"/>
+      <c r="D46" s="11"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="11"/>
+      <c r="H46" s="11"/>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="90">
+      <c r="A47" s="10"/>
+      <c r="B47" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>420</v>
+      </c>
+      <c r="D47" s="13"/>
+      <c r="E47" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F47" s="10"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="10"/>
+    </row>
+    <row r="48" spans="1:26" customHeight="1" ht="90">
+      <c r="A48" s="10"/>
+      <c r="B48" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>422</v>
+      </c>
+      <c r="D48" s="13"/>
+      <c r="E48" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F48" s="10"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="10"/>
     </row>
     <row r="49" spans="1:26" customHeight="1" ht="90">
       <c r="A49" s="10"/>
       <c r="B49" s="12" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="D49" s="13"/>
       <c r="E49" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F49" s="10"/>
       <c r="G49" s="14"/>
       <c r="H49" s="10"/>
     </row>
     <row r="50" spans="1:26" customHeight="1" ht="90">
       <c r="A50" s="10"/>
       <c r="B50" s="12" t="s">
-        <v>421</v>
+        <v>425</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>422</v>
+        <v>426</v>
       </c>
       <c r="D50" s="13"/>
       <c r="E50" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F50" s="10"/>
       <c r="G50" s="14"/>
       <c r="H50" s="10"/>
     </row>
     <row r="51" spans="1:26" customHeight="1" ht="90">
       <c r="A51" s="10"/>
       <c r="B51" s="12" t="s">
-        <v>423</v>
+        <v>427</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>424</v>
+        <v>428</v>
       </c>
       <c r="D51" s="13"/>
       <c r="E51" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F51" s="10"/>
       <c r="G51" s="14"/>
       <c r="H51" s="10"/>
     </row>
     <row r="52" spans="1:26" customHeight="1" ht="90">
       <c r="A52" s="10"/>
       <c r="B52" s="12" t="s">
-        <v>425</v>
+        <v>429</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>426</v>
+        <v>430</v>
       </c>
       <c r="D52" s="13"/>
       <c r="E52" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="14"/>
       <c r="H52" s="10"/>
     </row>
     <row r="53" spans="1:26" customHeight="1" ht="90">
       <c r="A53" s="10"/>
       <c r="B53" s="12" t="s">
-        <v>427</v>
+        <v>431</v>
       </c>
       <c r="C53" s="12" t="s">
-        <v>428</v>
+        <v>432</v>
       </c>
       <c r="D53" s="13"/>
       <c r="E53" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F53" s="10"/>
       <c r="G53" s="14"/>
       <c r="H53" s="10"/>
     </row>
     <row r="54" spans="1:26" customHeight="1" ht="90">
       <c r="A54" s="10"/>
       <c r="B54" s="12" t="s">
-        <v>429</v>
+        <v>433</v>
       </c>
       <c r="C54" s="12" t="s">
-        <v>430</v>
+        <v>434</v>
       </c>
       <c r="D54" s="13"/>
       <c r="E54" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14"/>
       <c r="H54" s="10"/>
     </row>
     <row r="55" spans="1:26" customHeight="1" ht="90">
       <c r="A55" s="10"/>
       <c r="B55" s="12" t="s">
-        <v>431</v>
+        <v>435</v>
       </c>
       <c r="C55" s="12" t="s">
-        <v>432</v>
+        <v>436</v>
       </c>
       <c r="D55" s="13"/>
       <c r="E55" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F55" s="10"/>
       <c r="G55" s="14"/>
       <c r="H55" s="10"/>
     </row>
     <row r="56" spans="1:26" customHeight="1" ht="90">
       <c r="A56" s="10"/>
       <c r="B56" s="12" t="s">
-        <v>433</v>
+        <v>437</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="D56" s="13"/>
       <c r="E56" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="14"/>
       <c r="H56" s="10"/>
     </row>
     <row r="57" spans="1:26" customHeight="1" ht="90">
       <c r="A57" s="10"/>
       <c r="B57" s="12" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>436</v>
+        <v>440</v>
       </c>
       <c r="D57" s="13"/>
       <c r="E57" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F57" s="10"/>
       <c r="G57" s="14"/>
       <c r="H57" s="10"/>
     </row>
     <row r="58" spans="1:26" customHeight="1" ht="90">
       <c r="A58" s="10"/>
       <c r="B58" s="12" t="s">
-        <v>437</v>
+        <v>441</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>438</v>
+        <v>442</v>
       </c>
       <c r="D58" s="13"/>
       <c r="E58" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="14"/>
       <c r="H58" s="10"/>
     </row>
     <row r="59" spans="1:26" customHeight="1" ht="90">
       <c r="A59" s="10"/>
       <c r="B59" s="12" t="s">
-        <v>439</v>
+        <v>443</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="D59" s="13"/>
       <c r="E59" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F59" s="10"/>
       <c r="G59" s="14"/>
       <c r="H59" s="10"/>
     </row>
     <row r="60" spans="1:26" customHeight="1" ht="90">
       <c r="A60" s="10"/>
       <c r="B60" s="12" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
       <c r="C60" s="12" t="s">
-        <v>442</v>
+        <v>446</v>
       </c>
       <c r="D60" s="13"/>
       <c r="E60" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F60" s="10"/>
       <c r="G60" s="14"/>
       <c r="H60" s="10"/>
     </row>
-    <row r="61" spans="1:26" customHeight="1" ht="90">
-[...13 lines deleted...]
-      <c r="H61" s="10"/>
+    <row r="61" spans="1:26">
+      <c r="A61" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="11"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="11"/>
+      <c r="H61" s="11"/>
     </row>
     <row r="62" spans="1:26" customHeight="1" ht="90">
       <c r="A62" s="10"/>
       <c r="B62" s="12" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>446</v>
-[...1 lines deleted...]
-      <c r="D62" s="13"/>
+        <v>448</v>
+      </c>
+      <c r="D62" s="13" t="s">
+        <v>449</v>
+      </c>
       <c r="E62" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F62" s="10"/>
       <c r="G62" s="14"/>
       <c r="H62" s="10"/>
     </row>
-    <row r="63" spans="1:26">
-[...9 lines deleted...]
-      <c r="H63" s="11"/>
+    <row r="63" spans="1:26" customHeight="1" ht="90">
+      <c r="A63" s="10"/>
+      <c r="B63" s="12" t="s">
+        <v>450</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="D63" s="13"/>
+      <c r="E63" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F63" s="10"/>
+      <c r="G63" s="14"/>
+      <c r="H63" s="10"/>
     </row>
     <row r="64" spans="1:26" customHeight="1" ht="90">
       <c r="A64" s="10"/>
       <c r="B64" s="12" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="C64" s="12" t="s">
-        <v>448</v>
-[...3 lines deleted...]
-      </c>
+        <v>453</v>
+      </c>
+      <c r="D64" s="13"/>
       <c r="E64" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F64" s="10"/>
       <c r="G64" s="14"/>
       <c r="H64" s="10"/>
     </row>
     <row r="65" spans="1:26" customHeight="1" ht="90">
       <c r="A65" s="10"/>
       <c r="B65" s="12" t="s">
-        <v>450</v>
+        <v>454</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>451</v>
+        <v>455</v>
       </c>
       <c r="D65" s="13"/>
       <c r="E65" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F65" s="10"/>
       <c r="G65" s="14"/>
       <c r="H65" s="10"/>
     </row>
     <row r="66" spans="1:26" customHeight="1" ht="90">
       <c r="A66" s="10"/>
       <c r="B66" s="12" t="s">
-        <v>452</v>
+        <v>456</v>
       </c>
       <c r="C66" s="12" t="s">
-        <v>453</v>
+        <v>457</v>
       </c>
       <c r="D66" s="13"/>
       <c r="E66" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F66" s="10"/>
       <c r="G66" s="14"/>
       <c r="H66" s="10"/>
     </row>
     <row r="67" spans="1:26" customHeight="1" ht="90">
       <c r="A67" s="10"/>
       <c r="B67" s="12" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="D67" s="13"/>
       <c r="E67" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F67" s="10"/>
       <c r="G67" s="14"/>
       <c r="H67" s="10"/>
     </row>
     <row r="68" spans="1:26" customHeight="1" ht="90">
       <c r="A68" s="10"/>
       <c r="B68" s="12" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
       <c r="C68" s="12" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="D68" s="13"/>
       <c r="E68" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F68" s="10"/>
       <c r="G68" s="14"/>
       <c r="H68" s="10"/>
-    </row>
-[...30 lines deleted...]
-      <c r="H70" s="10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A17:H17"/>
-    <mergeCell ref="A35:H35"/>
-    <mergeCell ref="A38:H38"/>
+    <mergeCell ref="A33:H33"/>
+    <mergeCell ref="A36:H36"/>
+    <mergeCell ref="A40:H40"/>
     <mergeCell ref="A42:H42"/>
-    <mergeCell ref="A44:H44"/>
+    <mergeCell ref="A43:H43"/>
     <mergeCell ref="A45:H45"/>
-    <mergeCell ref="A47:H47"/>
-[...1 lines deleted...]
-    <mergeCell ref="A63:H63"/>
+    <mergeCell ref="A46:H46"/>
+    <mergeCell ref="A61:H61"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z75"/>
+  <dimension ref="A1:Z74"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -26821,1334 +26584,1314 @@
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
         <v>462</v>
       </c>
       <c r="C4" s="12" t="s">
         <v>463</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>464</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="14"/>
       <c r="H4" s="10"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
         <v>465</v>
       </c>
       <c r="C5" s="12" t="s">
         <v>466</v>
       </c>
       <c r="D5" s="13" t="s">
         <v>467</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14"/>
       <c r="H5" s="10"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
         <v>468</v>
       </c>
       <c r="C6" s="12" t="s">
         <v>469</v>
       </c>
       <c r="D6" s="13" t="s">
         <v>470</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H6" s="10"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
         <v>471</v>
       </c>
       <c r="C7" s="12" t="s">
         <v>472</v>
       </c>
       <c r="D7" s="13" t="s">
         <v>473</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H7" s="10"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
         <v>474</v>
       </c>
       <c r="C8" s="12" t="s">
         <v>475</v>
       </c>
       <c r="D8" s="13" t="s">
         <v>476</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14"/>
       <c r="H8" s="10"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
         <v>477</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>478</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>479</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H9" s="10"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
         <v>480</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>481</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>482</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="14"/>
       <c r="H10" s="10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
         <v>483</v>
       </c>
       <c r="C11" s="12" t="s">
         <v>484</v>
       </c>
       <c r="D11" s="13" t="s">
         <v>485</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14"/>
       <c r="H11" s="10"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
         <v>486</v>
       </c>
       <c r="C12" s="12" t="s">
         <v>487</v>
       </c>
       <c r="D12" s="13" t="s">
         <v>488</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H12" s="10"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
         <v>489</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>490</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>491</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H13" s="10"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
         <v>492</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>493</v>
       </c>
       <c r="D14" s="13" t="s">
         <v>494</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H14" s="10"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
         <v>495</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>496</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>497</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
         <v>498</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>499</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>500</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H16" s="10"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="9" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="10"/>
       <c r="B18" s="12" t="s">
         <v>501</v>
       </c>
       <c r="C18" s="12" t="s">
         <v>502</v>
       </c>
       <c r="D18" s="13" t="s">
         <v>503</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G18" s="14"/>
       <c r="H18" s="10"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="10"/>
       <c r="B19" s="12" t="s">
         <v>504</v>
       </c>
       <c r="C19" s="12" t="s">
         <v>505</v>
       </c>
       <c r="D19" s="13" t="s">
         <v>503</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G19" s="14"/>
       <c r="H19" s="10"/>
     </row>
     <row r="20" spans="1:26" customHeight="1" ht="90">
       <c r="A20" s="10"/>
       <c r="B20" s="12" t="s">
         <v>506</v>
       </c>
       <c r="C20" s="12" t="s">
         <v>507</v>
       </c>
       <c r="D20" s="13"/>
       <c r="E20" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14"/>
       <c r="H20" s="10"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="9" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="10"/>
       <c r="B22" s="12" t="s">
         <v>508</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>509</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>510</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G22" s="14"/>
       <c r="H22" s="10"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12" t="s">
         <v>511</v>
       </c>
       <c r="C23" s="12" t="s">
         <v>512</v>
       </c>
       <c r="D23" s="13" t="s">
         <v>513</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="14"/>
       <c r="H23" s="10"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12" t="s">
         <v>514</v>
       </c>
       <c r="C24" s="12" t="s">
         <v>515</v>
       </c>
       <c r="D24" s="13" t="s">
         <v>516</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="14"/>
       <c r="H24" s="10"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12" t="s">
         <v>517</v>
       </c>
       <c r="C25" s="12" t="s">
         <v>518</v>
       </c>
       <c r="D25" s="13" t="s">
         <v>519</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G25" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H25" s="10"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12" t="s">
         <v>520</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>521</v>
       </c>
       <c r="D26" s="13" t="s">
         <v>522</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H26" s="10"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12" t="s">
         <v>523</v>
       </c>
       <c r="C27" s="12" t="s">
         <v>524</v>
       </c>
       <c r="D27" s="13" t="s">
         <v>525</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H27" s="10"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12" t="s">
         <v>526</v>
       </c>
       <c r="C28" s="12" t="s">
         <v>527</v>
       </c>
       <c r="D28" s="13" t="s">
         <v>528</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F28" s="10"/>
       <c r="G28" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H28" s="10"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="10"/>
       <c r="B29" s="12" t="s">
         <v>529</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>530</v>
       </c>
       <c r="D29" s="13" t="s">
         <v>531</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="14"/>
       <c r="H29" s="10"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="10"/>
       <c r="B30" s="12" t="s">
         <v>532</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>533</v>
       </c>
       <c r="D30" s="13" t="s">
         <v>534</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="10"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="10"/>
       <c r="B31" s="12" t="s">
         <v>535</v>
       </c>
       <c r="C31" s="12" t="s">
         <v>536</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>537</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="14"/>
       <c r="H31" s="10"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="10"/>
       <c r="B32" s="12" t="s">
         <v>538</v>
       </c>
       <c r="C32" s="12" t="s">
         <v>539</v>
       </c>
       <c r="D32" s="13" t="s">
         <v>540</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F32" s="10"/>
       <c r="G32" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H32" s="10"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="10"/>
       <c r="B33" s="12" t="s">
         <v>541</v>
       </c>
       <c r="C33" s="12" t="s">
         <v>542</v>
       </c>
       <c r="D33" s="13" t="s">
         <v>543</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F33" s="10"/>
       <c r="G33" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H33" s="10"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="10"/>
       <c r="B34" s="12" t="s">
         <v>544</v>
       </c>
       <c r="C34" s="12" t="s">
         <v>545</v>
       </c>
       <c r="D34" s="13" t="s">
         <v>546</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F34" s="10"/>
       <c r="G34" s="14"/>
       <c r="H34" s="10"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="10"/>
       <c r="B35" s="12" t="s">
         <v>547</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>548</v>
       </c>
       <c r="D35" s="13" t="s">
         <v>531</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G35" s="14"/>
       <c r="H35" s="10"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="10"/>
       <c r="B36" s="12" t="s">
         <v>549</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>550</v>
       </c>
       <c r="D36" s="13" t="s">
         <v>551</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F36" s="10"/>
       <c r="G36" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H36" s="10"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
         <v>552</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>553</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>554</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F37" s="10"/>
       <c r="G37" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H37" s="10"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="10"/>
       <c r="B38" s="12" t="s">
         <v>555</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>556</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>557</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F38" s="10"/>
       <c r="G38" s="14"/>
       <c r="H38" s="10"/>
     </row>
     <row r="39" spans="1:26" customHeight="1" ht="90">
       <c r="A39" s="10"/>
       <c r="B39" s="12" t="s">
         <v>558</v>
       </c>
       <c r="C39" s="12" t="s">
         <v>559</v>
       </c>
       <c r="D39" s="13"/>
       <c r="E39" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F39" s="10"/>
       <c r="G39" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H39" s="10"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="9" t="s">
-        <v>169</v>
+        <v>165</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
     </row>
     <row r="41" spans="1:26" customHeight="1" ht="90">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
         <v>560</v>
       </c>
       <c r="C41" s="12" t="s">
         <v>561</v>
       </c>
       <c r="D41" s="13"/>
       <c r="E41" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F41" s="10"/>
       <c r="G41" s="14"/>
       <c r="H41" s="10"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="10"/>
       <c r="B42" s="12" t="s">
         <v>562</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>563</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>564</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F42" s="10"/>
       <c r="G42" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H42" s="10"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="10"/>
       <c r="B43" s="12" t="s">
         <v>565</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>566</v>
       </c>
       <c r="D43" s="13" t="s">
         <v>567</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F43" s="10"/>
       <c r="G43" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H43" s="10"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="10"/>
       <c r="B44" s="12" t="s">
         <v>568</v>
       </c>
       <c r="C44" s="12" t="s">
         <v>569</v>
       </c>
       <c r="D44" s="13" t="s">
         <v>570</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F44" s="10"/>
       <c r="G44" s="14"/>
       <c r="H44" s="10"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="10"/>
       <c r="B45" s="12" t="s">
         <v>571</v>
       </c>
       <c r="C45" s="12" t="s">
         <v>572</v>
       </c>
       <c r="D45" s="13" t="s">
         <v>573</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F45" s="10"/>
       <c r="G45" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H45" s="10"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="9" t="s">
         <v>412</v>
       </c>
       <c r="B46" s="11"/>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="10"/>
       <c r="B47" s="12" t="s">
         <v>574</v>
       </c>
       <c r="C47" s="12" t="s">
         <v>575</v>
       </c>
       <c r="D47" s="13" t="s">
         <v>576</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F47" s="10"/>
       <c r="G47" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H47" s="10"/>
     </row>
     <row r="48" spans="1:26">
-      <c r="A48" s="10"/>
-[...16 lines deleted...]
-      <c r="H48" s="10"/>
+      <c r="A48" s="8" t="s">
+        <v>259</v>
+      </c>
+      <c r="B48" s="11"/>
+      <c r="C48" s="11"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11"/>
+      <c r="H48" s="11"/>
     </row>
     <row r="49" spans="1:26">
-      <c r="A49" s="8" t="s">
-        <v>258</v>
+      <c r="A49" s="9" t="s">
+        <v>260</v>
       </c>
       <c r="B49" s="11"/>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
     </row>
-    <row r="50" spans="1:26">
-[...9 lines deleted...]
-      <c r="H50" s="11"/>
+    <row r="50" spans="1:26" customHeight="1" ht="90">
+      <c r="A50" s="10"/>
+      <c r="B50" s="12" t="s">
+        <v>577</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>578</v>
+      </c>
+      <c r="D50" s="13"/>
+      <c r="E50" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F50" s="10"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="10"/>
     </row>
     <row r="51" spans="1:26" customHeight="1" ht="90">
       <c r="A51" s="10"/>
       <c r="B51" s="12" t="s">
+        <v>579</v>
+      </c>
+      <c r="C51" s="12" t="s">
         <v>580</v>
-      </c>
-[...1 lines deleted...]
-        <v>581</v>
       </c>
       <c r="D51" s="13"/>
       <c r="E51" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F51" s="10"/>
       <c r="G51" s="14"/>
       <c r="H51" s="10"/>
     </row>
     <row r="52" spans="1:26" customHeight="1" ht="90">
       <c r="A52" s="10"/>
       <c r="B52" s="12" t="s">
+        <v>581</v>
+      </c>
+      <c r="C52" s="12" t="s">
         <v>582</v>
-      </c>
-[...1 lines deleted...]
-        <v>583</v>
       </c>
       <c r="D52" s="13"/>
       <c r="E52" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="14"/>
       <c r="H52" s="10"/>
     </row>
     <row r="53" spans="1:26" customHeight="1" ht="90">
       <c r="A53" s="10"/>
       <c r="B53" s="12" t="s">
+        <v>583</v>
+      </c>
+      <c r="C53" s="12" t="s">
         <v>584</v>
-      </c>
-[...1 lines deleted...]
-        <v>585</v>
       </c>
       <c r="D53" s="13"/>
       <c r="E53" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F53" s="10"/>
       <c r="G53" s="14"/>
       <c r="H53" s="10"/>
     </row>
     <row r="54" spans="1:26" customHeight="1" ht="90">
       <c r="A54" s="10"/>
       <c r="B54" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="C54" s="12" t="s">
         <v>586</v>
-      </c>
-[...1 lines deleted...]
-        <v>587</v>
       </c>
       <c r="D54" s="13"/>
       <c r="E54" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14"/>
       <c r="H54" s="10"/>
     </row>
     <row r="55" spans="1:26" customHeight="1" ht="90">
       <c r="A55" s="10"/>
       <c r="B55" s="12" t="s">
+        <v>587</v>
+      </c>
+      <c r="C55" s="12" t="s">
         <v>588</v>
-      </c>
-[...1 lines deleted...]
-        <v>589</v>
       </c>
       <c r="D55" s="13"/>
       <c r="E55" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F55" s="10"/>
       <c r="G55" s="14"/>
       <c r="H55" s="10"/>
     </row>
     <row r="56" spans="1:26" customHeight="1" ht="90">
       <c r="A56" s="10"/>
       <c r="B56" s="12" t="s">
+        <v>589</v>
+      </c>
+      <c r="C56" s="12" t="s">
         <v>590</v>
-      </c>
-[...1 lines deleted...]
-        <v>591</v>
       </c>
       <c r="D56" s="13"/>
       <c r="E56" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="14"/>
       <c r="H56" s="10"/>
     </row>
     <row r="57" spans="1:26" customHeight="1" ht="90">
       <c r="A57" s="10"/>
       <c r="B57" s="12" t="s">
+        <v>591</v>
+      </c>
+      <c r="C57" s="12" t="s">
         <v>592</v>
-      </c>
-[...1 lines deleted...]
-        <v>593</v>
       </c>
       <c r="D57" s="13"/>
       <c r="E57" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F57" s="10"/>
       <c r="G57" s="14"/>
       <c r="H57" s="10"/>
     </row>
     <row r="58" spans="1:26" customHeight="1" ht="90">
       <c r="A58" s="10"/>
       <c r="B58" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="C58" s="12" t="s">
         <v>594</v>
-      </c>
-[...1 lines deleted...]
-        <v>595</v>
       </c>
       <c r="D58" s="13"/>
       <c r="E58" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="14"/>
       <c r="H58" s="10"/>
     </row>
     <row r="59" spans="1:26" customHeight="1" ht="90">
       <c r="A59" s="10"/>
       <c r="B59" s="12" t="s">
+        <v>595</v>
+      </c>
+      <c r="C59" s="12" t="s">
         <v>596</v>
-      </c>
-[...1 lines deleted...]
-        <v>597</v>
       </c>
       <c r="D59" s="13"/>
       <c r="E59" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F59" s="10"/>
       <c r="G59" s="14"/>
       <c r="H59" s="10"/>
     </row>
     <row r="60" spans="1:26" customHeight="1" ht="90">
       <c r="A60" s="10"/>
       <c r="B60" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="C60" s="12" t="s">
         <v>598</v>
-      </c>
-[...1 lines deleted...]
-        <v>599</v>
       </c>
       <c r="D60" s="13"/>
       <c r="E60" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F60" s="10"/>
       <c r="G60" s="14"/>
       <c r="H60" s="10"/>
     </row>
     <row r="61" spans="1:26" customHeight="1" ht="90">
       <c r="A61" s="10"/>
       <c r="B61" s="12" t="s">
+        <v>599</v>
+      </c>
+      <c r="C61" s="12" t="s">
         <v>600</v>
-      </c>
-[...1 lines deleted...]
-        <v>601</v>
       </c>
       <c r="D61" s="13"/>
       <c r="E61" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F61" s="10"/>
       <c r="G61" s="14"/>
       <c r="H61" s="10"/>
     </row>
     <row r="62" spans="1:26" customHeight="1" ht="90">
       <c r="A62" s="10"/>
       <c r="B62" s="12" t="s">
+        <v>601</v>
+      </c>
+      <c r="C62" s="12" t="s">
         <v>602</v>
-      </c>
-[...1 lines deleted...]
-        <v>603</v>
       </c>
       <c r="D62" s="13"/>
       <c r="E62" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F62" s="10"/>
       <c r="G62" s="14"/>
       <c r="H62" s="10"/>
     </row>
     <row r="63" spans="1:26" customHeight="1" ht="90">
       <c r="A63" s="10"/>
       <c r="B63" s="12" t="s">
+        <v>603</v>
+      </c>
+      <c r="C63" s="12" t="s">
         <v>604</v>
-      </c>
-[...1 lines deleted...]
-        <v>605</v>
       </c>
       <c r="D63" s="13"/>
       <c r="E63" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F63" s="10"/>
       <c r="G63" s="14"/>
       <c r="H63" s="10"/>
     </row>
     <row r="64" spans="1:26" customHeight="1" ht="90">
       <c r="A64" s="10"/>
       <c r="B64" s="12" t="s">
+        <v>605</v>
+      </c>
+      <c r="C64" s="12" t="s">
         <v>606</v>
-      </c>
-[...1 lines deleted...]
-        <v>607</v>
       </c>
       <c r="D64" s="13"/>
       <c r="E64" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F64" s="10"/>
       <c r="G64" s="14"/>
       <c r="H64" s="10"/>
     </row>
     <row r="65" spans="1:26" customHeight="1" ht="90">
       <c r="A65" s="10"/>
       <c r="B65" s="12" t="s">
+        <v>607</v>
+      </c>
+      <c r="C65" s="12" t="s">
         <v>608</v>
-      </c>
-[...1 lines deleted...]
-        <v>609</v>
       </c>
       <c r="D65" s="13"/>
       <c r="E65" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F65" s="10"/>
       <c r="G65" s="14"/>
       <c r="H65" s="10"/>
     </row>
-    <row r="66" spans="1:26" customHeight="1" ht="90">
-[...1 lines deleted...]
-      <c r="B66" s="12" t="s">
+    <row r="66" spans="1:26">
+      <c r="A66" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="B66" s="11"/>
+      <c r="C66" s="11"/>
+      <c r="D66" s="11"/>
+      <c r="E66" s="11"/>
+      <c r="F66" s="11"/>
+      <c r="G66" s="11"/>
+      <c r="H66" s="11"/>
+    </row>
+    <row r="67" spans="1:26" customHeight="1" ht="90">
+      <c r="A67" s="10"/>
+      <c r="B67" s="12" t="s">
+        <v>609</v>
+      </c>
+      <c r="C67" s="12" t="s">
         <v>610</v>
       </c>
-      <c r="C66" s="12" t="s">
-[...20 lines deleted...]
-      <c r="H67" s="11"/>
+      <c r="D67" s="13"/>
+      <c r="E67" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F67" s="10"/>
+      <c r="G67" s="14"/>
+      <c r="H67" s="10"/>
     </row>
     <row r="68" spans="1:26" customHeight="1" ht="90">
       <c r="A68" s="10"/>
       <c r="B68" s="12" t="s">
+        <v>611</v>
+      </c>
+      <c r="C68" s="12" t="s">
         <v>612</v>
-      </c>
-[...1 lines deleted...]
-        <v>613</v>
       </c>
       <c r="D68" s="13"/>
       <c r="E68" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F68" s="10"/>
       <c r="G68" s="14"/>
       <c r="H68" s="10"/>
     </row>
     <row r="69" spans="1:26" customHeight="1" ht="90">
       <c r="A69" s="10"/>
       <c r="B69" s="12" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
       <c r="C69" s="12" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="D69" s="13"/>
       <c r="E69" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F69" s="10"/>
       <c r="G69" s="14"/>
       <c r="H69" s="10"/>
     </row>
     <row r="70" spans="1:26" customHeight="1" ht="90">
       <c r="A70" s="10"/>
       <c r="B70" s="12" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="C70" s="12" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="D70" s="13"/>
       <c r="E70" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F70" s="10"/>
       <c r="G70" s="14"/>
       <c r="H70" s="10"/>
     </row>
     <row r="71" spans="1:26" customHeight="1" ht="90">
       <c r="A71" s="10"/>
       <c r="B71" s="12" t="s">
+        <v>616</v>
+      </c>
+      <c r="C71" s="12" t="s">
         <v>617</v>
-      </c>
-[...1 lines deleted...]
-        <v>618</v>
       </c>
       <c r="D71" s="13"/>
       <c r="E71" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F71" s="10"/>
       <c r="G71" s="14"/>
       <c r="H71" s="10"/>
     </row>
     <row r="72" spans="1:26" customHeight="1" ht="90">
       <c r="A72" s="10"/>
       <c r="B72" s="12" t="s">
+        <v>618</v>
+      </c>
+      <c r="C72" s="12" t="s">
         <v>619</v>
-      </c>
-[...1 lines deleted...]
-        <v>620</v>
       </c>
       <c r="D72" s="13"/>
       <c r="E72" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F72" s="10"/>
       <c r="G72" s="14"/>
       <c r="H72" s="10"/>
     </row>
     <row r="73" spans="1:26" customHeight="1" ht="90">
       <c r="A73" s="10"/>
       <c r="B73" s="12" t="s">
+        <v>620</v>
+      </c>
+      <c r="C73" s="12" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="D73" s="13"/>
       <c r="E73" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F73" s="10"/>
       <c r="G73" s="14"/>
       <c r="H73" s="10"/>
     </row>
     <row r="74" spans="1:26" customHeight="1" ht="90">
       <c r="A74" s="10"/>
       <c r="B74" s="12" t="s">
+        <v>622</v>
+      </c>
+      <c r="C74" s="12" t="s">
         <v>623</v>
-      </c>
-[...1 lines deleted...]
-        <v>624</v>
       </c>
       <c r="D74" s="13"/>
       <c r="E74" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F74" s="10"/>
       <c r="G74" s="14"/>
       <c r="H74" s="10"/>
-    </row>
-[...14 lines deleted...]
-      <c r="H75" s="10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A40:H40"/>
     <mergeCell ref="A46:H46"/>
+    <mergeCell ref="A48:H48"/>
     <mergeCell ref="A49:H49"/>
-    <mergeCell ref="A50:H50"/>
-    <mergeCell ref="A67:H67"/>
+    <mergeCell ref="A66:H66"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z8"/>
+  <dimension ref="A1:Z10"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -28179,140 +27922,169 @@
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="8" t="s">
-        <v>258</v>
+      <c r="A3" s="9" t="s">
+        <v>165</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
     </row>
-    <row r="4" spans="1:26">
-      <c r="A4" s="9" t="s">
+    <row r="4" spans="1:26" customHeight="1" ht="90">
+      <c r="A4" s="10"/>
+      <c r="B4" s="12" t="s">
+        <v>624</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>625</v>
+      </c>
+      <c r="D4" s="13"/>
+      <c r="E4" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F4" s="10"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="10"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="8" t="s">
         <v>259</v>
       </c>
-      <c r="B4" s="11"/>
-[...9 lines deleted...]
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="11"/>
+      <c r="C5" s="11"/>
+      <c r="D5" s="11"/>
+      <c r="E5" s="11"/>
+      <c r="F5" s="11"/>
+      <c r="G5" s="11"/>
+      <c r="H5" s="11"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="9" t="s">
+        <v>260</v>
+      </c>
+      <c r="B6" s="11"/>
+      <c r="C6" s="11"/>
+      <c r="D6" s="11"/>
+      <c r="E6" s="11"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="11"/>
+      <c r="H6" s="11"/>
+    </row>
+    <row r="7" spans="1:26" customHeight="1" ht="90">
+      <c r="A7" s="10"/>
+      <c r="B7" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="C7" s="12" t="s">
         <v>627</v>
       </c>
-      <c r="C5" s="12" t="s">
-[...36 lines deleted...]
-      <c r="H7" s="11"/>
+      <c r="D7" s="13"/>
+      <c r="E7" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F7" s="10"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="10"/>
     </row>
     <row r="8" spans="1:26" customHeight="1" ht="90">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="D8" s="13"/>
       <c r="E8" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14"/>
       <c r="H8" s="10"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="9" t="s">
+        <v>287</v>
+      </c>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
+      <c r="H9" s="11"/>
+    </row>
+    <row r="10" spans="1:26" customHeight="1" ht="90">
+      <c r="A10" s="10"/>
+      <c r="B10" s="12" t="s">
+        <v>630</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>631</v>
+      </c>
+      <c r="D10" s="13"/>
+      <c r="E10" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
-    <mergeCell ref="A4:H4"/>
-    <mergeCell ref="A7:H7"/>
+    <mergeCell ref="A5:H5"/>
+    <mergeCell ref="A6:H6"/>
+    <mergeCell ref="A9:H9"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z82"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
@@ -28352,1520 +28124,1520 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
+        <v>633</v>
+      </c>
+      <c r="C4" s="12" t="s">
         <v>634</v>
       </c>
-      <c r="C4" s="12" t="s">
+      <c r="D4" s="13" t="s">
         <v>635</v>
       </c>
-      <c r="D4" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
+        <v>636</v>
+      </c>
+      <c r="C5" s="12" t="s">
         <v>637</v>
       </c>
-      <c r="C5" s="12" t="s">
+      <c r="D5" s="13" t="s">
         <v>638</v>
       </c>
-      <c r="D5" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
+        <v>639</v>
+      </c>
+      <c r="C6" s="12" t="s">
         <v>640</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="D6" s="13" t="s">
         <v>641</v>
       </c>
-      <c r="D6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
+        <v>642</v>
+      </c>
+      <c r="C7" s="12" t="s">
         <v>643</v>
       </c>
-      <c r="C7" s="12" t="s">
+      <c r="D7" s="13" t="s">
         <v>644</v>
       </c>
-      <c r="D7" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
+        <v>645</v>
+      </c>
+      <c r="C8" s="12" t="s">
         <v>646</v>
       </c>
-      <c r="C8" s="12" t="s">
+      <c r="D8" s="13" t="s">
         <v>647</v>
       </c>
-      <c r="D8" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
+        <v>648</v>
+      </c>
+      <c r="C9" s="12" t="s">
         <v>649</v>
       </c>
-      <c r="C9" s="12" t="s">
+      <c r="D9" s="13" t="s">
         <v>650</v>
       </c>
-      <c r="D9" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
+        <v>651</v>
+      </c>
+      <c r="C10" s="12" t="s">
         <v>652</v>
       </c>
-      <c r="C10" s="12" t="s">
+      <c r="D10" s="13" t="s">
         <v>653</v>
       </c>
-      <c r="D10" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
+        <v>654</v>
+      </c>
+      <c r="C11" s="12" t="s">
         <v>655</v>
       </c>
-      <c r="C11" s="12" t="s">
+      <c r="D11" s="13" t="s">
         <v>656</v>
       </c>
-      <c r="D11" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
+        <v>657</v>
+      </c>
+      <c r="C12" s="12" t="s">
         <v>658</v>
       </c>
-      <c r="C12" s="12" t="s">
+      <c r="D12" s="13" t="s">
         <v>659</v>
       </c>
-      <c r="D12" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
+        <v>660</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>661</v>
       </c>
-      <c r="C13" s="12" t="s">
+      <c r="D13" s="13" t="s">
         <v>662</v>
       </c>
-      <c r="D13" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
+        <v>663</v>
+      </c>
+      <c r="C14" s="12" t="s">
         <v>664</v>
       </c>
-      <c r="C14" s="12" t="s">
+      <c r="D14" s="13" t="s">
         <v>665</v>
       </c>
-      <c r="D14" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26" customHeight="1" ht="90">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
+        <v>666</v>
+      </c>
+      <c r="C15" s="12" t="s">
         <v>667</v>
-      </c>
-[...1 lines deleted...]
-        <v>668</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="14"/>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="90">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
+        <v>668</v>
+      </c>
+      <c r="C16" s="12" t="s">
         <v>669</v>
-      </c>
-[...1 lines deleted...]
-        <v>670</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="14"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:26" customHeight="1" ht="90">
       <c r="A17" s="10"/>
       <c r="B17" s="12" t="s">
+        <v>670</v>
+      </c>
+      <c r="C17" s="12" t="s">
         <v>671</v>
-      </c>
-[...1 lines deleted...]
-        <v>672</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G17" s="14"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:26" customHeight="1" ht="90">
       <c r="A18" s="10"/>
       <c r="B18" s="12" t="s">
+        <v>672</v>
+      </c>
+      <c r="C18" s="12" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
       <c r="D18" s="13"/>
       <c r="E18" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G18" s="14"/>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="10"/>
       <c r="B19" s="12" t="s">
+        <v>674</v>
+      </c>
+      <c r="C19" s="12" t="s">
         <v>675</v>
       </c>
-      <c r="C19" s="12" t="s">
+      <c r="D19" s="13" t="s">
         <v>676</v>
       </c>
-      <c r="D19" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="14"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="10"/>
       <c r="B20" s="12" t="s">
+        <v>677</v>
+      </c>
+      <c r="C20" s="12" t="s">
         <v>678</v>
       </c>
-      <c r="C20" s="12" t="s">
+      <c r="D20" s="13" t="s">
         <v>679</v>
       </c>
-      <c r="D20" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:26" customHeight="1" ht="90">
       <c r="A21" s="10"/>
       <c r="B21" s="12" t="s">
+        <v>680</v>
+      </c>
+      <c r="C21" s="12" t="s">
         <v>681</v>
-      </c>
-[...1 lines deleted...]
-        <v>682</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G21" s="14"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:26" customHeight="1" ht="90">
       <c r="A22" s="10"/>
       <c r="B22" s="12" t="s">
+        <v>682</v>
+      </c>
+      <c r="C22" s="12" t="s">
         <v>683</v>
-      </c>
-[...1 lines deleted...]
-        <v>684</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G22" s="14"/>
       <c r="H22" s="5"/>
     </row>
     <row r="23" spans="1:26" customHeight="1" ht="90">
       <c r="A23" s="10"/>
       <c r="B23" s="12" t="s">
+        <v>684</v>
+      </c>
+      <c r="C23" s="12" t="s">
         <v>685</v>
-      </c>
-[...1 lines deleted...]
-        <v>686</v>
       </c>
       <c r="D23" s="13"/>
       <c r="E23" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F23" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G23" s="14"/>
       <c r="H23" s="5"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12" t="s">
+        <v>686</v>
+      </c>
+      <c r="C24" s="12" t="s">
         <v>687</v>
       </c>
-      <c r="C24" s="12" t="s">
+      <c r="D24" s="13" t="s">
         <v>688</v>
       </c>
-      <c r="D24" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12" t="s">
+        <v>689</v>
+      </c>
+      <c r="C25" s="12" t="s">
         <v>690</v>
       </c>
-      <c r="C25" s="12" t="s">
+      <c r="D25" s="13" t="s">
         <v>691</v>
       </c>
-      <c r="D25" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="14"/>
       <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12" t="s">
+        <v>692</v>
+      </c>
+      <c r="C26" s="12" t="s">
         <v>693</v>
       </c>
-      <c r="C26" s="12" t="s">
+      <c r="D26" s="13" t="s">
         <v>694</v>
       </c>
-      <c r="D26" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="14"/>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12" t="s">
+        <v>695</v>
+      </c>
+      <c r="C27" s="12" t="s">
         <v>696</v>
       </c>
-      <c r="C27" s="12" t="s">
+      <c r="D27" s="13" t="s">
         <v>697</v>
       </c>
-      <c r="D27" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14"/>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="C28" s="12" t="s">
         <v>699</v>
       </c>
-      <c r="C28" s="12" t="s">
+      <c r="D28" s="13" t="s">
         <v>700</v>
       </c>
-      <c r="D28" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F28" s="10"/>
       <c r="G28" s="14"/>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="10"/>
       <c r="B29" s="12" t="s">
+        <v>701</v>
+      </c>
+      <c r="C29" s="12" t="s">
         <v>702</v>
       </c>
-      <c r="C29" s="12" t="s">
+      <c r="D29" s="13" t="s">
         <v>703</v>
       </c>
-      <c r="D29" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="14"/>
       <c r="H29" s="5"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="10"/>
       <c r="B30" s="12" t="s">
+        <v>704</v>
+      </c>
+      <c r="C30" s="12" t="s">
         <v>705</v>
       </c>
-      <c r="C30" s="12" t="s">
+      <c r="D30" s="13" t="s">
         <v>706</v>
       </c>
-      <c r="D30" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="5"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="10"/>
       <c r="B31" s="12" t="s">
+        <v>707</v>
+      </c>
+      <c r="C31" s="12" t="s">
         <v>708</v>
       </c>
-      <c r="C31" s="12" t="s">
+      <c r="D31" s="13" t="s">
         <v>709</v>
       </c>
-      <c r="D31" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G31" s="14"/>
       <c r="H31" s="5"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="10"/>
       <c r="B32" s="12" t="s">
+        <v>710</v>
+      </c>
+      <c r="C32" s="12" t="s">
         <v>711</v>
       </c>
-      <c r="C32" s="12" t="s">
+      <c r="D32" s="13" t="s">
         <v>712</v>
       </c>
-      <c r="D32" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G32" s="14"/>
       <c r="H32" s="5"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="10"/>
       <c r="B33" s="12" t="s">
+        <v>713</v>
+      </c>
+      <c r="C33" s="12" t="s">
         <v>714</v>
       </c>
-      <c r="C33" s="12" t="s">
+      <c r="D33" s="13" t="s">
         <v>715</v>
       </c>
-      <c r="D33" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F33" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G33" s="14"/>
       <c r="H33" s="5"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="10"/>
       <c r="B34" s="12" t="s">
+        <v>716</v>
+      </c>
+      <c r="C34" s="12" t="s">
         <v>717</v>
       </c>
-      <c r="C34" s="12" t="s">
+      <c r="D34" s="13" t="s">
         <v>718</v>
       </c>
-      <c r="D34" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F34" s="10"/>
       <c r="G34" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H34" s="5"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="10"/>
       <c r="B35" s="12" t="s">
+        <v>719</v>
+      </c>
+      <c r="C35" s="12" t="s">
         <v>720</v>
       </c>
-      <c r="C35" s="12" t="s">
+      <c r="D35" s="13" t="s">
         <v>721</v>
       </c>
-      <c r="D35" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F35" s="10"/>
       <c r="G35" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H35" s="5"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="10"/>
       <c r="B36" s="12" t="s">
+        <v>722</v>
+      </c>
+      <c r="C36" s="12" t="s">
         <v>723</v>
       </c>
-      <c r="C36" s="12" t="s">
+      <c r="D36" s="13" t="s">
         <v>724</v>
       </c>
-      <c r="D36" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F36" s="10"/>
       <c r="G36" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H36" s="5"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
+        <v>725</v>
+      </c>
+      <c r="C37" s="12" t="s">
         <v>726</v>
       </c>
-      <c r="C37" s="12" t="s">
+      <c r="D37" s="13" t="s">
         <v>727</v>
       </c>
-      <c r="D37" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F37" s="10"/>
       <c r="G37" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H37" s="5"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="10"/>
       <c r="B38" s="12" t="s">
+        <v>728</v>
+      </c>
+      <c r="C38" s="12" t="s">
         <v>729</v>
       </c>
-      <c r="C38" s="12" t="s">
+      <c r="D38" s="13" t="s">
         <v>730</v>
       </c>
-      <c r="D38" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F38" s="10"/>
       <c r="G38" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H38" s="5"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="10"/>
       <c r="B39" s="12" t="s">
+        <v>731</v>
+      </c>
+      <c r="C39" s="12" t="s">
         <v>732</v>
       </c>
-      <c r="C39" s="12" t="s">
+      <c r="D39" s="13" t="s">
         <v>733</v>
       </c>
-      <c r="D39" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F39" s="10"/>
       <c r="G39" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H39" s="5"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="10"/>
       <c r="B40" s="12" t="s">
+        <v>734</v>
+      </c>
+      <c r="C40" s="12" t="s">
         <v>735</v>
       </c>
-      <c r="C40" s="12" t="s">
+      <c r="D40" s="13" t="s">
         <v>736</v>
       </c>
-      <c r="D40" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F40" s="10"/>
       <c r="G40" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H40" s="5"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
+        <v>737</v>
+      </c>
+      <c r="C41" s="12" t="s">
         <v>738</v>
       </c>
-      <c r="C41" s="12" t="s">
+      <c r="D41" s="13" t="s">
         <v>739</v>
       </c>
-      <c r="D41" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F41" s="10"/>
       <c r="G41" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H41" s="5"/>
     </row>
     <row r="42" spans="1:26" customHeight="1" ht="90">
       <c r="A42" s="10"/>
       <c r="B42" s="12" t="s">
+        <v>740</v>
+      </c>
+      <c r="C42" s="12" t="s">
         <v>741</v>
-      </c>
-[...1 lines deleted...]
-        <v>742</v>
       </c>
       <c r="D42" s="13"/>
       <c r="E42" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G42" s="14"/>
       <c r="H42" s="5"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="10"/>
       <c r="B43" s="12" t="s">
+        <v>742</v>
+      </c>
+      <c r="C43" s="12" t="s">
         <v>743</v>
       </c>
-      <c r="C43" s="12" t="s">
+      <c r="D43" s="13" t="s">
         <v>744</v>
       </c>
-      <c r="D43" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G43" s="14"/>
       <c r="H43" s="5"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="9" t="s">
-        <v>108</v>
+        <v>104</v>
       </c>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="10"/>
       <c r="B45" s="12" t="s">
+        <v>745</v>
+      </c>
+      <c r="C45" s="12" t="s">
         <v>746</v>
       </c>
-      <c r="C45" s="12" t="s">
+      <c r="D45" s="13" t="s">
         <v>747</v>
       </c>
-      <c r="D45" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F45" s="10"/>
       <c r="G45" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H45" s="5"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="10"/>
       <c r="B46" s="12" t="s">
+        <v>748</v>
+      </c>
+      <c r="C46" s="12" t="s">
         <v>749</v>
       </c>
-      <c r="C46" s="12" t="s">
+      <c r="D46" s="13" t="s">
         <v>750</v>
       </c>
-      <c r="D46" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F46" s="10"/>
       <c r="G46" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H46" s="5"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="10"/>
       <c r="B47" s="12" t="s">
+        <v>751</v>
+      </c>
+      <c r="C47" s="12" t="s">
         <v>752</v>
       </c>
-      <c r="C47" s="12" t="s">
+      <c r="D47" s="13" t="s">
         <v>753</v>
       </c>
-      <c r="D47" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F47" s="10"/>
       <c r="G47" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H47" s="5"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="10"/>
       <c r="B48" s="12" t="s">
+        <v>754</v>
+      </c>
+      <c r="C48" s="12" t="s">
         <v>755</v>
       </c>
-      <c r="C48" s="12" t="s">
+      <c r="D48" s="13" t="s">
         <v>756</v>
       </c>
-      <c r="D48" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F48" s="10"/>
       <c r="G48" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H48" s="5"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="10"/>
       <c r="B49" s="12" t="s">
+        <v>757</v>
+      </c>
+      <c r="C49" s="12" t="s">
         <v>758</v>
       </c>
-      <c r="C49" s="12" t="s">
+      <c r="D49" s="13" t="s">
         <v>759</v>
       </c>
-      <c r="D49" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F49" s="10"/>
       <c r="G49" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H49" s="5"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="10"/>
       <c r="B50" s="12" t="s">
+        <v>760</v>
+      </c>
+      <c r="C50" s="12" t="s">
         <v>761</v>
       </c>
-      <c r="C50" s="12" t="s">
+      <c r="D50" s="13" t="s">
         <v>762</v>
       </c>
-      <c r="D50" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F50" s="10"/>
       <c r="G50" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H50" s="5"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="10"/>
       <c r="B51" s="12" t="s">
+        <v>763</v>
+      </c>
+      <c r="C51" s="12" t="s">
         <v>764</v>
       </c>
-      <c r="C51" s="12" t="s">
+      <c r="D51" s="13" t="s">
         <v>765</v>
       </c>
-      <c r="D51" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F51" s="10"/>
       <c r="G51" s="14"/>
       <c r="H51" s="5"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="10"/>
       <c r="B52" s="12" t="s">
+        <v>766</v>
+      </c>
+      <c r="C52" s="12" t="s">
         <v>767</v>
       </c>
-      <c r="C52" s="12" t="s">
+      <c r="D52" s="13" t="s">
         <v>768</v>
       </c>
-      <c r="D52" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="14"/>
       <c r="H52" s="5"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="10"/>
       <c r="B53" s="12" t="s">
+        <v>769</v>
+      </c>
+      <c r="C53" s="12" t="s">
         <v>770</v>
       </c>
-      <c r="C53" s="12" t="s">
+      <c r="D53" s="13" t="s">
         <v>771</v>
       </c>
-      <c r="D53" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F53" s="10"/>
       <c r="G53" s="14"/>
       <c r="H53" s="5"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="10"/>
       <c r="B54" s="12" t="s">
+        <v>772</v>
+      </c>
+      <c r="C54" s="12" t="s">
         <v>773</v>
       </c>
-      <c r="C54" s="12" t="s">
+      <c r="D54" s="13" t="s">
         <v>774</v>
       </c>
-      <c r="D54" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H54" s="5"/>
     </row>
     <row r="55" spans="1:26" customHeight="1" ht="90">
       <c r="A55" s="10"/>
       <c r="B55" s="12" t="s">
+        <v>775</v>
+      </c>
+      <c r="C55" s="12" t="s">
         <v>776</v>
-      </c>
-[...1 lines deleted...]
-        <v>777</v>
       </c>
       <c r="D55" s="13"/>
       <c r="E55" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F55" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G55" s="14"/>
       <c r="H55" s="5"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="10"/>
       <c r="B56" s="12" t="s">
+        <v>777</v>
+      </c>
+      <c r="C56" s="12" t="s">
         <v>778</v>
       </c>
-      <c r="C56" s="12" t="s">
+      <c r="D56" s="13" t="s">
         <v>779</v>
       </c>
-      <c r="D56" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H56" s="5"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="10"/>
       <c r="B57" s="12" t="s">
+        <v>780</v>
+      </c>
+      <c r="C57" s="12" t="s">
         <v>781</v>
       </c>
-      <c r="C57" s="12" t="s">
+      <c r="D57" s="13" t="s">
         <v>782</v>
       </c>
-      <c r="D57" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F57" s="10"/>
       <c r="G57" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H57" s="5"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="10"/>
       <c r="B58" s="12" t="s">
+        <v>783</v>
+      </c>
+      <c r="C58" s="12" t="s">
         <v>784</v>
       </c>
-      <c r="C58" s="12" t="s">
+      <c r="D58" s="13" t="s">
         <v>785</v>
       </c>
-      <c r="D58" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="14"/>
       <c r="H58" s="5"/>
     </row>
     <row r="59" spans="1:26" customHeight="1" ht="90">
       <c r="A59" s="10"/>
       <c r="B59" s="12" t="s">
+        <v>786</v>
+      </c>
+      <c r="C59" s="12" t="s">
         <v>787</v>
-      </c>
-[...1 lines deleted...]
-        <v>788</v>
       </c>
       <c r="D59" s="13"/>
       <c r="E59" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G59" s="14"/>
       <c r="H59" s="5"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="10"/>
       <c r="B60" s="12" t="s">
+        <v>788</v>
+      </c>
+      <c r="C60" s="12" t="s">
         <v>789</v>
       </c>
-      <c r="C60" s="12" t="s">
+      <c r="D60" s="13" t="s">
         <v>790</v>
       </c>
-      <c r="D60" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E60" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G60" s="14"/>
       <c r="H60" s="5"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="10"/>
       <c r="B61" s="12" t="s">
+        <v>791</v>
+      </c>
+      <c r="C61" s="12" t="s">
         <v>792</v>
       </c>
-      <c r="C61" s="12" t="s">
+      <c r="D61" s="13" t="s">
         <v>793</v>
       </c>
-      <c r="D61" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E61" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G61" s="14"/>
       <c r="H61" s="5"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="10"/>
       <c r="B62" s="12" t="s">
+        <v>794</v>
+      </c>
+      <c r="C62" s="12" t="s">
         <v>795</v>
       </c>
-      <c r="C62" s="12" t="s">
+      <c r="D62" s="13" t="s">
         <v>796</v>
       </c>
-      <c r="D62" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E62" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G62" s="14"/>
       <c r="H62" s="5"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="10"/>
       <c r="B63" s="12" t="s">
+        <v>797</v>
+      </c>
+      <c r="C63" s="12" t="s">
         <v>798</v>
       </c>
-      <c r="C63" s="12" t="s">
+      <c r="D63" s="13" t="s">
         <v>799</v>
       </c>
-      <c r="D63" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G63" s="14"/>
       <c r="H63" s="5"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="10"/>
       <c r="B64" s="12" t="s">
+        <v>800</v>
+      </c>
+      <c r="C64" s="12" t="s">
         <v>801</v>
       </c>
-      <c r="C64" s="12" t="s">
+      <c r="D64" s="13" t="s">
         <v>802</v>
       </c>
-      <c r="D64" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G64" s="14"/>
       <c r="H64" s="5"/>
     </row>
     <row r="65" spans="1:26" customHeight="1" ht="90">
       <c r="A65" s="10"/>
       <c r="B65" s="12" t="s">
+        <v>803</v>
+      </c>
+      <c r="C65" s="12" t="s">
         <v>804</v>
-      </c>
-[...1 lines deleted...]
-        <v>805</v>
       </c>
       <c r="D65" s="13"/>
       <c r="E65" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F65" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G65" s="14"/>
       <c r="H65" s="5"/>
     </row>
     <row r="66" spans="1:26" customHeight="1" ht="90">
       <c r="A66" s="10"/>
       <c r="B66" s="12" t="s">
+        <v>805</v>
+      </c>
+      <c r="C66" s="12" t="s">
         <v>806</v>
-      </c>
-[...1 lines deleted...]
-        <v>807</v>
       </c>
       <c r="D66" s="13"/>
       <c r="E66" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F66" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G66" s="14"/>
       <c r="H66" s="5"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="10"/>
       <c r="B67" s="12" t="s">
+        <v>807</v>
+      </c>
+      <c r="C67" s="12" t="s">
         <v>808</v>
       </c>
-      <c r="C67" s="12" t="s">
+      <c r="D67" s="13" t="s">
         <v>809</v>
       </c>
-      <c r="D67" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E67" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F67" s="10"/>
       <c r="G67" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H67" s="5"/>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="10"/>
       <c r="B68" s="12" t="s">
+        <v>810</v>
+      </c>
+      <c r="C68" s="12" t="s">
         <v>811</v>
       </c>
-      <c r="C68" s="12" t="s">
+      <c r="D68" s="13" t="s">
         <v>812</v>
       </c>
-      <c r="D68" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E68" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F68" s="10"/>
       <c r="G68" s="14" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="H68" s="5"/>
     </row>
     <row r="69" spans="1:26" customHeight="1" ht="90">
       <c r="A69" s="10"/>
       <c r="B69" s="12" t="s">
+        <v>813</v>
+      </c>
+      <c r="C69" s="12" t="s">
         <v>814</v>
-      </c>
-[...1 lines deleted...]
-        <v>815</v>
       </c>
       <c r="D69" s="13"/>
       <c r="E69" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F69" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G69" s="14"/>
       <c r="H69" s="5"/>
     </row>
     <row r="70" spans="1:26" customHeight="1" ht="90">
       <c r="A70" s="10"/>
       <c r="B70" s="12" t="s">
+        <v>815</v>
+      </c>
+      <c r="C70" s="12" t="s">
         <v>816</v>
-      </c>
-[...1 lines deleted...]
-        <v>817</v>
       </c>
       <c r="D70" s="13"/>
       <c r="E70" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F70" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G70" s="14"/>
       <c r="H70" s="5"/>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="10"/>
       <c r="B71" s="12" t="s">
+        <v>817</v>
+      </c>
+      <c r="C71" s="12" t="s">
         <v>818</v>
       </c>
-      <c r="C71" s="12" t="s">
+      <c r="D71" s="13" t="s">
         <v>819</v>
       </c>
-      <c r="D71" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F71" s="10"/>
       <c r="G71" s="14"/>
       <c r="H71" s="5"/>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="9" t="s">
-        <v>163</v>
+        <v>159</v>
       </c>
       <c r="B72" s="11"/>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="11"/>
       <c r="F72" s="11"/>
       <c r="G72" s="11"/>
     </row>
     <row r="73" spans="1:26" customHeight="1" ht="90">
       <c r="A73" s="10"/>
       <c r="B73" s="12" t="s">
+        <v>820</v>
+      </c>
+      <c r="C73" s="12" t="s">
         <v>821</v>
-      </c>
-[...1 lines deleted...]
-        <v>822</v>
       </c>
       <c r="D73" s="13"/>
       <c r="E73" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F73" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G73" s="14"/>
       <c r="H73" s="5"/>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="8" t="s">
-        <v>823</v>
+        <v>822</v>
       </c>
       <c r="B74" s="11"/>
       <c r="C74" s="11"/>
       <c r="D74" s="11"/>
       <c r="E74" s="11"/>
       <c r="F74" s="11"/>
       <c r="G74" s="11"/>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="9" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B75" s="11"/>
       <c r="C75" s="11"/>
       <c r="D75" s="11"/>
       <c r="E75" s="11"/>
       <c r="F75" s="11"/>
       <c r="G75" s="11"/>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="9" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B76" s="11"/>
       <c r="C76" s="11"/>
       <c r="D76" s="11"/>
       <c r="E76" s="11"/>
       <c r="F76" s="11"/>
       <c r="G76" s="11"/>
     </row>
     <row r="77" spans="1:26" customHeight="1" ht="90">
       <c r="A77" s="10"/>
       <c r="B77" s="12" t="s">
+        <v>823</v>
+      </c>
+      <c r="C77" s="12" t="s">
         <v>824</v>
-      </c>
-[...1 lines deleted...]
-        <v>825</v>
       </c>
       <c r="D77" s="13"/>
       <c r="E77" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F77" s="10"/>
       <c r="G77" s="14"/>
       <c r="H77" s="5"/>
     </row>
     <row r="78" spans="1:26" customHeight="1" ht="90">
       <c r="A78" s="10"/>
       <c r="B78" s="12" t="s">
+        <v>825</v>
+      </c>
+      <c r="C78" s="12" t="s">
         <v>826</v>
-      </c>
-[...1 lines deleted...]
-        <v>827</v>
       </c>
       <c r="D78" s="13"/>
       <c r="E78" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F78" s="10"/>
       <c r="G78" s="14"/>
       <c r="H78" s="5"/>
     </row>
     <row r="79" spans="1:26" customHeight="1" ht="90">
       <c r="A79" s="10"/>
       <c r="B79" s="12" t="s">
+        <v>827</v>
+      </c>
+      <c r="C79" s="12" t="s">
         <v>828</v>
-      </c>
-[...1 lines deleted...]
-        <v>829</v>
       </c>
       <c r="D79" s="13"/>
       <c r="E79" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F79" s="10"/>
       <c r="G79" s="14"/>
       <c r="H79" s="5"/>
     </row>
     <row r="80" spans="1:26" customHeight="1" ht="90">
       <c r="A80" s="10"/>
       <c r="B80" s="12" t="s">
+        <v>829</v>
+      </c>
+      <c r="C80" s="12" t="s">
         <v>830</v>
-      </c>
-[...1 lines deleted...]
-        <v>831</v>
       </c>
       <c r="D80" s="13"/>
       <c r="E80" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F80" s="10"/>
       <c r="G80" s="14"/>
       <c r="H80" s="5"/>
     </row>
     <row r="81" spans="1:26" customHeight="1" ht="90">
       <c r="A81" s="10"/>
       <c r="B81" s="12" t="s">
+        <v>831</v>
+      </c>
+      <c r="C81" s="12" t="s">
         <v>832</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="D81" s="13"/>
       <c r="E81" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F81" s="10"/>
       <c r="G81" s="14"/>
       <c r="H81" s="5"/>
     </row>
     <row r="82" spans="1:26" customHeight="1" ht="90">
       <c r="A82" s="10"/>
       <c r="B82" s="12" t="s">
+        <v>833</v>
+      </c>
+      <c r="C82" s="12" t="s">
         <v>834</v>
-      </c>
-[...1 lines deleted...]
-        <v>835</v>
       </c>
       <c r="D82" s="13"/>
       <c r="E82" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F82" s="10"/>
       <c r="G82" s="14"/>
       <c r="H82" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A44:G44"/>
     <mergeCell ref="A72:G72"/>
     <mergeCell ref="A74:G74"/>
     <mergeCell ref="A75:G75"/>
     <mergeCell ref="A76:G76"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
@@ -29921,384 +29693,384 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="10"/>
       <c r="B3" s="12" t="s">
-        <v>314</v>
+        <v>319</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>315</v>
+        <v>320</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>316</v>
+        <v>321</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>333</v>
+        <v>338</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>334</v>
+        <v>339</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>335</v>
+        <v>340</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>339</v>
+        <v>344</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>340</v>
+        <v>345</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>341</v>
+        <v>346</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
+        <v>835</v>
+      </c>
+      <c r="C6" s="12" t="s">
         <v>836</v>
       </c>
-      <c r="C6" s="12" t="s">
+      <c r="D6" s="13" t="s">
         <v>837</v>
       </c>
-      <c r="D6" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>354</v>
+        <v>359</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>355</v>
+        <v>360</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>356</v>
+        <v>361</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>385</v>
+        <v>838</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>386</v>
+        <v>839</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>387</v>
+        <v>840</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
-        <v>839</v>
+        <v>841</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>840</v>
+        <v>842</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>841</v>
+        <v>843</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14" t="s">
-        <v>317</v>
+        <v>322</v>
       </c>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>362</v>
+        <v>367</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>363</v>
+        <v>368</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>364</v>
+        <v>369</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
-        <v>382</v>
+        <v>385</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>383</v>
+        <v>386</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>384</v>
+        <v>387</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
         <v>409</v>
       </c>
       <c r="C13" s="12" t="s">
         <v>410</v>
       </c>
       <c r="D13" s="13" t="s">
         <v>411</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:26" customHeight="1" ht="90">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
         <v>390</v>
       </c>
       <c r="C14" s="12" t="s">
         <v>391</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
         <v>403</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>404</v>
       </c>
       <c r="D15" s="13" t="s">
         <v>405</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
-        <v>323</v>
+        <v>328</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>324</v>
+        <v>329</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>325</v>
+        <v>330</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G16" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="10"/>
       <c r="B17" s="12" t="s">
-        <v>345</v>
+        <v>350</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>346</v>
+        <v>351</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>347</v>
+        <v>352</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="10"/>
       <c r="B18" s="12" t="s">
-        <v>368</v>
+        <v>370</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>369</v>
+        <v>371</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>367</v>
+        <v>372</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G18" s="14" t="s">
-        <v>326</v>
+        <v>331</v>
       </c>
       <c r="H18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -30346,105 +30118,105 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="10"/>
       <c r="B3" s="12" t="s">
-        <v>164</v>
+        <v>160</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>165</v>
+        <v>161</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>166</v>
+        <v>162</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>167</v>
+        <v>163</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14" t="s">
-        <v>168</v>
+        <v>164</v>
       </c>
       <c r="H3" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z66"/>
+  <dimension ref="A1:Z68"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -30462,1223 +30234,1259 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>846</v>
+        <v>848</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="9" t="s">
-        <v>847</v>
+        <v>849</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>848</v>
+        <v>850</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>849</v>
+        <v>851</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>850</v>
+        <v>852</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>851</v>
+        <v>853</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>853</v>
+        <v>855</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>854</v>
+        <v>856</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>855</v>
+        <v>857</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>856</v>
+        <v>858</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
-        <v>857</v>
+        <v>859</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>858</v>
+        <v>860</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>859</v>
+        <v>861</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>860</v>
+        <v>862</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>861</v>
+        <v>863</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>862</v>
+        <v>864</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>863</v>
+        <v>865</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>864</v>
+        <v>866</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>865</v>
+        <v>867</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>866</v>
+        <v>868</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>867</v>
+        <v>869</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>868</v>
+        <v>870</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
-        <v>869</v>
+        <v>871</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>870</v>
+        <v>872</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>871</v>
+        <v>873</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>872</v>
+        <v>874</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>873</v>
+        <v>875</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>874</v>
+        <v>876</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>875</v>
+        <v>877</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>876</v>
+        <v>878</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>877</v>
+        <v>879</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>878</v>
+        <v>880</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>879</v>
+        <v>881</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>880</v>
+        <v>882</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
-        <v>881</v>
+        <v>883</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>882</v>
+        <v>884</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>883</v>
+        <v>885</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>886</v>
+        <v>888</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>887</v>
+        <v>889</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>890</v>
+        <v>892</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>892</v>
+        <v>894</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
-        <v>893</v>
+        <v>895</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>894</v>
+        <v>896</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>895</v>
+        <v>897</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>896</v>
+        <v>898</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H15" s="5"/>
     </row>
-    <row r="16" spans="1:26">
-[...10 lines deleted...]
-    <row r="17" spans="1:26">
+    <row r="16" spans="1:26" customHeight="1" ht="90">
+      <c r="A16" s="10"/>
+      <c r="B16" s="12" t="s">
+        <v>899</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>900</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>901</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>902</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="5"/>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="90">
       <c r="A17" s="10"/>
       <c r="B17" s="12" t="s">
-        <v>898</v>
+        <v>903</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>899</v>
+        <v>904</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>900</v>
+        <v>905</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>313</v>
+        <v>906</v>
       </c>
       <c r="F17" s="10"/>
-      <c r="G17" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="14"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:26">
-      <c r="A18" s="10"/>
-[...16 lines deleted...]
-      <c r="H18" s="5"/>
+      <c r="A18" s="9" t="s">
+        <v>907</v>
+      </c>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="10"/>
       <c r="B19" s="12" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="10"/>
       <c r="B20" s="12" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="D20" s="13" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="10"/>
       <c r="B21" s="12" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="D21" s="13" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="10"/>
       <c r="B22" s="12" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="D22" s="13" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F22" s="10"/>
       <c r="G22" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H22" s="5"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H23" s="5"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F24" s="10"/>
-      <c r="G24" s="14"/>
+      <c r="G24" s="14" t="s">
+        <v>854</v>
+      </c>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F26" s="10"/>
-      <c r="G26" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G26" s="14"/>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F27" s="10"/>
-      <c r="G27" s="14"/>
+      <c r="G27" s="14" t="s">
+        <v>854</v>
+      </c>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F28" s="10"/>
-      <c r="G28" s="14"/>
+      <c r="G28" s="14" t="s">
+        <v>854</v>
+      </c>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="10"/>
       <c r="B29" s="12" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="14"/>
       <c r="H29" s="5"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="10"/>
       <c r="B30" s="12" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F30" s="10"/>
       <c r="G30" s="14"/>
       <c r="H30" s="5"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="10"/>
       <c r="B31" s="12" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="14"/>
       <c r="H31" s="5"/>
     </row>
     <row r="32" spans="1:26">
-      <c r="A32" s="8" t="s">
-[...9 lines deleted...]
-    <row r="33" spans="1:26" customHeight="1" ht="90">
+      <c r="A32" s="10"/>
+      <c r="B32" s="12" t="s">
+        <v>947</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>948</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>949</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F32" s="10"/>
+      <c r="G32" s="14"/>
+      <c r="H32" s="5"/>
+    </row>
+    <row r="33" spans="1:26">
       <c r="A33" s="10"/>
       <c r="B33" s="12" t="s">
-        <v>944</v>
+        <v>950</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>945</v>
+        <v>951</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>946</v>
+        <v>952</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F33" s="10"/>
       <c r="G33" s="14"/>
       <c r="H33" s="5"/>
     </row>
     <row r="34" spans="1:26">
-      <c r="A34" s="10"/>
-[...16 lines deleted...]
-    <row r="35" spans="1:26">
+      <c r="A34" s="8" t="s">
+        <v>953</v>
+      </c>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="90">
       <c r="A35" s="10"/>
       <c r="B35" s="12" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F35" s="10"/>
       <c r="G35" s="14"/>
       <c r="H35" s="5"/>
     </row>
     <row r="36" spans="1:26">
-      <c r="A36" s="8" t="s">
-[...7 lines deleted...]
-      <c r="G36" s="11"/>
+      <c r="A36" s="10"/>
+      <c r="B36" s="12" t="s">
+        <v>957</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>958</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>959</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F36" s="10"/>
+      <c r="G36" s="14"/>
+      <c r="H36" s="5"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
-        <v>954</v>
+        <v>960</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>955</v>
+        <v>961</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>956</v>
+        <v>962</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F37" s="10"/>
       <c r="G37" s="14"/>
       <c r="H37" s="5"/>
     </row>
     <row r="38" spans="1:26">
-      <c r="A38" s="10"/>
-[...14 lines deleted...]
-      <c r="H38" s="5"/>
+      <c r="A38" s="8" t="s">
+        <v>963</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="10"/>
       <c r="B39" s="12" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F39" s="10"/>
       <c r="G39" s="14"/>
       <c r="H39" s="5"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="10"/>
       <c r="B40" s="12" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F40" s="10"/>
       <c r="G40" s="14"/>
       <c r="H40" s="5"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F41" s="10"/>
       <c r="G41" s="14"/>
       <c r="H41" s="5"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="10"/>
       <c r="B42" s="12" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F42" s="10"/>
       <c r="G42" s="14"/>
       <c r="H42" s="5"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="10"/>
       <c r="B43" s="12" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F43" s="10"/>
       <c r="G43" s="14"/>
       <c r="H43" s="5"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="10"/>
       <c r="B44" s="12" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F44" s="10"/>
       <c r="G44" s="14"/>
       <c r="H44" s="5"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="10"/>
       <c r="B45" s="12" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F45" s="10"/>
       <c r="G45" s="14"/>
       <c r="H45" s="5"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="10"/>
       <c r="B46" s="12" t="s">
-        <v>981</v>
+        <v>985</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>982</v>
+        <v>986</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>983</v>
+        <v>987</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F46" s="10"/>
       <c r="G46" s="14"/>
       <c r="H46" s="5"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="10"/>
       <c r="B47" s="12" t="s">
-        <v>984</v>
+        <v>988</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F47" s="10"/>
       <c r="G47" s="14"/>
       <c r="H47" s="5"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="10"/>
       <c r="B48" s="12" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="C48" s="12" t="s">
-        <v>988</v>
+        <v>992</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>989</v>
+        <v>993</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F48" s="10"/>
       <c r="G48" s="14"/>
       <c r="H48" s="5"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="10"/>
       <c r="B49" s="12" t="s">
-        <v>990</v>
+        <v>994</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>991</v>
+        <v>995</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>992</v>
+        <v>996</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F49" s="10"/>
       <c r="G49" s="14"/>
       <c r="H49" s="5"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="10"/>
       <c r="B50" s="12" t="s">
-        <v>993</v>
+        <v>997</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>994</v>
+        <v>998</v>
       </c>
       <c r="D50" s="13" t="s">
-        <v>995</v>
+        <v>999</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F50" s="10"/>
       <c r="G50" s="14"/>
       <c r="H50" s="5"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="10"/>
       <c r="B51" s="12" t="s">
-        <v>996</v>
+        <v>1000</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>997</v>
+        <v>1001</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>998</v>
+        <v>1002</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F51" s="10"/>
       <c r="G51" s="14"/>
       <c r="H51" s="5"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="10"/>
       <c r="B52" s="12" t="s">
-        <v>999</v>
+        <v>1003</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>1000</v>
+        <v>1004</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>1001</v>
+        <v>1005</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>313</v>
+        <v>318</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="14"/>
       <c r="H52" s="5"/>
     </row>
     <row r="53" spans="1:26">
-      <c r="A53" s="8" t="s">
-[...7 lines deleted...]
-      <c r="G53" s="11"/>
+      <c r="A53" s="10"/>
+      <c r="B53" s="12" t="s">
+        <v>1006</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>1007</v>
+      </c>
+      <c r="D53" s="13" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>318</v>
+      </c>
+      <c r="F53" s="10"/>
+      <c r="G53" s="14"/>
+      <c r="H53" s="5"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="10"/>
       <c r="B54" s="12" t="s">
-        <v>1003</v>
+        <v>1009</v>
       </c>
       <c r="C54" s="12" t="s">
-        <v>1004</v>
+        <v>1010</v>
       </c>
       <c r="D54" s="13" t="s">
-        <v>1005</v>
+        <v>1011</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>1006</v>
+        <v>318</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14"/>
       <c r="H54" s="5"/>
     </row>
     <row r="55" spans="1:26">
-      <c r="A55" s="10"/>
-[...14 lines deleted...]
-      <c r="H55" s="5"/>
+      <c r="A55" s="8" t="s">
+        <v>1012</v>
+      </c>
+      <c r="B55" s="11"/>
+      <c r="C55" s="11"/>
+      <c r="D55" s="11"/>
+      <c r="E55" s="11"/>
+      <c r="F55" s="11"/>
+      <c r="G55" s="11"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="10"/>
       <c r="B56" s="12" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="14"/>
       <c r="H56" s="5"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="10"/>
       <c r="B57" s="12" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="F57" s="10"/>
       <c r="G57" s="14"/>
       <c r="H57" s="5"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="10"/>
       <c r="B58" s="12" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="D58" s="13" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="14"/>
       <c r="H58" s="5"/>
     </row>
     <row r="59" spans="1:26">
-      <c r="A59" s="8" t="s">
-[...7 lines deleted...]
-      <c r="G59" s="11"/>
+      <c r="A59" s="10"/>
+      <c r="B59" s="12" t="s">
+        <v>1025</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>1026</v>
+      </c>
+      <c r="D59" s="13" t="s">
+        <v>1027</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>1028</v>
+      </c>
+      <c r="F59" s="10"/>
+      <c r="G59" s="14"/>
+      <c r="H59" s="5"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="10"/>
       <c r="B60" s="12" t="s">
-        <v>1024</v>
+        <v>1029</v>
       </c>
       <c r="C60" s="12" t="s">
-        <v>1025</v>
+        <v>1030</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>1026</v>
+        <v>1031</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>1027</v>
+        <v>1032</v>
       </c>
       <c r="F60" s="10"/>
-      <c r="G60" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G60" s="14"/>
       <c r="H60" s="5"/>
     </row>
     <row r="61" spans="1:26">
-      <c r="A61" s="10"/>
-[...16 lines deleted...]
-      <c r="H61" s="5"/>
+      <c r="A61" s="8" t="s">
+        <v>1033</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="11"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="11"/>
     </row>
     <row r="62" spans="1:26">
-      <c r="A62" s="8" t="s">
-[...7 lines deleted...]
-      <c r="G62" s="11"/>
+      <c r="A62" s="10"/>
+      <c r="B62" s="12" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>1035</v>
+      </c>
+      <c r="D62" s="13" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E62" s="7" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F62" s="10"/>
+      <c r="G62" s="14" t="s">
+        <v>854</v>
+      </c>
+      <c r="H62" s="5"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="10"/>
       <c r="B63" s="12" t="s">
-        <v>1033</v>
+        <v>1038</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>1034</v>
+        <v>1039</v>
       </c>
       <c r="D63" s="13" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>990</v>
+        <v>1040</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>1041</v>
       </c>
       <c r="F63" s="10"/>
       <c r="G63" s="14" t="s">
-        <v>852</v>
+        <v>854</v>
       </c>
       <c r="H63" s="5"/>
     </row>
     <row r="64" spans="1:26">
-      <c r="A64" s="10"/>
-[...16 lines deleted...]
-      <c r="H64" s="5"/>
+      <c r="A64" s="8" t="s">
+        <v>1042</v>
+      </c>
+      <c r="B64" s="11"/>
+      <c r="C64" s="11"/>
+      <c r="D64" s="11"/>
+      <c r="E64" s="11"/>
+      <c r="F64" s="11"/>
+      <c r="G64" s="11"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="10"/>
       <c r="B65" s="12" t="s">
-        <v>1040</v>
+        <v>1043</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>1041</v>
+        <v>1044</v>
       </c>
       <c r="D65" s="13" t="s">
-        <v>1042</v>
-[...2 lines deleted...]
-        <v>1043</v>
+        <v>1045</v>
+      </c>
+      <c r="E65" s="7">
+        <v>990</v>
       </c>
       <c r="F65" s="10"/>
-      <c r="G65" s="14"/>
+      <c r="G65" s="14" t="s">
+        <v>854</v>
+      </c>
       <c r="H65" s="5"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="10"/>
       <c r="B66" s="12" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="C66" s="12" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="F66" s="10"/>
-      <c r="G66" s="14"/>
+      <c r="G66" s="14" t="s">
+        <v>854</v>
+      </c>
       <c r="H66" s="5"/>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" s="10"/>
+      <c r="B67" s="12" t="s">
+        <v>1050</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>1051</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>1052</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>1053</v>
+      </c>
+      <c r="F67" s="10"/>
+      <c r="G67" s="14"/>
+      <c r="H67" s="5"/>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" s="10"/>
+      <c r="B68" s="12" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D68" s="13" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F68" s="10"/>
+      <c r="G68" s="14"/>
+      <c r="H68" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
-    <mergeCell ref="A16:G16"/>
-[...4 lines deleted...]
-    <mergeCell ref="A62:G62"/>
+    <mergeCell ref="A18:G18"/>
+    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="A38:G38"/>
+    <mergeCell ref="A55:G55"/>
+    <mergeCell ref="A61:G61"/>
+    <mergeCell ref="A64:G64"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>