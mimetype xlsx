--- v1 (2026-06-29)
+++ v2 (2026-08-23)
@@ -53,51 +53,51 @@
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Оглавление" sheetId="1" r:id="rId4"/>
     <sheet name="1 серия" sheetId="2" r:id="rId5"/>
     <sheet name="Фокус" sheetId="3" r:id="rId6"/>
     <sheet name="Мета" sheetId="4" r:id="rId7"/>
     <sheet name="Атлас" sheetId="5" r:id="rId8"/>
     <sheet name="RUBEZH - камеры" sheetId="6" r:id="rId9"/>
     <sheet name="Сделано в России" sheetId="7" r:id="rId10"/>
     <sheet name="Облачные решения" sheetId="8" r:id="rId11"/>
     <sheet name="Сетевое оборудование RVi" sheetId="9" r:id="rId12"/>
     <sheet name="Мониторы" sheetId="10" r:id="rId13"/>
     <sheet name="Типовые платформы Сервера" sheetId="11" r:id="rId14"/>
     <sheet name="Системы хранения данных" sheetId="12" r:id="rId15"/>
     <sheet name="Распродажа" sheetId="13" r:id="rId16"/>
     <sheet name="Спец.оборудование" sheetId="14" r:id="rId17"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1309">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1332">
   <si>
     <t>Перейти в раздел</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Розничная цена, руб.</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>Особенности</t>
   </si>
   <si>
@@ -158,50 +158,59 @@
     <t>11 590</t>
   </si>
   <si>
     <t>2.11.1244</t>
   </si>
   <si>
     <t>RVi-1NCD2336 (2.8)</t>
   </si>
   <si>
     <t>Современная IP‑камера с матрицей SmartSens 1/2.8″ обеспечивает чёткое изображение в разрешении 2  Мп при 30 к/с — даже в условиях слабой освещённости (чувствительность 0,002  лк). В ночное время активируется ИК‑подсветка с дальностью до 30  м, гарантируя видимость при 0  лк. Автоматический аппаратный WDR 120  дБ устраняет перепады освещённости, а интеллектуальные функции (детектирование пересечения линий/областей и классификация объектов «человек/автомобиль») повышают эффективность видеонаблюдения. Встроенный микрофон и слот для карты памяти до 512  Гб расширяют функционал, а защита IP67 и IK10 обеспечивает устойчивость к влаге, пыли и механическим воздействиям. Камера работает от DC 12 В (6.5 Вт) или через PoE (802.3af, 7 Вт) в широком диапазоне температур — от −40 °C до +60 °C.</t>
   </si>
   <si>
     <t>2.11.0853</t>
   </si>
   <si>
     <t>RVi-1NCD2379 (2.7-13.5)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.8″ обеспечивает детализированное видео 2  Мп при  30  к/с даже в условиях слабой освещённости (чувствительность  0.002  лк, а с ИК‑подсветкой — 0 лк). Моторизированный объектив  2.7–13.5 мм позволяет гибко настраивать зону обзора. ИК‑подсветка до  30  м гарантирует чёткое изображение в темное время суток. Автоматический аппаратный WDR 120 дБ оптимизирует картинку при контрастном освещении, а встроенная видеоаналитика распознаёт пересечение линий/областей и классифицирует объекты (люди, автомобили). Устройство оснащено микрофоном, аудио‑ и тревожными входами/выходами, слотом для карт памяти до  512  Гб. Защищённый корпус (IP67/IK10) обеспечивает работу при температурах от  −40  до  60 °C, питание возможно от DC  12 В или через PoE.</t>
   </si>
   <si>
     <t>20 390</t>
   </si>
   <si>
     <t>Новинка</t>
+  </si>
+  <si>
+    <t>2.11.1328</t>
+  </si>
+  <si>
+    <t>RVi-1NCD2379L (2.7-13.5)</t>
+  </si>
+  <si>
+    <t>22 000</t>
   </si>
   <si>
     <t>2.11.0995</t>
   </si>
   <si>
     <t>RVi-1NCF2378 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.8″ выдаёт чёткое изображение в разрешении  2  Мп при  30  к/с даже при минимальной освещённости (0.002  лк, а с ИК‑подсветкой — в полной темноте). Объектив  2.8 мм обеспечивает широкий угол обзора. ИК‑подсветка до  30  м гарантирует отличную видимость ночью, а аппаратный WDR с динамическим диапазоном 120  дБ идеально балансирует изображение. Встроенная видеоаналитика детектирует пересечение линий и областей и распознаёт людей и автомобили. Устройство оснащено микрофоном, аудиовходами/выходами и тревожным выходом, поддерживает карты памяти до  512  Гб. Защищённый корпус (IP67/IK10) гарантирует работу в экстремальных условиях от −40  до  60 °C при питании от DC  12 В или через PoE.</t>
   </si>
   <si>
     <t>15 990</t>
   </si>
   <si>
     <t>2.11.1081</t>
   </si>
   <si>
     <t>RVi-1NCD4042 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.9″ обеспечивает детализированное изображение в разрешении  4  Мп при  30 к/с даже при слабом освещении (чувствительность  0.02  лк, а с включённой ИК‑подсветкой — в полной темноте). Объектив  2.8  мм обеспечивает широкий угол обзора. ИК‑подсветка дальностью  30 м гарантирует чёткую картинку ночью, а аппаратный WDR с динамическим диапазоном  120  дБ эффективно устраняет перепады освещённости. Видеоаналитика позволяет отслеживать пересечение линий и областей, а встроенный микрофон — фиксировать звук. Для локального хранения данных предусмотрен слот под карты памяти объёмом до  512  Гб. Устройство защищено по стандарту IP66, работает в диапазоне температур от  −40  до  60 °C и поддерживает два варианта питания: от источника DC  12 В (5,5  Вт) или через PoE (5  Вт).</t>
   </si>
   <si>
     <t>9 190</t>
   </si>
@@ -228,50 +237,59 @@
 Защищённый корпус (IP67/IK10) обеспечивает надёжную работу в экстремальных условиях от  −40  до  65 °C при питании от DC 12 В или через PoE.</t>
   </si>
   <si>
     <t>13 990</t>
   </si>
   <si>
     <t>2.11.0743</t>
   </si>
   <si>
     <t>RVi-1NCD5069 (2.7-13.5) white</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей Sony  1/2.8″ выдаёт детализированное изображение в разрешении  5  Мп при  20  к/с даже в условиях почти полной темноты (чувствительность  0.002  лк, а с ИК‑подсветкой — 0 лк). Моторизированный объектив  2.7–13.5  мм в сочетании с ИК‑подсветкой до  30  м позволяет гибко настраивать зону обзора и сохранять чёткость на любом расстоянии. Автоматический аппаратный WDR с динамическим диапазоном  120  дБ обеспечивает сбалансированную картинку при резких перепадах освещённости. Устройство оснащено микрофоном, аудио‑ и тревожными входами/выходами, поддерживает карты памяти до  512  Гб. Прочный корпус (IP67/IK10) гарантирует надёжную работу при температурах от  −40  до  60 °C с питанием от DC 12 В или через PoE.</t>
   </si>
   <si>
     <t>19 790</t>
   </si>
   <si>
     <t>2.11.1247</t>
   </si>
   <si>
     <t>RVi-1NCD5336 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens 1/2.7″ и разрешением 5 Мп (30 к/с) обеспечивает чёткое изображение даже при слабом освещении — чувствительность составляет 0.002 лк, а в ночном режиме с ИК подсветкой (до 30 м) работает при 0 лк. Оснащена объективом 2.8 мм, аппаратным WDR 120 дБ для сбалансированной картинки при контрастном освещении и интеллектуальными функциями: детектированием пересечения линий и областей, классификацией объектов (человек/автомобиль). Встроенный микрофон и слот для карты памяти до 512 Гб расширяют возможности использования, а защита IP66 и IK10 гарантирует надёжность в сложных условиях. Питается от DC 12 В (7 Вт) или через PoE (802.3af, 7.5 Вт) и стабильно работает при температурах от −40 °C до +65 °C</t>
+  </si>
+  <si>
+    <t>2.11.1330</t>
+  </si>
+  <si>
+    <t>RVi-1NCD5359L (2.7-13.5)</t>
+  </si>
+  <si>
+    <t>24 000</t>
   </si>
   <si>
     <t>2.11.0994</t>
   </si>
   <si>
     <t>RVi-1NCF5058 (1.4)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей OmniVision  1/2.7″ выдаёт детализированное изображение в разрешении  5  Мп при  30  к/с даже при слабом освещении (чувствительность  0.02  лк, а с ИК‑подсветкой 30 м — в полной темноте). Объектив  1.4  мм обеспечивает сверхширокий угол обзора. Аппаратный WDR с динамическим диапазоном  120  дБ гарантирует сбалансированную картинку при любых перепадах освещённости, а продвинутая видеоаналитика отслеживает пересечение линий и областей и формирует тепловую карту. Устройство оснащено микрофоном, аудиовходами/выходами и тревожным выходом, поддерживает карты памяти до  512  Гб. Камера работает при температурах от  −10  до  50 °C и питается от DC  12 В (6,5  Вт) или через PoE.</t>
   </si>
   <si>
     <t>24 990</t>
   </si>
   <si>
     <t>2.11.0996</t>
   </si>
   <si>
     <t>RVi-1NCF5358 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.7″ обеспечивает чёткое изображение в разрешении  5  Мп при  30  к/с даже в условиях почти полной темноты (чувствительность  0.002  лк, а с ИК‑подсветкой — 0 лк). Объектив  2.8  мм обеспечивает широкий угол обзора. ИК‑подсветка до  30  м гарантирует детализированную картинку в темное время суток, а аппаратный WDR с динамическим диапазоном  120  дБ эффективно устраняет перепады освещённости. Встроенная видеоаналитика не только отслеживает пересечение линий и областей, но и классифицирует объекты — людей и автомобили. Устройство оснащено микрофоном, аудиовходами/выходами и тревожным выходом, поддерживает карты памяти объёмом до  512  Гб. Прочный корпус с защитой IP67/IK10 обеспечивает надёжную работу в экстремальных условиях от  −40  до  60 °C при питании от DC  12 В или через PoE.</t>
   </si>
   <si>
     <t>19 990</t>
   </si>
@@ -762,63 +780,50 @@
   <si>
     <t>55 990</t>
   </si>
   <si>
     <t>40 канальные</t>
   </si>
   <si>
     <t>2.21.0076</t>
   </si>
   <si>
     <t>RVi-1NR40281</t>
   </si>
   <si>
     <t>40 канальный видеорегистратор с поддержкой разрешения до 12 Мп (4000×3000) и входящим битрейтом 400 Мбит/с (исходящий 400 Мбит/с) обеспечивает высокую детализацию и плавность видеопотока на всех каналах. Устройство работает с современными видеокодеками от H.264 до H.265+, поддерживает функции видеоаналитики с IP камер* и поддерживает стандарты ONVIF профили S/T. Для вывода изображения предусмотрены интерфейсы VGA (Full HD) и HDMI (Ultra HD 4K), а аудиовходы/выходы (3,5 мм Jack и RCA) позволяют организовать двустороннюю аудиосвязь. Видеорегистратор оснащён 2 SATA слотами для дисков до 10 Тб каждый и тревожными входами/выходами (16/4), а два гигабитных Ethernet интерфейса гарантируют высокую скорость передачи данных. 
  * Для видеокамер 1-й серии (см. раздел совместимости на странице видеокамер)</t>
   </si>
   <si>
     <t>2.21.0097</t>
   </si>
   <si>
     <t>RVi-1NR40282</t>
   </si>
   <si>
     <t>40 канальный видеорегистратор с поддержкой разрешения до 16 Мп и входящим битрейтом 400 Мбит/с (исходящий 400 Мбит/с) обеспечивает высокую детализацию и плавность видеопотока на всех каналах. Устройство работает с современными видеокодеками от H.264 до H.265+, поддерживает функции видеоаналитики с IP камер* и поддерживает стандарты ONVIF профили S/T. Для вывода изображения предусмотрены интерфейсы VGA (Full HD) и HDMI (Ultra HD 4K), а аудиовходы/выходы (3,5 мм Jack и RCA) позволяют организовать двустороннюю аудиосвязь. Видеорегистратор оснащён 2 SATA слотами для дисков до 10 Тб каждый и тревожными входами/выходами (16/4), а два гигабитных Ethernet интерфейса гарантируют высокую скорость передачи данных. 
  * Для видеокамер 1-й серии (см. раздел совместимости на странице видеокамер)</t>
-  </si>
-[...11 lines deleted...]
-    <t>99 990</t>
   </si>
   <si>
     <t>80 канальные</t>
   </si>
   <si>
     <t>2.21.0078</t>
   </si>
   <si>
     <t>RVi-1NR80871</t>
   </si>
   <si>
     <t>80 канальный видеорегистратор с поддержкой разрешения до 12 Мп (4000×3000) и входящим битрейтом 640 Мбит/с (исходящий 320 Мбит/с) обеспечивает высочайшую детализацию изображения на всех каналах, идеально подходя для масштабных объектов. Устройство поддерживает современные видеокодеки от H.264 до H.265+, а также функции видеоаналитики с IP‑камер*, гарантируя интеллектуальный мониторинг и оперативную реакцию на события. Для вывода изображения предусмотрены два VGA‑порта (Full HD) и два HDMI‑порта (Ultra HD 4K), а аудиовходы/выходы (3,5‑мм Jack и BNC) позволяют организовать полноценную звуковую составляющую системы. Видеорегистратор оснащён 8 SATA‑слотами для дисков до 10 Тб каждый и тревожными входами/выходами (16/4), обеспечивая внушительный объём хранения и широкие возможности интеграции. Устройство поддерживает стандарты ONVIF профили S/T/G 
 * Для видеокамер 1-й серии (см. раздел совместимости на странице видеокамер)</t>
   </si>
   <si>
     <t>175 990</t>
   </si>
   <si>
     <t>ИК-прожекторы</t>
   </si>
   <si>
     <t>2.72.0004</t>
   </si>
   <si>
     <t>RVi-1IRL-8T</t>
@@ -1115,66 +1120,54 @@
   <si>
     <t>2.11.1193</t>
   </si>
   <si>
     <t>RVi-2NCF2378 (2.8) RU</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8", 0.01 лк @ F1.6 
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Анти-туман 
 Встроенный микрофон 
 Видеоаналитика: Классификация объектов, Пересечение линии, Вторжение, Пересечение параллельных линий, Праздношатание (множественное), Контроль направления, Остановка в области, Подсчет объектов, AI детектор движения, Автотрекинг 
 3 видеопотока 
 H.264, H.265, MJPEG 
 Смарт-кодек, ROI 
 Поддержка карт памяти MicroSD до 1 ТБ 
 Класс защиты IP66 
 Диапазон рабочих температур -40°С...60°С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство); ONVIF Profile M (устройство)</t>
   </si>
   <si>
     <t>Сделано в России</t>
   </si>
   <si>
-    <t>2.11.0972</t>
-[...14 lines deleted...]
-ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
+    <t>2.11.1254</t>
+  </si>
+  <si>
+    <t>RVi-2NCD5366 (2.8)</t>
   </si>
   <si>
     <t>2.11.0660</t>
   </si>
   <si>
     <t>RVi-2NCD5368 (2.8)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0.005 лк @ F2.0 
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67, IK10 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.0987</t>
   </si>
   <si>
     <t>RVi-2NCD5368 (2.8) RU</t>
@@ -1207,111 +1200,135 @@
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP66, IK10 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.0988</t>
   </si>
   <si>
     <t>RVi-2NCD5369 (2.7-13.5) RU</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0.0033 лк @ F1.6 
 ИК-подсветка до 50 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP66, IK10 
 Диапазон рабочих температур -50 ... 60 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
+  </si>
+  <si>
+    <t>2.11.1256</t>
+  </si>
+  <si>
+    <t>RVi-2NCD5379 (2.7-12)</t>
+  </si>
+  <si>
+    <t>2.11.1268</t>
+  </si>
+  <si>
+    <t>RVi-2NCF5366 (2.8)</t>
   </si>
   <si>
     <t>2.11.0667</t>
   </si>
   <si>
     <t>RVi-2NCF5368 (2.8)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0.005 лк @ F2.0 
 ИК-подсветка до 15 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI, Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство) 
 Встроенные интерфейсы для подключения</t>
   </si>
   <si>
     <t>2.11.1195</t>
   </si>
   <si>
     <t>RVi-2NCF5378 (2.8) RU</t>
   </si>
   <si>
     <t>Сенсор: 1/2.7", 0.01 лк @ F1.6 
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Анти-туман 
 Встроенный микрофон 
 Видеоаналитика: Классификация объектов, Пересечение линии, Вторжение, Пересечение параллельных линий, Праздношатание (множественное), Контроль направления, Остановка в области, Подсчет объектов, AI детектор движения, Автотрекинг 
 3 видеопотока 
 H.264, H.265, MJPEG 
 Смарт-кодек, ROI 
 Поддержка карт памяти MicroSD до 1 ТБ 
 Класс защиты IP66 
 Диапазон рабочих температур -40°С...60°С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство); ONVIF Profile M (устройство)</t>
   </si>
   <si>
+    <t>2.11.1253</t>
+  </si>
+  <si>
+    <t>RVi-2NCT5366 (2.8)</t>
+  </si>
+  <si>
     <t>2.11.0809</t>
   </si>
   <si>
     <t>RVi-2NCD8359 (2.7-13.5)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0,0043 лк @ F1.6 
 ИК-подсветка до 40 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP66, IK10 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
+    <t>2.11.1277</t>
+  </si>
+  <si>
+    <t>RVi-2NCD8379 (3.6-11)</t>
+  </si>
+  <si>
     <t>2.11.0671</t>
   </si>
   <si>
     <t>RVi-2NCT2362 (2.8)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0.002 лк @ F2.0 
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI, Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.0990</t>
   </si>
   <si>
     <t>RVi-2NCT2362 (2.8) RU</t>
   </si>
   <si>
@@ -1365,68 +1382,50 @@
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI, Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67 
 Диапазон рабочих температур -50 ... 60 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.1198</t>
   </si>
   <si>
     <t>RVi-2NCT2369 (5-50) RU</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0.0013 лк @ F1.6 
 ИК-подсветка до 80 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67; IK10 
-Диапазон рабочих температур -40 ... 55 °С 
-[...16 lines deleted...]
-Класс защиты IP67 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.1031</t>
   </si>
   <si>
     <t>RVi-2NCT4359 (5-50)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8” , 0.007 лк @ F2.0 
 Автодиафрагма (DC-Iris) 
 10-кратный оптический зум 
 ИК-подсветка до 80 м Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Анти-туман 
 Встроенный динамик, Встроенный микрофон 
 Пересечение линии; Пересечение области; Праздношатание (множественное); Контроль направления; Подсчет объектов; Детектор лиц; Пересечение параллельных линий, Классификация объектов 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP66 
 Монтажная коробка в комплекте 
 Диапазон рабочих температур -40 ... 55 °С 
@@ -1907,51 +1906,51 @@
   <si>
     <t>IP-видеокамера со встроенным трекингом объектов - людей, автомобилей и 2-х колесных транспортных средств 
 Сенсор: 1/2.8”, 0.001 лк @ F1.4 
 4-кратный оптический зум 
 Разрешение: 2 Мп, Частота кадров: 60 к/с 
 ИК-подсветка до 40 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Анти-туман 
 Встроенный микрофон 
 Видеоаналитика: Пересечение линии; Пересечение области; Вход в область; Выход из области; Подсчет объектов; Подсчет очереди; Классификация объектов; Детектор лиц; Оставленный предмет; Пропавший предмет 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67; IK10 
 Диапазон рабочих температур -50 ... 60 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.0721</t>
   </si>
   <si>
     <t>RVi-2NCD4489 (2.8-12) white</t>
   </si>
   <si>
-    <t>IP-видеокамера со встроенным трекингом объектов - людей, автомобилей и 2-х колесных транспортных средств 
+    <t>4МП IP-видеокамера со встроенным трекингом объектов - людей, автомобилей и 2-х колесных транспортных средств 
 Сенсор: 1/1.8” , 0.0005 лк @ F1.2 
 4-кратный оптический зум 
 ИК-подсветка до 40 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Анти-туман 
 Видеоаналитика: Пересечение линии 
 Пересечение области; Вход в область 
 Выход из области; Подсчет объектов 
 Подсчет очереди; Детектор лиц" 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67, IK10 
 Диапазон рабочих температур -65 ... 60 °С 
 ONVIF Profile S/G/T 
 Монтажная коробка не требуется</t>
   </si>
   <si>
     <t>2.11.1216</t>
   </si>
   <si>
     <t>RVi-2NCD5438 (2.8)</t>
   </si>
   <si>
@@ -2754,62 +2753,50 @@
   <si>
     <t>2.61.0192</t>
   </si>
   <si>
     <t>RVi-2BMB-9</t>
   </si>
   <si>
     <t>2.61.0196</t>
   </si>
   <si>
     <t>RVi-2BMB-14</t>
   </si>
   <si>
     <t>2.61.0162</t>
   </si>
   <si>
     <t>RVi-2BMB-10</t>
   </si>
   <si>
     <t>2.11.1099</t>
   </si>
   <si>
     <t>RVi-CFG20/57V5/AS rev.D</t>
   </si>
   <si>
-    <t>2.61.0186</t>
-[...10 lines deleted...]
-  <si>
     <t>2.61.0238</t>
   </si>
   <si>
     <t>RVi-3BMB-9</t>
   </si>
   <si>
     <t>RUBEZH: камеры</t>
   </si>
   <si>
     <t>1.11.0005</t>
   </si>
   <si>
     <t>RV-3NCD2165 (2.8-12)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8" IMX307, 0.006 лк @ F1.4 
 4-кратный оптический зум
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка
 WDR (120 дБ)
 3 Видеопотока
 H.264, H.265, MJPEG
 Смарт-битрейт, ROI
 Поддержка карт памяти MicroSD до 128 Гб
 Класс защиты IP68, IK10
 Диапазон рабочих температур -55 ... 50 °С 
@@ -2996,74 +2983,50 @@
 -I3: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта, Оставленный предмет, Пропавший предмет, Праздношатание, Направление движения объекта, Подсчет объектов, Вход в область, Выход из области, Появление в области, Исчезновение в области, Остановка в области, Классификация объектов, Контроль несанкционированного прохода</t>
   </si>
   <si>
     <t>1.11.0036</t>
   </si>
   <si>
     <t>RV-3NCF2166 (8.0)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8" IMX307, 0.009 лк @ F1.6
 ИК-подсветка до 20 м, Адаптивная ИК-подсветка
 WDR (120 дБ)
 Встроенный микрофон
 3 Видеопотока
 H.264, H.265, MJPEG
 Смарт-битрейт, ROI
 Поддержка карт памяти MicroSD до 128 Гб
 Класс защиты IP66, IK10
 Диапазон рабочих температур -40 ... 50 °С 
 ONVIF Profile S/G
 Модификации камеры по видеоаналитике:
 -I1: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта 
 -I3: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта, Оставленный предмет, Пропавший предмет, Праздношатание, Направление движения объекта, Подсчет объектов, Вход в область, Выход из области, Появление в области, Исчезновение в области, Остановка в области, Классификация объектов, Контроль несанкционированного прохода</t>
   </si>
   <si>
-    <t>1.11.0011</t>
-[...22 lines deleted...]
-  <si>
     <t>1.11.0012</t>
   </si>
   <si>
     <t>RV-3NCD4065-I1 (3.6-10)</t>
   </si>
   <si>
     <t>1.11.0013</t>
   </si>
   <si>
     <t>RV-3NCD4065-I3 (3.6-10)</t>
   </si>
   <si>
     <t>1.11.0143</t>
   </si>
   <si>
     <t>RV-3NCD10368 (4.0)</t>
   </si>
   <si>
     <t>1.11.0140</t>
   </si>
   <si>
     <t>RV-3NCD20369R (2.8-8)</t>
   </si>
   <si>
     <t>1.11.0014</t>
@@ -3722,73 +3685,50 @@
 Видеоаналитика: Детектор движения; Детектор закрытия, Изменения сцены, Пересечение линии, Пересечение области, Трекинг объектов 
 Поддержка карт памяти MicroSD до 128 Гб
 Класс защиты IP66, IP67
 Диапазон рабочих температур -40 ... 50 °С 
 ONVIF Profile S/G</t>
   </si>
   <si>
     <t>1.11.0125</t>
   </si>
   <si>
     <t>RV-3NCT2166-I3 (4.0)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8" IMX307, 0.0035 лк @ F2.6
 Фиксированный объектив 4.0 мм
 ИК-подсветка до 25 м, Адаптивная ИК-подсветка
 WDR (120 дБ)
 3 Видеопотока
 H.264, H.265, MJPEG
 Смарт-битрейт, ROI
 Видеоаналитика: Детектор движения; Пересечение линии; Пересечение области; Изменение сцены; Оставленные/Пропавшие предметы; Праздношатание; Контроль направления; Подсчет объектов; Контроль остановки; Контроль прохода; Классификация объектов 
 Поддержка карт памяти MicroSD до 128 Гб
 Класс защиты IP66, IP67
 Диапазон рабочих температур -40 ... 50 °С 
 ONVIF Profile S/G</t>
-  </si>
-[...21 lines deleted...]
--I3: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта, Оставленный предмет, Пропавший предмет, Праздношатание, Направление движения объекта, Подсчет объектов, Вход в область, Выход из области, Появление в области, Исчезновение в области, Остановка в области, Классификация объектов, Контроль несанкционированного прохода</t>
   </si>
   <si>
     <t>1.11.0141</t>
   </si>
   <si>
     <t>RV-3NCT10369 (2.7-13.5)</t>
   </si>
   <si>
     <t>1.11.0054</t>
   </si>
   <si>
     <t>RV-3NCT5065 (2.7-13.5)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8" IMX335, 0.0025 лк @ F1.4
 5-кратный оптический зум
 ИК-подсветка до 50 м, Адаптивная ИК-подсветка
 WDR (120 дБ)
 3 Видеопотока
 H.264, H.265, MJPEG
 Смарт-битрейт, ROI
 Поддержка карт памяти MicroSD до 128 Гб
 Класс защиты IP67
 Диапазон рабочих температур -55 ... 50 °С 
 Холодный старт, Встроенный нагреватель
@@ -4664,80 +4604,71 @@
   <si>
     <t>Сетевой коммутатор с возможностью стекирования и функциями управления уровня L3. Обеспечивает гибкость и оптимальное управление сетевым трафиком для соединения нескольких узлов компьютерной сети в пределах одного или нескольких сегментов. Коммутатор оснащен 8 портами доступа RJ45 со скоростью передачи данных 10/100/1000 Мб/с и 24 портами доступа со скоростью передачи данных SFP 100/1000 Мб/с, а также 6 портами соединения SFP+ со скоростью передачи данных 1000/10000 Мб/с. Для удобства настройки и управления сетью, коммутатор обладает возможностью конфигурирования через WEB-интерфейс или командную строку. Коммутатор оснащен двумя блоками питания, благодаря этому осуществляется резервирование питания по схеме 1+1. 
 "Carrier-Level QoS Policies" — это набор правил для оптимизации качества услуг на транспортном уровне. Эти политики включают в себя параметры, такие как приоритеты обработки данных, управление полосой пропускания, ограничения скорости, а также поддержку алгоритмов планирования очереди, таких как SP, WRR и SP+WRR. Благодаря этому обеспечивается эффективная передача данных, голоса и видео через сеть с оптимальным распределением ресурсов. 
 Широкие возможности маршрутизации. Поддерживает протоколы маршрутизации на 2 и 3 уровнях, что расширяет возможности для видеонаблюдения. Обладает высокой емкостью таблицы маршрутизации, подходит для больших корпоративных сетей. 
 Различные решения для IPv6. Поддерживает широкий набор протоколов IPv6, таких как Обнаружение соседей и маршрутизаторов IPv6 (ND), ICMPv6, Path MTU discovery, DHCPv6 и др. Обеспечивает поддержку инструментов, таких как Ping, Traceroute, Telnet, SSH, ACL. Поддерживает Обнаружение многоадресного прослушивателя (MLD), MLD Snooping, статическую маршрутизацию IPv6, RIPng, OSPFv3 и BGP4+ и др. Поддерживает туннелирование IPv6: ручной туннель, автоматический туннель, GRE-туннель, 6to4, ISATAP. Обеспечивает поддержку транзита IPv4 в IPv6: ручной туннель IPv6, автоматический туннель IPv6, 6to4 туннель, туннель ISATAP. 
 Industrial Ethernet Ring с нулевой задержкой и с нулевой потерей пакетов. Благодаря поддержке протоколов EAPS и ERPS, коммутатор обеспечивает восстановление после сбоя менее чем за 50 мс, а также отсутствие потерь пакетов. За счет этого устройство позволяет достичь высокого уровня надежности сети. 
 Комплексная система защиты. Благодаря продвинутой аппаратной базе коммутатор обеспечивает высокий уровень безопасности. Устройство предотвращает атаки типа DoS, TCP’s SYN Flood, UDP Flood, Broadcast Storm, а также атаки с большим объемом трафика. Коммутатор поддерживает аутентификации IEEE 802.1x, Radius и TACACS+, а также криптографические алгоритмы MD5; SHA-256; RSA-1024; AES256. 
 Гибкое и удобное обслуживание. Коммутатор поддерживает различные методы управления, такие как консольный порт, Telnet, SSH. Управление и настройка коммутатора также доступна через WEB-интерфейс, что делает процесс настройки и мониторинга удобным и эффективным. Устройство поддерживает передачу файлов с помощью TFTP, а также ISSU (In-Service Software Upgrade) позволяет выполнять обновление программного обеспечения устройства не прерывая работу сети. ISSU особенно полезно в сетях, где недопустимы длительные перерывы в работе для выполнения обслуживания.</t>
   </si>
   <si>
     <t>Пульты управления</t>
   </si>
   <si>
     <t>2.81.0006</t>
   </si>
   <si>
     <t>RVi-2NK01</t>
   </si>
   <si>
     <t>Встроенный веб-сервер 
 Поддержка сетевого и аналогового режима управления PTZ 
 Подключение IP-камер по протоколу ONVIF и Pelco 
 Поддерживает управление PTZ, включая движение вверх/вниз/влево/вправо, масштабирование/фокусирование/диафрагма</t>
   </si>
   <si>
-    <t>2.81.0007</t>
-[...13 lines deleted...]
-  <si>
     <t>2.81.0008</t>
   </si>
   <si>
     <t>RVi-2NK05</t>
   </si>
   <si>
     <t>10,1" ёмкостный сенсорный экран с разрешением 1280×800 
 ОС Android 6.0 
 4-х осевой джойстик управления PTZ 
 Отображение изображения на экране устройства и вывод на монитор, подключенный через HDMI 
 Одновременное отображение 4 видеоканалов с разрешением до 720P или 1 канал с разрешением до 4К 
 Подключение IP-камер по протоколу ONVIF и Pelco 
 Поддержка видеокодеков H.264 и H.265 
 Поддерживает управление PTZ, включая движение вверх/вниз/влево/вправо, масштабирование/фокусирование/диафрагма 
 Возможность подключить и управлять USB-мышью</t>
+  </si>
+  <si>
+    <t>2.81.0010</t>
+  </si>
+  <si>
+    <t>RVi-2NK03</t>
   </si>
   <si>
     <t>Оптические трансиверы</t>
   </si>
   <si>
     <t>2.36.0013</t>
   </si>
   <si>
     <t>RVi-2NSTR21-SX</t>
   </si>
   <si>
     <t>Оптический трансивер RVi-2NSTR21-SX (далее – SFP-модуль) с Duplex LC разъёмами предназначен для использования в портах SFP (Small Form-Factor Pluggable) сетевых устройств (коммутаторов, маршрутизаторов и т.д.). SFP-модуль использует двунаправленную связь по двум оптическим волокнам, где одно волокно предназначено для передачи данных, а другое для приема. SFP-модуль поддерживает скорость передачи данных 1.25 Гбит/с и имеет возможность горячей замены, что позволяет установить его в сетевое устройство без необходимости его отключения и перезагрузки. Металлический корпус обеспечивает защиту от внешних электромагнитных помех и повышает стабильность работы в различных условиях эксплуатации.</t>
   </si>
   <si>
     <t>2.36.0016</t>
   </si>
   <si>
     <t>RVi-2NSTR22-SR</t>
   </si>
   <si>
     <t>Оптический трансивер RVi-2NSTR22-SR (далее – SFP-модуль) с Duplex LC разъёмами предназначен для использования в портах SFP (Small Form-Factor Pluggable) сетевых устройств (коммутаторов, маршрутизаторов и т.д.). SFP-модуль использует двунаправленную связь по двум оптическим волокнам, одно волокно предназначено для передачи данных, а другое для приема. SFP-модуль поддерживает скорость передачи данных 10 Гбит/с и имеет возможность горячей замены, что позволяет установить его в сетевое устройство без необходимости его отключения и перезагрузки. Металлический корпус обеспечивает защиту от внешних электромагнитных помех и повышает стабильность работы в различных условиях эксплуатации.</t>
   </si>
   <si>
     <t>2.36.0005</t>
   </si>
@@ -5128,276 +5059,324 @@
   <si>
     <t>22 990</t>
   </si>
   <si>
     <t>2.41.0031</t>
   </si>
   <si>
     <t>RVi-1M27Q-1P</t>
   </si>
   <si>
     <t>Чёткая картинка с 27" монитором QuadHD (2560×1440): IPS‑матрица с откликом 5 мс передаёт плавное движение и точную цветопередачу, а яркость 350 кд/м2 гарантирует отличную видимость даже при ярком освещении. Благодаря контрасту 1000:1 каждый оттенок выглядит насыщенным и глубоким, а встроенные динамики позволяют обойтись без дополнительной акустики. Подключайте устройства через два HDMI‑порта, DisplayPort или аудиовыход 3,5 мм jack — а для удобства есть USB‑порт для зарядки гаджетов (5 В, 1 А). Стильный пластиковый корпус и стандарт крепления VESA 100×100 делают монитор идеальным решением для рабочего места.</t>
   </si>
   <si>
     <t>32 990</t>
   </si>
   <si>
     <t>Программное обеспечение "ОПЕРАТОР"</t>
   </si>
   <si>
     <t>Серверы и рабочие станции "ОПЕРАТОР"</t>
   </si>
   <si>
     <t>Рабочие станции серии ECO</t>
   </si>
   <si>
+    <t>2.52.0024</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS0320 Оператор ECO</t>
   </si>
   <si>
     <t>В составе программного обеспечения R-Operator клиент, для обеспечения системы видеонаблюдения - УРМ
 Количество одновременно отображаемых IP-каналов - 32
 Разрешение и количество одновременно отображаемых видеокадров - D1 720х576, 25к/c
 Поддерживаемое разрешение IP камер для отображения - без ограничений
 Для обеспечения работоспособности системы предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>265 000</t>
   </si>
   <si>
+    <t>2.52.0023</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS0640 Оператор ECO</t>
   </si>
   <si>
     <t>В составе программного обеспечения R-Operator клиент, для обеспечения системы видеонаблюдения - УРМ
 Количество одновременно отображаемых IP-каналов - 64
 Разрешение и количество одновременно отображаемых видеокадров - D1 720х576, 25к/c
 Поддерживаемое разрешение IP камер для отображения - без ограничений
 Для обеспечения работоспособности системы предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>420 000</t>
   </si>
   <si>
     <t>Рабочие станции серии ECO-S</t>
   </si>
   <si>
+    <t>2.52.0022</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS0640 ECO-S</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect S, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 2NR
 Отображение до 64 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 4 мониторов с разрешением до 3840×2160, Ultra HD 4K
 Предустановлено программное обеспечение RVi Connect S, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>380 000</t>
   </si>
   <si>
+    <t>2.52.0027</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS0960 ECO-S</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect S, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 2NR
 Отображение до 96 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 6 мониторов с разрешением до 3840×2160, Ultra HD 4K
 Предустановлено программное обеспечение RVi Connect S, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>605 000</t>
   </si>
   <si>
+    <t>2.52.0028</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS1280 ECO-S</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect S, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 2NR
 Отображение до 128 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 8 мониторов с разрешением до 3840×2160, Ultra HD 4K
 Предустановлено программное обеспечение RVi Connect S, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>750 000</t>
   </si>
   <si>
     <t>Рабочие станции серии ECO-T</t>
   </si>
   <si>
+    <t>2.52.0029</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS0530 ECO-T</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect T, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 1NR
 Отображение до 40 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 3 мониторов с разрешением Ultra HD 4K разрешением 3840×2160
 Предустановлено программное обеспечение RVi Connect T, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>298 000</t>
   </si>
   <si>
+    <t>2.52.0030</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS0740 ECO-T</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect T, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 1NR
 Отображение до 80 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 4 мониторов с разрешением Ultra HD 4K разрешением 3840×2160
 Предустановлено программное обеспечение RVi Connect T, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
+    <t>2.52.0031</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS0940 ECO-T</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect T, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 1NR
 Отображение до 120 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 4 мониторов с разрешением Ultra HD 4K разрешением 3840×2160
 Предустановлено программное обеспечение RVi Connect T, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>727 000</t>
   </si>
   <si>
     <t>Рабочие станции серии PRO</t>
   </si>
   <si>
+    <t>2.52.0025</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS0960 Оператор PRO</t>
   </si>
   <si>
     <t>В составе программного обеспечения R-Operator клиент, для обеспечения системы видеонаблюдения - УРМ
 Количество одновременно отображаемых IP-каналов - 96
 Разрешение и количество одновременно отображаемых видеокадров - D1 720х576, 25к/c
 Поддерживаемое разрешение IP камер для отображения - без ограничений
 Для обеспечения работоспособности системы предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>615 000</t>
   </si>
   <si>
+    <t>2.52.0026</t>
+  </si>
+  <si>
     <t>Рабочая станция RV-WS1280 Оператор PRO</t>
   </si>
   <si>
     <t>В составе программного обеспечения R-Operator клиент, для обеспечения системы видеонаблюдения - УРМ
 Количество одновременно отображаемых IP-каналов - 128
 Разрешение и количество одновременно отображаемых видеокадров - D1 720х576, 25к/c
 Поддерживаемое разрешение IP камер для отображения - без ограничений
 Для обеспечения работоспособности системы предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>870 000</t>
   </si>
   <si>
     <t>Серверы серии ECO</t>
   </si>
   <si>
+    <t>2.51.0032</t>
+  </si>
+  <si>
     <t>Видеосервер RV-SE2300 Оператор ECO</t>
   </si>
   <si>
     <t>Количество подключаемых IP-каналов - 32 (лицензии на подключение IP камер включены в стоимость)
 Количество отображаемых IP-каналов - разрешение D1(720×576)@25 к/с одновременно до 16 каналов; VGA(640×480)@12 к/с до 24; CIF(320×240)@12 к/с до 32
 Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
 Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
 Гарантия - 3 года
 *Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
   </si>
   <si>
     <t>272 000</t>
   </si>
   <si>
+    <t>2.51.0033</t>
+  </si>
+  <si>
     <t>Видеосервер RV-SE2600 Оператор ECO</t>
   </si>
   <si>
     <t>Количество подключаемых IP-каналов - 64 (лицензии на подключение IP камер включены в стоимость)
 Количество отображаемых IP-каналов - разрешение D1(720×576)@25 к/с одновременно до 16 каналов; VGA(640×480)@12 к/с до 24; CIF(320×240)@12 к/с до 32
 Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
 Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
 Гарантия - 3 года
 *Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
   </si>
   <si>
     <t>295 000</t>
   </si>
   <si>
+    <t>2.51.0034</t>
+  </si>
+  <si>
     <t>Видеосервер RV-SE2900 Оператор ECO</t>
   </si>
   <si>
     <t>Количество подключаемых IP-каналов - 128 (лицензии на подключение IP камер включены в стоимость)
 Количество отображаемых IP-каналов - разрешение D1(720×576)@25 к/с одновременно до 16 каналов; VGA(640×480)@12 к/с до 24; CIF(320×240)@12 к/с до 32
 Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
 Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
 Гарантия - 3 года
 *Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
   </si>
   <si>
     <t>355 000</t>
   </si>
   <si>
     <t>Серверы серии PRO</t>
   </si>
   <si>
+    <t>2.51.0029</t>
+  </si>
+  <si>
     <t>Видеосервер RV-SE2600 Оператор PRO</t>
   </si>
   <si>
     <t>815 000</t>
+  </si>
+  <si>
+    <t>2.51.0030</t>
   </si>
   <si>
     <t>Видеосервер RV-SE2800 Оператор PRO</t>
   </si>
   <si>
     <t>Количество подключаемых IP-каналов - 96 (лицензии на подключение IP камер включены в стоимость)
 Количество отображаемых IP-каналов - разрешение D1(720×576)@25 к/с одновременно до 16 каналов; VGA(640×480)@12 к/с до 24; CIF(320×240)@12 к/с до 32
 Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
 Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
 Гарантия - 3 года
 *Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
   </si>
   <si>
     <t>905 000</t>
+  </si>
+  <si>
+    <t>2.51.0031</t>
   </si>
   <si>
     <t>Видеосервер RV-SE2900 Оператор PRO</t>
   </si>
   <si>
     <t>1 060 000</t>
   </si>
   <si>
     <t>Серверный шкаф в сборе</t>
   </si>
   <si>
     <t>2.54.0028</t>
   </si>
   <si>
     <t>Серверный шкаф в сборе RV-SR24141UNKXX</t>
   </si>
   <si>
     <t>Серверный шкаф в сборе представляет собой комплекс аппаратно-программных систем, интегрированных в единую защищенную конструкцию для обеспечения бесперебойной работы оборудования системы видеонаблюдения.
 Данное решение объединяет в себе системы, предназначенные для приема, обработки, записи и хранения видеопотоков с камер видеонаблюдения, бесперебойного электропитания, вентиляции, сетевой коммутации и агрегации, а также кабельной инфраструктуры.
 Для настройки и администрирования программного обеспечения системы видеонаблюдения и мониторинга предусмотрена интегрированная KVM-консоль.</t>
   </si>
   <si>
     <t>2.54.0027</t>
   </si>
   <si>
@@ -5831,50 +5810,122 @@
     <t>Видеоаналитика: Детектор дыма и огня
 Для применения во взрывоопасных зонах «1» и «2» 
 Маркировка взрывозащиты - РВ Ex db I Mb X / 1Ex db IICT6 Gb X / Ex tb IIIC T85°С Db X 
 Материал корпуса – нержавеющая сталь 
 Разрешение 4 МП 
 Моторизованный объектив: f = 4.5-8 мм 
 Встроенная система обогрева 
 Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «C» – AC 220 В; «A» – DC 12 В. 
 Доступны к заказу модификации и комплектации под индивидуальные требования.
 Комплектация: видеокамера с кабельными вводами и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами, кабели в металлорукаве (длина 3 м).</t>
   </si>
   <si>
     <t>RVi-4CFT-HS326-M.04Z4/B-SFD</t>
   </si>
   <si>
     <t>Видеоаналитика: Детектор дыма и огня
 Для применения во взрывоопасных зонах «1» и «2» 
 Маркировка взрывозащиты - РВ Ex db I Mb X / 1Ex db IICT6 Gb X / Ex tb IIIC T85°С Db X 
 Материал корпуса – нержавеющая сталь 
 Разрешение 4 МП 
 Моторизованный объектив: f = 8-32 мм 
 Встроенная система обогрева 
 Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «C» – AC 220 В; «A» – DC 12 В. 
 Доступны к заказу модификации и комплектации под индивидуальные требования.
 Комплектация: видеокамера с кабельными вводами и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами, кабели в металлорукаве (длина 3 м).</t>
+  </si>
+  <si>
+    <t>RVi-4CFT-AS326-M.05Z15/B-SFD</t>
+  </si>
+  <si>
+    <t>Видеоаналитика: Детектор дыма и пламени
+Для применения во взрывоопасных зонах «1» и «2»
+Маркировка взрывозащиты – 1Ex db IIC T6 Gb X / Ex tb IIIC T85ᵒC Db X
+Материал корпуса – алюминиевый сплав
+Разрешение 5 МП
+Моторизованный объектив: f = 5.3 – 79.5 мм, оптический зум 15х
+Встроенная система обогрева
+Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «C» – AC 220 В; «A» – DC 12 В.
+Доступны к заказу модификации и комплектации под индивидуальные требования.
+Комплектация: видеокамера с кабельными вводами взрывозащищенными и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами взрывозащищенными, кабели в металлорукаве (длина 3 м).</t>
+  </si>
+  <si>
+    <t>RVi-4CFT-AS326-M.05Z15/P-SFD</t>
+  </si>
+  <si>
+    <t>RVi-4CFT-AS326-M.05Z30/B-SFD</t>
+  </si>
+  <si>
+    <t>Видеоаналитика: Детектор дыма и пламени
+Для применения во взрывоопасных зонах «1» и «2»
+Маркировка взрывозащиты – 1Ex db IIC T6 Gb X / Ex tb IIIC T85ᵒC Db X
+Материал корпуса – алюминиевый сплав
+Разрешение 5 МП
+Моторизованный объектив: f = 5.3 – 159.0 мм, оптический зум 30х
+Встроенная система обогрева
+Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «C» – AC 220 В; «A» – DC 12 В.
+Доступны к заказу модификации и комплектации под индивидуальные требования.
+Комплектация: видеокамера с кабельными вводами взрывозащищенными и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами взрывозащищенными, кабели в металлорукаве (длина 3 м).</t>
+  </si>
+  <si>
+    <t>RVi-4CFT-AS326-M.05Z30/P-SFD</t>
+  </si>
+  <si>
+    <t>RVi-4CFT-HS426-M.05Z15/B-SFD</t>
+  </si>
+  <si>
+    <t>Видеоаналитика: Детектор дыма и пламени
+Для применения во взрывоопасных зонах «1» и «2»
+Маркировка взрывозащиты – РВ Ex db I Mb X / 1Ex db IICT6 Gb X / Ex tb IIIC T85°С Db X
+Материал корпуса – нержавеющая сталь
+Разрешение 5 МП
+Моторизованный объектив: f = 5.3 – 79.5 мм, оптический зум 15х
+Встроенная система обогрева
+Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «C» – AC 220 В; «A» – DC 12 В.
+Доступны к заказу модификации и комплектации под индивидуальные требования.
+Комплектация: видеокамера с кабельными вводами взрывозащищенными и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами взрывозащищенными, кабели в металлорукаве (длина 3 м).</t>
+  </si>
+  <si>
+    <t>RVi-4CFT-HS426-M.05Z15/P-SFD</t>
+  </si>
+  <si>
+    <t>RVi-4CFT-HS426-M.05Z30/B-SFD</t>
+  </si>
+  <si>
+    <t>Видеоаналитика: Детектор дыма и пламени
+Для применения во взрывоопасных зонах «1» и «2»
+Маркировка взрывозащиты – РВ Ex db I Mb X / 1Ex db IICT6 Gb X / Ex tb IIIC T85°С Db X
+Материал корпуса – нержавеющая сталь
+Разрешение 5 МП
+Моторизованный объектив: f = 5.3 – 159.0 мм, оптический зум 30х
+Встроенная система обогрева
+Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «C» – AC 220 В; «A» – DC 12 В.
+Доступны к заказу модификации и комплектации под индивидуальные требования.
+Комплектация: видеокамера с кабельными вводами взрывозащищенными и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами взрывозащищенными, кабели в металлорукаве (длина 3 м).</t>
+  </si>
+  <si>
+    <t>RVi-4CFT-HS426-M.05Z30/P-SFD</t>
   </si>
   <si>
     <t>Тепловизионные видеокамеры</t>
   </si>
   <si>
     <t>2.15.0009</t>
   </si>
   <si>
     <t>RVi-4TVC-400L8/M1-AT</t>
   </si>
   <si>
     <t>Спектральный диапазон 8-14 мкм. 
 Разрешение тепловизионной матрицы 400х300 пикселей. 
 Объектив: f = 8 мм. 
 Видеоаналитика, измерение температуры в кадре. 
 Micro SD до 128 ГБ.</t>
   </si>
   <si>
     <t>2.15.0005</t>
   </si>
   <si>
     <t>RVi-4TVC-400L15/M1-AT</t>
   </si>
   <si>
     <t>Спектральный диапазон 8-14 мкм. 
@@ -6458,95 +6509,95 @@
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/header1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/footer15.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c450-12f2-11eb-80d6-48df3707765d_03589a98-6f67-11eb-80d7-48df3707765d.resize1_160x90_original368.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f96da-12f3-11eb-80d6-48df3707765d_1082537f-6f67-11eb-80d7-48df3707765d.resize1_160x90_original369.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa424-1304-11eb-80d6-48df3707765d_a168bed4-6ba5-11eb-80d7-48df3707765d.resize1_160x90_original370.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0efb5-181a-11eb-80d6-48df3707765d_27e9bda8-4136-11eb-80d7-48df3707765d.resize1_160x90_original371.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4733ad4-90d2-11ed-a319-e43d1a190cf8_871f5851-aeb0-11ed-a319-e43d1a190cf8.resize1_160x90_original372.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a655280-0052-11ee-a319-e43d1a190cf8_29688d5e-09d0-11ee-a319-e43d1a190cf8.resize1_160x90_original373.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f43da4-f431-11ef-a31b-e43d1a190cf9_e0c1ad90-f431-11ef-a31b-e43d1a190cf9.resize1_160x90_original374.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cc2d5-f433-11ef-a31b-e43d1a190cf9_724ad02b-f433-11ef-a31b-e43d1a190cf9.resize1_160x90_original375.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71fb1-f435-11ef-a31b-e43d1a190cf9_c63ebc46-f435-11ef-a31b-e43d1a190cf9.resize1_160x90_original376.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c450-12f2-11eb-80d6-48df3707765d_03589a98-6f67-11eb-80d7-48df3707765d.resize1_160x90_original367.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f96da-12f3-11eb-80d6-48df3707765d_1082537f-6f67-11eb-80d7-48df3707765d.resize1_160x90_original368.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa424-1304-11eb-80d6-48df3707765d_a168bed4-6ba5-11eb-80d7-48df3707765d.resize1_160x90_original369.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0efb5-181a-11eb-80d6-48df3707765d_27e9bda8-4136-11eb-80d7-48df3707765d.resize1_160x90_original370.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4733ad4-90d2-11ed-a319-e43d1a190cf8_871f5851-aeb0-11ed-a319-e43d1a190cf8.resize1_160x90_original371.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a655280-0052-11ee-a319-e43d1a190cf8_29688d5e-09d0-11ee-a319-e43d1a190cf8.resize1_160x90_original372.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f43da4-f431-11ef-a31b-e43d1a190cf9_e0c1ad90-f431-11ef-a31b-e43d1a190cf9.resize1_160x90_original373.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cc2d5-f433-11ef-a31b-e43d1a190cf9_724ad02b-f433-11ef-a31b-e43d1a190cf9.resize1_160x90_original374.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71fb1-f435-11ef-a31b-e43d1a190cf9_c63ebc46-f435-11ef-a31b-e43d1a190cf9.resize1_160x90_original375.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45318908-9b54-11ef-a31a-e43d1a190cf8_5b8d2f5b-ae3d-11ef-a31a-e43d1a190cf8.resize1_160x90_original377.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f377c28-9b54-11ef-a31a-e43d1a190cf8_176e910e-ae3e-11ef-a31a-e43d1a190cf8.resize1_160x90_original378.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737084e2-f24b-11ee-a31a-e43d1a190cf8_8633d968-f24b-11ee-a31a-e43d1a190cf8.resize1_160x90_original379.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8b61-f24c-11ee-a31a-e43d1a190cf8_357f2182-f24c-11ee-a31a-e43d1a190cf8.resize1_160x90_original380.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df3ac-f24d-11ee-a31a-e43d1a190cf8_6c94fa57-f24d-11ee-a31a-e43d1a190cf8.resize1_160x90_original381.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85e4ef-e20c-11ef-a31b-e43d1a190cf9_b6ac1aec-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original382.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa53c95-e20c-11ef-a31b-e43d1a190cf9_cc3f4ed0-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original383.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84362d-e20d-11ef-a31b-e43d1a190cf9_e107e2f8-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original384.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee83d4-9b53-11ef-a31a-e43d1a190cf8_a2864bd7-ae32-11ef-a31a-e43d1a190cf8.resize1_160x90_original385.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e694b-9b53-11ef-a31a-e43d1a190cf8_97098883-a1bb-11ef-a31a-e43d1a190cf8.resize1_160x90_original386.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30f96c-9b55-11ef-a31a-e43d1a190cf8_2b6bd247-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original387.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ddc50-9b57-11ef-a31a-e43d1a190cf8_475fe71f-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original388.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604648b8-9b57-11ef-a31a-e43d1a190cf8_7fa43b4d-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original389.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cdac1-9b54-11ef-a31a-e43d1a190cf8_ab0173ef-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original390.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06131c-9b54-11ef-a31a-e43d1a190cf8_d767460e-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original391.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ec4a0-9b55-11ef-a31a-e43d1a190cf8_f0d095d4-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original392.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6234c11-7910-11f0-bb34-48df377e1ff8_96830ac2-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original393.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ec88-7911-11f0-bb34-48df377e1ff8_96830b41-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original394.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63407734-7911-11f0-bb34-48df377e1ff8_7c6e3301-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original395.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45318908-9b54-11ef-a31a-e43d1a190cf8_5b8d2f5b-ae3d-11ef-a31a-e43d1a190cf8.resize1_160x90_original376.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f377c28-9b54-11ef-a31a-e43d1a190cf8_176e910e-ae3e-11ef-a31a-e43d1a190cf8.resize1_160x90_original377.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737084e2-f24b-11ee-a31a-e43d1a190cf8_8633d968-f24b-11ee-a31a-e43d1a190cf8.resize1_160x90_original378.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8b61-f24c-11ee-a31a-e43d1a190cf8_357f2182-f24c-11ee-a31a-e43d1a190cf8.resize1_160x90_original379.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df3ac-f24d-11ee-a31a-e43d1a190cf8_6c94fa57-f24d-11ee-a31a-e43d1a190cf8.resize1_160x90_original380.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85e4ef-e20c-11ef-a31b-e43d1a190cf9_b6ac1aec-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original381.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa53c95-e20c-11ef-a31b-e43d1a190cf9_cc3f4ed0-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original382.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84362d-e20d-11ef-a31b-e43d1a190cf9_e107e2f8-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original383.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee83d4-9b53-11ef-a31a-e43d1a190cf8_a2864bd7-ae32-11ef-a31a-e43d1a190cf8.resize1_160x90_original384.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e694b-9b53-11ef-a31a-e43d1a190cf8_97098883-a1bb-11ef-a31a-e43d1a190cf8.resize1_160x90_original385.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30f96c-9b55-11ef-a31a-e43d1a190cf8_2b6bd247-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original386.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ddc50-9b57-11ef-a31a-e43d1a190cf8_475fe71f-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original387.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604648b8-9b57-11ef-a31a-e43d1a190cf8_7fa43b4d-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original388.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cdac1-9b54-11ef-a31a-e43d1a190cf8_ab0173ef-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original389.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06131c-9b54-11ef-a31a-e43d1a190cf8_d767460e-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original390.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ec4a0-9b55-11ef-a31a-e43d1a190cf8_f0d095d4-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original391.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6234c11-7910-11f0-bb34-48df377e1ff8_96830ac2-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original392.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ec88-7911-11f0-bb34-48df377e1ff8_96830b41-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original393.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63407734-7911-11f0-bb34-48df377e1ff8_7c6e3301-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original394.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf23a4b-d178-11ee-a31a-e43d1a190cf8_0e6f4ddf-49bf-11ef-a31a-e43d1a190cf8.resize1_160x90_original396.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ad9ce-d178-11ee-a31a-e43d1a190cf8_f50dc3a5-4a6c-11ef-a31a-e43d1a190cf8.resize1_160x90_original397.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecf55e-d178-11ee-a31a-e43d1a190cf8_730c6187-4a71-11ef-a31a-e43d1a190cf8.resize1_160x90_original398.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f218a5c-f37f-11ef-a31b-e43d1a190cf9_3696f115-f37f-11ef-a31b-e43d1a190cf9.resize1_160x90_original399.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf23a4b-d178-11ee-a31a-e43d1a190cf8_0e6f4ddf-49bf-11ef-a31a-e43d1a190cf8.resize1_160x90_original395.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ad9ce-d178-11ee-a31a-e43d1a190cf8_f50dc3a5-4a6c-11ef-a31a-e43d1a190cf8.resize1_160x90_original396.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecf55e-d178-11ee-a31a-e43d1a190cf8_730c6187-4a71-11ef-a31a-e43d1a190cf8.resize1_160x90_original397.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f218a5c-f37f-11ef-a31b-e43d1a190cf9_3696f115-f37f-11ef-a31b-e43d1a190cf9.resize1_160x90_original398.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c2d7e-6f87-11ef-a31a-e43d1a190cf8_66aff71e-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original400.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d44b-6f88-11ef-a31a-e43d1a190cf8_cd439713-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original401.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54041cb-6f88-11ef-a31a-e43d1a190cf8_e960327c-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original402.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013097ba-6f89-11ef-a31a-e43d1a190cf8_303a5126-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original403.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b36a-6f89-11ef-a31a-e43d1a190cf8_4d9c27a1-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original404.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d64d-6f8a-11ef-a31a-e43d1a190cf8_95a50378-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original405.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50495b74-6f8a-11ef-a31a-e43d1a190cf8_ac77a3a2-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original406.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f70721-6f8a-11ef-a31a-e43d1a190cf8_c4c2e664-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original407.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4895e30-6f8a-11ef-a31a-e43d1a190cf8_ffaaa47f-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original408.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14802c4d-6f8b-11ef-a31a-e43d1a190cf8_1a45141d-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original409.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c98cd-6f8b-11ef-a31a-e43d1a190cf8_3ce3f162-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original410.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b4f40-6f8b-11ef-a31a-e43d1a190cf8_70885a7e-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original411.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620cf80-700e-11ef-a31a-e43d1a190cf8_b0903ff7-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original412.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69236d4-700e-11ef-a31a-e43d1a190cf8_c0bf4201-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original413.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53996be-700e-11ef-a31a-e43d1a190cf8_d6a12378-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original414.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23496cb7-700f-11ef-a31a-e43d1a190cf8_e2ee1bb6-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original415.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532864e6-700f-11ef-a31a-e43d1a190cf8_f7d81271-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original416.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a253fe5-700f-11ef-a31a-e43d1a190cf8_040f963c-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original417.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2c12-700f-11ef-a31a-e43d1a190cf8_0e4b5bbd-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original418.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3afd-700f-11ef-a31a-e43d1a190cf8_1a19fc46-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original419.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85ee3-7b13-11ef-a31a-e43d1a190cf8_95aa171d-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original420.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e2b68-7b13-11ef-a31a-e43d1a190cf8_811ab91d-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original421.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f962e3-25b9-11f0-a31b-e43d1a190cf9_da3f018d-3fb3-11f0-a31b-e43d1a190cf9.resize1_160x90_original422.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e453e7-25ba-11f0-a31b-e43d1a190cf9_f39ec91c-3fb3-11f0-a31b-e43d1a190cf9.resize1_160x90_original423.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc13d-c611-11f0-bb35-48df377e1ff8_cef93d2b-c611-11f0-bb35-48df377e1ff8.resize1_160x90_original424.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc730c-c612-11f0-bb35-48df377e1ff8_34058acb-c612-11f0-bb35-48df377e1ff8.resize1_160x90_original425.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cec859-c612-11f0-bb35-48df377e1ff8_74cec87f-c612-11f0-bb35-48df377e1ff8.resize1_160x90_original426.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f59f1-c614-11f0-bb35-48df377e1ff8_5713a69d-c614-11f0-bb35-48df377e1ff8.resize1_160x90_original427.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef30ff-c615-11f0-bb35-48df377e1ff8_1556c39a-c615-11f0-bb35-48df377e1ff8.resize1_160x90_original428.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dbfbc-c615-11f0-bb35-48df377e1ff8_573dbfe2-c615-11f0-bb35-48df377e1ff8.resize1_160x90_original429.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400b77-fd4c-11e8-80ca-48df3707765c_aa8a9eb2-4061-11eb-80d7-48df3707765d.resize1_160x90_original430.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9645a4-fd4c-11e8-80ca-48df3707765c_aa8a9eae-4061-11eb-80d7-48df3707765d.resize1_160x90_original431.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c648f-fd4d-11e8-80ca-48df3707765c_aa8a9eaf-4061-11eb-80d7-48df3707765d.resize1_160x90_original432.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5d4a-fd4d-11e8-80ca-48df3707765c_aa8a9eb0-4061-11eb-80d7-48df3707765d.resize1_160x90_original433.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faf4bc-fd4d-11e8-80ca-48df3707765c_aa8a9eb1-4061-11eb-80d7-48df3707765d.resize1_160x90_original434.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf47e22-fd4e-11e8-80ca-48df3707765c_aa8a9eb3-4061-11eb-80d7-48df3707765d.resize1_160x90_original435.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50232f58-fd4e-11e8-80ca-48df3707765c_aa8a9eb4-4061-11eb-80d7-48df3707765d.resize1_160x90_original436.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd71381-fd4e-11e8-80ca-48df3707765c_aa8a9eb5-4061-11eb-80d7-48df3707765d.resize1_160x90_original437.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1b05-fd4e-11e8-80ca-48df3707765c_aa8a9eb6-4061-11eb-80d7-48df3707765d.resize1_160x90_original438.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dccb4-7c04-11ef-a31a-e43d1a190cf8_6ccb270b-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original439.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e1036-ac05-11ef-a31a-e43d1a190cf8_4d1ae1f4-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original440.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451f754-ac05-11ef-a31a-e43d1a190cf8_7f4440c2-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original441.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761caf83-ac06-11ef-a31a-e43d1a190cf8_8a542bd6-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original442.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24488ae-ac06-11ef-a31a-e43d1a190cf8_9686e935-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original443.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc99cfb-ac06-11ef-a31a-e43d1a190cf8_2d6264e0-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original444.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4064fe-ac07-11ef-a31a-e43d1a190cf8_3cef4b0f-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original445.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36143bd-ac07-11ef-a31a-e43d1a190cf8_4846ba92-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original446.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df68c-ac07-11ef-a31a-e43d1a190cf8_76d596dd-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original447.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334c401-ac09-11ef-a31a-e43d1a190cf8_c7c88e8c-d806-11ef-a31b-e43d1a190cf9.resize1_160x90_original448.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43470f-49f4-11f1-bb37-48df377e1ff8_4a83a511-60e9-11f1-bb37-48df377e1ff8.resize1_160x90_original449.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6eaa4-49fb-11f1-bb37-48df377e1ff8_ae85e9aa-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original450.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31601c8-49fc-11f1-bb37-48df377e1ff8_b7fe8f04-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original451.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b5a30-49fd-11f1-bb37-48df377e1ff8_ce8c6fc4-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original452.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05b50c-49fe-11f1-bb37-48df377e1ff8_d5ee2bed-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original453.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda7ba-4a01-11f1-bb37-48df377e1ff8_ea77855f-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original454.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99101c-4a01-11f1-bb37-48df377e1ff8_ff5b921f-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original455.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155dc40-80d6-11ef-a31a-e43d1a190cf8_52ffc41f-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original456.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fb47a-80d7-11ef-a31a-e43d1a190cf8_69d00227-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original457.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054e75-80d7-11ef-a31a-e43d1a190cf8_83e2949b-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original458.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53397e86-80d7-11ef-a31a-e43d1a190cf8_94c207f0-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original459.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c48fe-80d7-11ef-a31a-e43d1a190cf8_9e928e74-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original460.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b745201-80d7-11ef-a31a-e43d1a190cf8_ab3c861e-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original461.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95a2c1-80d7-11ef-a31a-e43d1a190cf8_ccf43e1a-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original462.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8e396-80d8-11ef-a31a-e43d1a190cf8_d7110a9c-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original463.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c3f5a-80d8-11ef-a31a-e43d1a190cf8_e03d1331-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original464.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf682-80d8-11ef-a31a-e43d1a190cf8_eec88e12-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original465.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97495106-80d8-11ef-a31a-e43d1a190cf8_fd8616c3-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original466.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a673d1-80d8-11ef-a31a-e43d1a190cf8_074d113a-80da-11ef-a31a-e43d1a190cf8.resize1_160x90_original467.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970a5f4-80d8-11ef-a31a-e43d1a190cf8_129898c7-80da-11ef-a31a-e43d1a190cf8.resize1_160x90_original468.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab23a-80d6-11ef-a31a-e43d1a190cf8_47b90539-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original469.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143436-25ba-11f0-a31b-e43d1a190cf9_03ffd704-3fb4-11f0-a31b-e43d1a190cf9.resize1_160x90_original470.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbce490-25bb-11f0-a31b-e43d1a190cf9_12d7925e-3fb4-11f0-a31b-e43d1a190cf9.resize1_160x90_original471.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c2d7e-6f87-11ef-a31a-e43d1a190cf8_66aff71e-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original399.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d44b-6f88-11ef-a31a-e43d1a190cf8_cd439713-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original400.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54041cb-6f88-11ef-a31a-e43d1a190cf8_e960327c-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original401.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013097ba-6f89-11ef-a31a-e43d1a190cf8_303a5126-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original402.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b36a-6f89-11ef-a31a-e43d1a190cf8_4d9c27a1-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original403.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d64d-6f8a-11ef-a31a-e43d1a190cf8_95a50378-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original404.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50495b74-6f8a-11ef-a31a-e43d1a190cf8_ac77a3a2-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original405.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f70721-6f8a-11ef-a31a-e43d1a190cf8_c4c2e664-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original406.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4895e30-6f8a-11ef-a31a-e43d1a190cf8_ffaaa47f-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original407.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14802c4d-6f8b-11ef-a31a-e43d1a190cf8_1a45141d-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original408.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c98cd-6f8b-11ef-a31a-e43d1a190cf8_3ce3f162-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original409.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b4f40-6f8b-11ef-a31a-e43d1a190cf8_70885a7e-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original410.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620cf80-700e-11ef-a31a-e43d1a190cf8_b0903ff7-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original411.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69236d4-700e-11ef-a31a-e43d1a190cf8_c0bf4201-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original412.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53996be-700e-11ef-a31a-e43d1a190cf8_d6a12378-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original413.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23496cb7-700f-11ef-a31a-e43d1a190cf8_e2ee1bb6-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original414.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532864e6-700f-11ef-a31a-e43d1a190cf8_f7d81271-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original415.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a253fe5-700f-11ef-a31a-e43d1a190cf8_040f963c-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original416.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2c12-700f-11ef-a31a-e43d1a190cf8_0e4b5bbd-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original417.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3afd-700f-11ef-a31a-e43d1a190cf8_1a19fc46-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original418.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85ee3-7b13-11ef-a31a-e43d1a190cf8_95aa171d-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original419.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e2b68-7b13-11ef-a31a-e43d1a190cf8_811ab91d-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original420.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f962e3-25b9-11f0-a31b-e43d1a190cf9_da3f018d-3fb3-11f0-a31b-e43d1a190cf9.resize1_160x90_original421.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e453e7-25ba-11f0-a31b-e43d1a190cf9_f39ec91c-3fb3-11f0-a31b-e43d1a190cf9.resize1_160x90_original422.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc13d-c611-11f0-bb35-48df377e1ff8_cef93d2b-c611-11f0-bb35-48df377e1ff8.resize1_160x90_original423.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc730c-c612-11f0-bb35-48df377e1ff8_34058acb-c612-11f0-bb35-48df377e1ff8.resize1_160x90_original424.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cec859-c612-11f0-bb35-48df377e1ff8_74cec87f-c612-11f0-bb35-48df377e1ff8.resize1_160x90_original425.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f59f1-c614-11f0-bb35-48df377e1ff8_5713a69d-c614-11f0-bb35-48df377e1ff8.resize1_160x90_original426.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef30ff-c615-11f0-bb35-48df377e1ff8_1556c39a-c615-11f0-bb35-48df377e1ff8.resize1_160x90_original427.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dbfbc-c615-11f0-bb35-48df377e1ff8_573dbfe2-c615-11f0-bb35-48df377e1ff8.resize1_160x90_original428.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c10bb-841e-11f1-bb37-48df377e1ff8_3e7fcdfd-8427-11f1-bb37-48df377e1ff8.resize1_160x90_original429.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710444e-841e-11f1-bb37-48df377e1ff8_5ccc1661-8427-11f1-bb37-48df377e1ff8.resize1_160x90_original430.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10af44b-8421-11f1-bb37-48df377e1ff8_4a96e0d4-8427-11f1-bb37-48df377e1ff8.resize1_160x90_original431.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf69ec-8422-11f1-bb37-48df377e1ff8_68c6e846-8427-11f1-bb37-48df377e1ff8.resize1_160x90_original432.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e7378-8422-11f1-bb37-48df377e1ff8_f61434ef-8429-11f1-bb37-48df377e1ff8.resize1_160x90_original433.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378e940-8423-11f1-bb37-48df377e1ff8_2cca087d-842a-11f1-bb37-48df377e1ff8.resize1_160x90_original434.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a7edf-8423-11f1-bb37-48df377e1ff8_024e379e-842a-11f1-bb37-48df377e1ff8.resize1_160x90_original435.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f48d27-8424-11f1-bb37-48df377e1ff8_32d07c89-842a-11f1-bb37-48df377e1ff8.resize1_160x90_original436.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400b77-fd4c-11e8-80ca-48df3707765c_aa8a9eb2-4061-11eb-80d7-48df3707765d.resize1_160x90_original437.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9645a4-fd4c-11e8-80ca-48df3707765c_aa8a9eae-4061-11eb-80d7-48df3707765d.resize1_160x90_original438.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c648f-fd4d-11e8-80ca-48df3707765c_aa8a9eaf-4061-11eb-80d7-48df3707765d.resize1_160x90_original439.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5d4a-fd4d-11e8-80ca-48df3707765c_aa8a9eb0-4061-11eb-80d7-48df3707765d.resize1_160x90_original440.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faf4bc-fd4d-11e8-80ca-48df3707765c_aa8a9eb1-4061-11eb-80d7-48df3707765d.resize1_160x90_original441.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf47e22-fd4e-11e8-80ca-48df3707765c_aa8a9eb3-4061-11eb-80d7-48df3707765d.resize1_160x90_original442.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50232f58-fd4e-11e8-80ca-48df3707765c_aa8a9eb4-4061-11eb-80d7-48df3707765d.resize1_160x90_original443.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd71381-fd4e-11e8-80ca-48df3707765c_aa8a9eb5-4061-11eb-80d7-48df3707765d.resize1_160x90_original444.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1b05-fd4e-11e8-80ca-48df3707765c_aa8a9eb6-4061-11eb-80d7-48df3707765d.resize1_160x90_original445.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dccb4-7c04-11ef-a31a-e43d1a190cf8_6ccb270b-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original446.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e1036-ac05-11ef-a31a-e43d1a190cf8_4d1ae1f4-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original447.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451f754-ac05-11ef-a31a-e43d1a190cf8_7f4440c2-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original448.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761caf83-ac06-11ef-a31a-e43d1a190cf8_8a542bd6-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original449.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24488ae-ac06-11ef-a31a-e43d1a190cf8_9686e935-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original450.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc99cfb-ac06-11ef-a31a-e43d1a190cf8_2d6264e0-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original451.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4064fe-ac07-11ef-a31a-e43d1a190cf8_3cef4b0f-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original452.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36143bd-ac07-11ef-a31a-e43d1a190cf8_4846ba92-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original453.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df68c-ac07-11ef-a31a-e43d1a190cf8_76d596dd-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original454.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334c401-ac09-11ef-a31a-e43d1a190cf8_c7c88e8c-d806-11ef-a31b-e43d1a190cf9.resize1_160x90_original455.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43470f-49f4-11f1-bb37-48df377e1ff8_4a83a511-60e9-11f1-bb37-48df377e1ff8.resize1_160x90_original456.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6eaa4-49fb-11f1-bb37-48df377e1ff8_ae85e9aa-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original457.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31601c8-49fc-11f1-bb37-48df377e1ff8_b7fe8f04-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original458.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b5a30-49fd-11f1-bb37-48df377e1ff8_ce8c6fc4-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original459.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05b50c-49fe-11f1-bb37-48df377e1ff8_d5ee2bed-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original460.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda7ba-4a01-11f1-bb37-48df377e1ff8_ea77855f-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original461.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99101c-4a01-11f1-bb37-48df377e1ff8_ff5b921f-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original462.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155dc40-80d6-11ef-a31a-e43d1a190cf8_52ffc41f-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original463.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fb47a-80d7-11ef-a31a-e43d1a190cf8_69d00227-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original464.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054e75-80d7-11ef-a31a-e43d1a190cf8_83e2949b-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original465.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53397e86-80d7-11ef-a31a-e43d1a190cf8_94c207f0-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original466.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c48fe-80d7-11ef-a31a-e43d1a190cf8_9e928e74-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original467.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b745201-80d7-11ef-a31a-e43d1a190cf8_ab3c861e-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original468.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95a2c1-80d7-11ef-a31a-e43d1a190cf8_ccf43e1a-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original469.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8e396-80d8-11ef-a31a-e43d1a190cf8_d7110a9c-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original470.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c3f5a-80d8-11ef-a31a-e43d1a190cf8_e03d1331-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original471.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf682-80d8-11ef-a31a-e43d1a190cf8_eec88e12-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original472.webp"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97495106-80d8-11ef-a31a-e43d1a190cf8_fd8616c3-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original473.webp"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a673d1-80d8-11ef-a31a-e43d1a190cf8_074d113a-80da-11ef-a31a-e43d1a190cf8.resize1_160x90_original474.webp"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970a5f4-80d8-11ef-a31a-e43d1a190cf8_129898c7-80da-11ef-a31a-e43d1a190cf8.resize1_160x90_original475.webp"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab23a-80d6-11ef-a31a-e43d1a190cf8_47b90539-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original476.webp"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143436-25ba-11f0-a31b-e43d1a190cf9_03ffd704-3fb4-11f0-a31b-e43d1a190cf9.resize1_160x90_original477.webp"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbce490-25bb-11f0-a31b-e43d1a190cf9_12d7925e-3fb4-11f0-a31b-e43d1a190cf9.resize1_160x90_original478.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1416c-8e3f-11ec-80dc-48df3707765d_c5c26206-8e4c-11ec-80dc-48df3707765d.resize1_160x90_original16.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694adf6-11f1-11ef-a31a-e43d1a190cf8_9ec8c16d-11f4-11ef-a31a-e43d1a190cf8.resize1_160x90_original17.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1518eb-cf14-11ee-a31a-e43d1a190cf8_f55c34a2-d473-11ee-a31a-e43d1a190cf8.resize1_160x90_original18.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b9dfc-d518-11ec-80dd-48df3707765d_4f9d1988-494a-11ed-80e0-48df3707765d.resize1_160x90_original19.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44274841-e90e-11ef-a31b-e43d1a190cf9_04da4698-eab7-11ef-a31b-e43d1a190cf9.resize1_160x90_original20.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fcc88-58dc-11ed-a317-e43d1a190cf9_cb4408d8-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original21.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae29c0-3c1e-11ee-a319-e43d1a190cf8_da1a694c-7a3a-11ee-a319-e43d1a190cf8.resize1_160x90_original22.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1c28-11ee-11ef-a31a-e43d1a190cf8_b04f0318-11f4-11ef-a31a-e43d1a190cf8.resize1_160x90_original23.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae60b-cf15-11ee-a31a-e43d1a190cf8_099ce7b9-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original24.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf107-7ccd-11eb-80d7-48df3707765d_2216ebcd-0fa8-11ec-80d9-48df3707765d.resize1_160x90_original25.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f1fd6-e009-11ec-80dd-48df3707765d_0d125bc7-8683-11ed-a319-e43d1a190cf8.resize1_160x90_original26.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0499-e946-11ef-a31b-e43d1a190cf9_12ba1840-eab7-11ef-a31b-e43d1a190cf9.resize1_160x90_original27.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218f2b-3c1d-11ee-a319-e43d1a190cf8_b0f5b350-7a3b-11ee-a319-e43d1a190cf8.resize1_160x90_original28.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7acf9-3c1f-11ee-a319-e43d1a190cf8_042e4039-16f7-11f1-bb36-48df377e1ff8.resize1_160x90_original29.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1bdc4-d511-11ec-80dd-48df3707765d_89ffd214-16ec-11f1-bb36-48df377e1ff8.resize1_160x90_original30.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3099-d51f-11ec-80dd-48df3707765d_63f8e452-8683-11ed-a319-e43d1a190cf8.resize1_160x90_original31.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068d81-58e8-11ed-a317-e43d1a190cf9_f39f2f09-16ed-11f1-bb36-48df377e1ff8.resize1_160x90_original32.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b781962-d51a-11ec-80dd-48df3707765d_8aae1c18-4ade-11ed-80e0-48df3707765d.resize1_160x90_original33.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df9cf-e90f-11ef-a31b-e43d1a190cf9_f51edb01-ecf5-11ef-a31b-e43d1a190cf9.resize1_160x90_original34.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee6f7-f8b5-11ee-a31a-e43d1a190cf8_177d4f83-093e-11ef-a31a-e43d1a190cf8.resize1_160x90_original35.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661ae2-d5e2-11ec-80dd-48df3707765d_38f32fe5-494e-11ed-80e0-48df3707765d.resize1_160x90_original36.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fb75f-e00f-11ec-80dd-48df3707765d_9e06f300-4ade-11ed-80e0-48df3707765d.resize1_160x90_original37.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475927a-cf1c-11ee-a31a-e43d1a190cf8_a5964502-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original38.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e8ef9-91fd-11ef-a31a-e43d1a190cf8_0ce9740e-91fe-11ef-a31a-e43d1a190cf8.resize1_160x90_original39.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdac071-d515-11ec-80dd-48df3707765d_983e104d-877a-11ed-a319-e43d1a190cf8.resize1_160x90_original40.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0073172-d5a5-11ec-80dd-48df3707765d_940ffba0-90ce-11ed-a319-e43d1a190cf8.resize1_160x90_original41.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea83a1a-cf15-11ee-a31a-e43d1a190cf8_2d0661ad-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original42.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd257c83-58e8-11ed-a317-e43d1a190cf9_ee1030ed-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original43.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e91d-d519-11ec-80dd-48df3707765d_bed2433e-877a-11ed-a319-e43d1a190cf8.resize1_160x90_original44.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b2cc2-e912-11ef-a31b-e43d1a190cf9_2fccd47d-ed0f-11ef-a31b-e43d1a190cf9.resize1_160x90_original45.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661b019-cb9c-11f0-bb35-48df377e1ff8_5c21d117-f826-11f0-bb36-48df377e1ff8.resize1_160x90_original46.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e863e1-d5de-11ec-80dd-48df3707765d_10496918-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original47.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35278eba-d5df-11ec-80dd-48df3707765d_28d2f65d-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original48.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea6a44-cf16-11ee-a31a-e43d1a190cf8_1d74b803-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original49.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e91b-e00f-11ec-80dd-48df3707765d_ac85aba3-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original50.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e99c79-cf1d-11ee-a31a-e43d1a190cf8_b750f8f4-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original51.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f9be-7692-11ef-a31a-e43d1a190cf8_7e27f5ae-7692-11ef-a31a-e43d1a190cf8.resize1_160x90_original52.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac43b33-91ff-11ef-a31a-e43d1a190cf8_b6e8ab86-91ff-11ef-a31a-e43d1a190cf8.resize1_160x90_original53.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc290-7cd6-11eb-80d7-48df3707765d_3f8a700d-0fad-11ec-80d9-48df3707765d.resize1_160x90_original54.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496bc2-8d6f-11eb-80d7-48df3707765d_3a8f8c71-3246-11ec-80d9-48df3707765d.resize1_160x90_original55.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0029c1c-e339-11ec-80dd-48df3707765d_b2bb0d11-1fbd-11ed-80df-48df3707765d.resize1_160x90_original56.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069458a-90ae-11ed-a319-e43d1a190cf8_8cb2306c-9ba2-11ed-a319-e43d1a190cf8.resize1_160x90_original57.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9bbd7-bd4e-11eb-80d7-48df3707765d_58371367-0fd0-11ec-80d9-48df3707765d.resize1_160x90_original58.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada69fa-3c23-11ee-a319-e43d1a190cf8_9c56b16d-5094-11ee-a319-e43d1a190cf8.resize1_160x90_original59.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4a782-3c26-11ee-a319-e43d1a190cf8_b770736d-4e07-11ee-a319-e43d1a190cf8.resize1_160x90_original60.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa026c-b937-11ef-a31b-e43d1a190cf9_64c6e1fe-b938-11ef-a31b-e43d1a190cf9.resize1_160x90_original61.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197d29c-e249-11ec-80dd-48df3707765d_532bc710-9311-11ed-a319-e43d1a190cf8.resize1_160x90_original62.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd11dcf-3c26-11ee-a319-e43d1a190cf8_6ec5c332-4e15-11ee-a319-e43d1a190cf8.resize1_160x90_original63.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef934c-b938-11ef-a31b-e43d1a190cf9_771ee97c-b938-11ef-a31b-e43d1a190cf9.resize1_160x90_original64.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb043b2-91b1-11ed-a319-e43d1a190cf8_d3f4bb5d-9567-11ed-a319-e43d1a190cf8.resize1_160x90_original65.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231eda-7cdc-11eb-80d7-48df3707765d_cbda395d-0fd0-11ec-80d9-48df3707765d.resize1_160x90_original66.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2ff8-91b4-11ed-a319-e43d1a190cf8_887da1e3-9568-11ed-a319-e43d1a190cf8.resize1_160x90_original67.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c4a60-91b2-11ed-a319-e43d1a190cf8_ed269ede-9567-11ed-a319-e43d1a190cf8.resize1_160x90_original68.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce70b57-ad84-11f0-bb35-48df377e1ff8_a7f19698-cc27-11f0-bb35-48df377e1ff8.resize1_160x90_original69.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7903-3c20-11ee-a319-e43d1a190cf8_40533f9d-48c4-11ee-a319-e43d1a190cf8.resize1_160x90_original70.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b3b3-ad83-11f0-bb35-48df377e1ff8_29e95e5b-cc44-11f0-bb35-48df377e1ff8.resize1_160x90_original71.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e9e8b-3c21-11ee-a319-e43d1a190cf8_0ec07932-4d51-11ee-a319-e43d1a190cf8.resize1_160x90_original72.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff21c2-3c22-11ee-a319-e43d1a190cf8_6b32681e-4e47-11ee-a319-e43d1a190cf8.resize1_160x90_original73.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f815bb-d4ac-11ee-a31a-e43d1a190cf8_720949d1-d531-11ee-a31a-e43d1a190cf8.resize1_160x90_original74.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176176-d620-11ee-a31a-e43d1a190cf8_8c1ce8fa-d620-11ee-a31a-e43d1a190cf8.resize1_160x90_original75.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2024a9c-d622-11ee-a31a-e43d1a190cf8_a9a2993e-d622-11ee-a31a-e43d1a190cf8.resize1_160x90_original76.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbfb8d-d639-11ee-a31a-e43d1a190cf8_8de917d6-d639-11ee-a31a-e43d1a190cf8.resize1_160x90_original77.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705efe8a-d63c-11ee-a31a-e43d1a190cf8_7ae2450a-d63c-11ee-a31a-e43d1a190cf8.resize1_160x90_original78.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6ded4-d63f-11ee-a31a-e43d1a190cf8_b095fd10-d63f-11ee-a31a-e43d1a190cf8.resize1_160x90_original79.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a70df5-fcb2-11e9-80cf-48df3707765d_47a1d08b-82fc-11eb-80d7-48df3707765d.resize1_160x90_original80.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b7cc2-fcb3-11e9-80cf-48df3707765d_dc0d06c7-4061-11eb-80d7-48df3707765d.resize1_160x90_original81.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74240302-a109-11eb-80d7-48df3707765d_5e13d00c-8682-11ed-a319-e43d1a190cf8.resize1_160x90_original82.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b0f17-a10b-11eb-80d7-48df3707765d_d69a53d9-a111-11eb-80d7-48df3707765d.resize1_160x90_original83.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0201d6-a10c-11eb-80d7-48df3707765d_fe2c3f6a-a111-11eb-80d7-48df3707765d.resize1_160x90_original84.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64cd62-a10e-11eb-80d7-48df3707765d_f40cfa92-8681-11ed-a319-e43d1a190cf8.resize1_160x90_original85.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab109a0a-e55c-11ec-80de-48df3707765d_b4101637-2db7-11ed-80e0-48df3707765d.resize1_160x90_original86.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c1121-fcad-11e9-80cf-48df3707765d_7a2001e2-8303-11eb-80d7-48df3707765d.resize1_160x90_original87.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4be08-5630-11eb-80d7-48df3707765d_66db5959-82ff-11eb-80d7-48df3707765d.resize1_160x90_original88.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe78282-a0fc-11eb-80d7-48df3707765d_be7a64f0-8680-11ed-a319-e43d1a190cf8.resize1_160x90_original89.webp"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499807-a100-11eb-80d7-48df3707765d_5c775c8f-a111-11eb-80d7-48df3707765d.resize1_160x90_original90.webp"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1914cf-a0fe-11eb-80d7-48df3707765d_44f5342c-8681-11ed-a319-e43d1a190cf8.resize1_160x90_original91.webp"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e742fa-ffdb-11e9-80cf-48df3707765d_b4874539-fac1-11ed-a319-e43d1a190cf8.resize1_160x90_original92.webp"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f47e-1735-11ef-a31a-e43d1a190cf8_2d0b77b1-1739-11ef-a31a-e43d1a190cf8.resize1_160x90_original93.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1416c-8e3f-11ec-80dc-48df3707765d_c5c26206-8e4c-11ec-80dc-48df3707765d.resize1_160x90_original16.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694adf6-11f1-11ef-a31a-e43d1a190cf8_9ec8c16d-11f4-11ef-a31a-e43d1a190cf8.resize1_160x90_original17.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1518eb-cf14-11ee-a31a-e43d1a190cf8_f55c34a2-d473-11ee-a31a-e43d1a190cf8.resize1_160x90_original18.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b9dfc-d518-11ec-80dd-48df3707765d_4f9d1988-494a-11ed-80e0-48df3707765d.resize1_160x90_original19.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44274841-e90e-11ef-a31b-e43d1a190cf9_04da4698-eab7-11ef-a31b-e43d1a190cf9.resize1_160x90_original20.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fcc88-58dc-11ed-a317-e43d1a190cf9_cb4408d8-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original21.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652622f-422a-11f1-bb37-48df377e1ff8_02357909-58ef-11f1-bb37-48df377e1ff8.resize1_160x90_original22.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae29c0-3c1e-11ee-a319-e43d1a190cf8_da1a694c-7a3a-11ee-a319-e43d1a190cf8.resize1_160x90_original23.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1c28-11ee-11ef-a31a-e43d1a190cf8_b04f0318-11f4-11ef-a31a-e43d1a190cf8.resize1_160x90_original24.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae60b-cf15-11ee-a31a-e43d1a190cf8_099ce7b9-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original25.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf107-7ccd-11eb-80d7-48df3707765d_2216ebcd-0fa8-11ec-80d9-48df3707765d.resize1_160x90_original26.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f1fd6-e009-11ec-80dd-48df3707765d_0d125bc7-8683-11ed-a319-e43d1a190cf8.resize1_160x90_original27.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0499-e946-11ef-a31b-e43d1a190cf9_12ba1840-eab7-11ef-a31b-e43d1a190cf9.resize1_160x90_original28.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff9e93-422b-11f1-bb37-48df377e1ff8_0a1d0ca9-58ef-11f1-bb37-48df377e1ff8.resize1_160x90_original29.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218f2b-3c1d-11ee-a319-e43d1a190cf8_b0f5b350-7a3b-11ee-a319-e43d1a190cf8.resize1_160x90_original30.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7acf9-3c1f-11ee-a319-e43d1a190cf8_042e4039-16f7-11f1-bb36-48df377e1ff8.resize1_160x90_original31.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1bdc4-d511-11ec-80dd-48df3707765d_89ffd214-16ec-11f1-bb36-48df377e1ff8.resize1_160x90_original32.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3099-d51f-11ec-80dd-48df3707765d_63f8e452-8683-11ed-a319-e43d1a190cf8.resize1_160x90_original33.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068d81-58e8-11ed-a317-e43d1a190cf9_f39f2f09-16ed-11f1-bb36-48df377e1ff8.resize1_160x90_original34.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b781962-d51a-11ec-80dd-48df3707765d_8aae1c18-4ade-11ed-80e0-48df3707765d.resize1_160x90_original35.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df9cf-e90f-11ef-a31b-e43d1a190cf9_f51edb01-ecf5-11ef-a31b-e43d1a190cf9.resize1_160x90_original36.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee6f7-f8b5-11ee-a31a-e43d1a190cf8_177d4f83-093e-11ef-a31a-e43d1a190cf8.resize1_160x90_original37.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661ae2-d5e2-11ec-80dd-48df3707765d_38f32fe5-494e-11ed-80e0-48df3707765d.resize1_160x90_original38.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fb75f-e00f-11ec-80dd-48df3707765d_9e06f300-4ade-11ed-80e0-48df3707765d.resize1_160x90_original39.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475927a-cf1c-11ee-a31a-e43d1a190cf8_a5964502-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original40.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e8ef9-91fd-11ef-a31a-e43d1a190cf8_0ce9740e-91fe-11ef-a31a-e43d1a190cf8.resize1_160x90_original41.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdac071-d515-11ec-80dd-48df3707765d_983e104d-877a-11ed-a319-e43d1a190cf8.resize1_160x90_original42.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0073172-d5a5-11ec-80dd-48df3707765d_940ffba0-90ce-11ed-a319-e43d1a190cf8.resize1_160x90_original43.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea83a1a-cf15-11ee-a31a-e43d1a190cf8_2d0661ad-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original44.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd257c83-58e8-11ed-a317-e43d1a190cf9_ee1030ed-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original45.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e91d-d519-11ec-80dd-48df3707765d_bed2433e-877a-11ed-a319-e43d1a190cf8.resize1_160x90_original46.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b2cc2-e912-11ef-a31b-e43d1a190cf9_2fccd47d-ed0f-11ef-a31b-e43d1a190cf9.resize1_160x90_original47.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661b019-cb9c-11f0-bb35-48df377e1ff8_5c21d117-f826-11f0-bb36-48df377e1ff8.resize1_160x90_original48.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e863e1-d5de-11ec-80dd-48df3707765d_10496918-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original49.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35278eba-d5df-11ec-80dd-48df3707765d_28d2f65d-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original50.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea6a44-cf16-11ee-a31a-e43d1a190cf8_1d74b803-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original51.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e91b-e00f-11ec-80dd-48df3707765d_ac85aba3-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original52.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e99c79-cf1d-11ee-a31a-e43d1a190cf8_b750f8f4-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original53.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f9be-7692-11ef-a31a-e43d1a190cf8_7e27f5ae-7692-11ef-a31a-e43d1a190cf8.resize1_160x90_original54.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac43b33-91ff-11ef-a31a-e43d1a190cf8_b6e8ab86-91ff-11ef-a31a-e43d1a190cf8.resize1_160x90_original55.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc290-7cd6-11eb-80d7-48df3707765d_3f8a700d-0fad-11ec-80d9-48df3707765d.resize1_160x90_original56.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496bc2-8d6f-11eb-80d7-48df3707765d_3a8f8c71-3246-11ec-80d9-48df3707765d.resize1_160x90_original57.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0029c1c-e339-11ec-80dd-48df3707765d_b2bb0d11-1fbd-11ed-80df-48df3707765d.resize1_160x90_original58.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069458a-90ae-11ed-a319-e43d1a190cf8_8cb2306c-9ba2-11ed-a319-e43d1a190cf8.resize1_160x90_original59.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9bbd7-bd4e-11eb-80d7-48df3707765d_58371367-0fd0-11ec-80d9-48df3707765d.resize1_160x90_original60.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada69fa-3c23-11ee-a319-e43d1a190cf8_9c56b16d-5094-11ee-a319-e43d1a190cf8.resize1_160x90_original61.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4a782-3c26-11ee-a319-e43d1a190cf8_b770736d-4e07-11ee-a319-e43d1a190cf8.resize1_160x90_original62.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa026c-b937-11ef-a31b-e43d1a190cf9_64c6e1fe-b938-11ef-a31b-e43d1a190cf9.resize1_160x90_original63.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197d29c-e249-11ec-80dd-48df3707765d_532bc710-9311-11ed-a319-e43d1a190cf8.resize1_160x90_original64.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd11dcf-3c26-11ee-a319-e43d1a190cf8_6ec5c332-4e15-11ee-a319-e43d1a190cf8.resize1_160x90_original65.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef934c-b938-11ef-a31b-e43d1a190cf9_771ee97c-b938-11ef-a31b-e43d1a190cf9.resize1_160x90_original66.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb043b2-91b1-11ed-a319-e43d1a190cf8_d3f4bb5d-9567-11ed-a319-e43d1a190cf8.resize1_160x90_original67.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231eda-7cdc-11eb-80d7-48df3707765d_cbda395d-0fd0-11ec-80d9-48df3707765d.resize1_160x90_original68.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2ff8-91b4-11ed-a319-e43d1a190cf8_887da1e3-9568-11ed-a319-e43d1a190cf8.resize1_160x90_original69.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c4a60-91b2-11ed-a319-e43d1a190cf8_ed269ede-9567-11ed-a319-e43d1a190cf8.resize1_160x90_original70.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce70b57-ad84-11f0-bb35-48df377e1ff8_a7f19698-cc27-11f0-bb35-48df377e1ff8.resize1_160x90_original71.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7903-3c20-11ee-a319-e43d1a190cf8_40533f9d-48c4-11ee-a319-e43d1a190cf8.resize1_160x90_original72.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b3b3-ad83-11f0-bb35-48df377e1ff8_29e95e5b-cc44-11f0-bb35-48df377e1ff8.resize1_160x90_original73.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff21c2-3c22-11ee-a319-e43d1a190cf8_6b32681e-4e47-11ee-a319-e43d1a190cf8.resize1_160x90_original74.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f815bb-d4ac-11ee-a31a-e43d1a190cf8_720949d1-d531-11ee-a31a-e43d1a190cf8.resize1_160x90_original75.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176176-d620-11ee-a31a-e43d1a190cf8_8c1ce8fa-d620-11ee-a31a-e43d1a190cf8.resize1_160x90_original76.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2024a9c-d622-11ee-a31a-e43d1a190cf8_a9a2993e-d622-11ee-a31a-e43d1a190cf8.resize1_160x90_original77.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbfb8d-d639-11ee-a31a-e43d1a190cf8_8de917d6-d639-11ee-a31a-e43d1a190cf8.resize1_160x90_original78.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705efe8a-d63c-11ee-a31a-e43d1a190cf8_7ae2450a-d63c-11ee-a31a-e43d1a190cf8.resize1_160x90_original79.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6ded4-d63f-11ee-a31a-e43d1a190cf8_b095fd10-d63f-11ee-a31a-e43d1a190cf8.resize1_160x90_original80.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a70df5-fcb2-11e9-80cf-48df3707765d_47a1d08b-82fc-11eb-80d7-48df3707765d.resize1_160x90_original81.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b7cc2-fcb3-11e9-80cf-48df3707765d_dc0d06c7-4061-11eb-80d7-48df3707765d.resize1_160x90_original82.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74240302-a109-11eb-80d7-48df3707765d_5e13d00c-8682-11ed-a319-e43d1a190cf8.resize1_160x90_original83.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b0f17-a10b-11eb-80d7-48df3707765d_d69a53d9-a111-11eb-80d7-48df3707765d.resize1_160x90_original84.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0201d6-a10c-11eb-80d7-48df3707765d_fe2c3f6a-a111-11eb-80d7-48df3707765d.resize1_160x90_original85.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64cd62-a10e-11eb-80d7-48df3707765d_f40cfa92-8681-11ed-a319-e43d1a190cf8.resize1_160x90_original86.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab109a0a-e55c-11ec-80de-48df3707765d_b4101637-2db7-11ed-80e0-48df3707765d.resize1_160x90_original87.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c1121-fcad-11e9-80cf-48df3707765d_7a2001e2-8303-11eb-80d7-48df3707765d.resize1_160x90_original88.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4be08-5630-11eb-80d7-48df3707765d_66db5959-82ff-11eb-80d7-48df3707765d.resize1_160x90_original89.webp"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe78282-a0fc-11eb-80d7-48df3707765d_be7a64f0-8680-11ed-a319-e43d1a190cf8.resize1_160x90_original90.webp"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499807-a100-11eb-80d7-48df3707765d_5c775c8f-a111-11eb-80d7-48df3707765d.resize1_160x90_original91.webp"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1914cf-a0fe-11eb-80d7-48df3707765d_44f5342c-8681-11ed-a319-e43d1a190cf8.resize1_160x90_original92.webp"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e742fa-ffdb-11e9-80cf-48df3707765d_b4874539-fac1-11ed-a319-e43d1a190cf8.resize1_160x90_original93.webp"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f47e-1735-11ef-a31a-e43d1a190cf8_2d0b77b1-1739-11ef-a31a-e43d1a190cf8.resize1_160x90_original94.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef7c5c-fff3-11eb-80d9-48df3707765d_08430fae-5e74-11ec-80db-48df3707765d.resize1_160x90_original94.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641909-3b34-11ee-a319-e43d1a190cf8_196d6d25-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original95.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea0647-5bdf-11ec-80db-48df3707765d_edbdff3f-fdba-11ec-80de-48df3707765d.resize1_160x90_original96.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e182651-fb74-11eb-80d9-48df3707765d_78771e28-5e74-11ec-80db-48df3707765d.resize1_160x90_original97.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6658-b206-11ef-a31b-e43d1a190cf9_20d4c9c4-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original98.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9bada-faf8-11ed-a319-e43d1a190cf8_0f2339d8-faf9-11ed-a319-e43d1a190cf8.resize1_160x90_original99.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b3ca-fff3-11eb-80d9-48df3707765d_1fceba77-5e74-11ec-80db-48df3707765d.resize1_160x90_original100.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb53d9-3b34-11ee-a319-e43d1a190cf8_79a43689-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original101.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22251e22-fb72-11eb-80d9-48df3707765d_78504028-9bb2-11ed-a319-e43d1a190cf8.resize1_160x90_original102.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe2c2-3b34-11ee-a319-e43d1a190cf8_f64bed1a-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original103.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5ca16-fb74-11eb-80d9-48df3707765d_8e8b6a44-5e74-11ec-80db-48df3707765d.resize1_160x90_original104.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166e62-b207-11ef-a31b-e43d1a190cf9_2fc6bde9-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original105.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab804-961d-11ec-80dc-48df3707765d_89afca44-1e16-11ed-80df-48df3707765d.resize1_160x90_original106.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef34078-fb73-11eb-80d9-48df3707765d_782c20bc-9bb1-11ed-a319-e43d1a190cf8.resize1_160x90_original107.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03dfe-3b36-11ee-a319-e43d1a190cf8_6666f14c-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original108.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0788-5be0-11ec-80db-48df3707765d_d1342863-ca55-11ee-a31a-e43d1a190cf8.resize1_160x90_original109.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3dc7f-f861-11ec-80de-48df3707765d_c466c50c-f861-11ec-80de-48df3707765d.resize1_160x90_original110.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de4d3-f8ab-11ed-a319-e43d1a190cf8_8474eb90-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original111.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c763-b20a-11ef-a31b-e43d1a190cf9_8ac03265-e542-11ef-a31b-e43d1a190cf9.resize1_160x90_original112.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f042c-f93e-11ed-a319-e43d1a190cf8_5c35074a-f93e-11ed-a319-e43d1a190cf8.resize1_160x90_original113.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2e3b-9fc4-11ee-a319-e43d1a190cf8_539b4fa9-e77c-11ee-a31a-e43d1a190cf8.resize1_160x90_original114.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefdc7d-1fae-11ed-80df-48df3707765d_e0f32339-1fae-11ed-80df-48df3707765d.resize1_160x90_original115.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359a62-fb73-11eb-80d9-48df3707765d_b23e5ac2-5e74-11ec-80db-48df3707765d.resize1_160x90_original116.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba93be-1a4c-11ee-a319-e43d1a190cf8_e5953651-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original117.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa688d-fffd-11ef-a31b-e43d1a190cf9_7c3a9e53-534a-11f0-bb33-48df377e1ff8.resize1_160x90_original118.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283e3c-5bc8-11f0-bb33-48df377e1ff8_daf9083a-8260-11f0-bb34-48df377e1ff8.resize1_160x90_original119.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f8c5-05c9-11ee-a319-e43d1a190cf8_a4ba05c7-06af-11ee-a319-e43d1a190cf8.resize1_160x90_original120.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5229a7-4057-11f0-a31b-e43d1a190cf9_fbf4e2de-51b7-11f0-bb33-48df377e1ff8.resize1_160x90_original121.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1a030-73fc-11ef-a31a-e43d1a190cf8_fcf6f1cd-ab25-11ef-a31a-e43d1a190cf8.resize1_160x90_original122.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce518204-73fc-11ef-a31a-e43d1a190cf8_5d10c995-ab25-11ef-a31a-e43d1a190cf8.resize1_160x90_original123.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e5f5-b1fd-11ef-a31b-e43d1a190cf9_9145772a-d732-11ef-a31b-e43d1a190cf9.resize1_160x90_original124.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0193-e4bb-11ed-a319-e43d1a190cf8_68357100-0469-11ee-a319-e43d1a190cf8.resize1_160x90_original125.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2741ed-b203-11ef-a31b-e43d1a190cf9_5d981fc9-e2c1-11ef-a31b-e43d1a190cf9.resize1_160x90_original126.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb652f0-3839-11ef-a31a-e43d1a190cf8_45a5c7ba-3842-11ef-a31a-e43d1a190cf8.resize1_160x90_original127.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8af25-76dc-11ed-a318-e43d1a190cf9_dc6bacba-e04f-11ed-a319-e43d1a190cf8.resize1_160x90_original128.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ddd78-3270-11ec-80d9-48df3707765d_72dde109-5f25-11ec-80db-48df3707765d.resize1_160x90_original129.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc6a6b-3271-11ec-80d9-48df3707765d_af4b7afd-5f25-11ec-80db-48df3707765d.resize1_160x90_original130.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d28c7-3271-11ec-80d9-48df3707765d_e616f07f-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original131.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0613-3271-11ec-80d9-48df3707765d_bd4168f1-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original132.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98aa2d-3272-11ec-80d9-48df3707765d_126baebe-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original133.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2fd15-3272-11ec-80d9-48df3707765d_b619adf9-9bb2-11ed-a319-e43d1a190cf8.resize1_160x90_original134.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ea95-3272-11ec-80d9-48df3707765d_5e824f66-5f29-11ec-80db-48df3707765d.resize1_160x90_original135.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c80fe1-3272-11ec-80d9-48df3707765d_3f99decd-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original136.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf893-3273-11ec-80d9-48df3707765d_64513a6a-5f26-11ec-80db-48df3707765d.resize1_160x90_original137.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258f766-5c4c-11ee-a319-e43d1a190cf8_0438a0dc-610d-11ee-a319-e43d1a190cf8.resize1_160x90_original138.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c83598-5c4d-11ee-a319-e43d1a190cf8_992d76d4-6114-11ee-a319-e43d1a190cf8.resize1_160x90_original139.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05fdd-5c4d-11ee-a319-e43d1a190cf8_6ca70c72-6121-11ee-a319-e43d1a190cf8.resize1_160x90_original140.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5884f-5c4e-11ee-a319-e43d1a190cf8_c3123507-61b0-11ee-a319-e43d1a190cf8.resize1_160x90_original141.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4cd7e-a889-11ed-a319-e43d1a190cf8_e071866a-8987-11f0-bb34-48df377e1ff8.resize1_160x90_original142.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090bd78-369f-11e9-80ca-48df3707765c_e215fdd7-4061-11eb-80d7-48df3707765d.resize1_160x90_original143.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d89763-3273-11ec-80d9-48df3707765d_18df8e62-5f27-11ec-80db-48df3707765d.resize1_160x90_original144.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246638a-3273-11ec-80d9-48df3707765d_a861cfe9-5f27-11ec-80db-48df3707765d.resize1_160x90_original145.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef897d-3273-11ec-80d9-48df3707765d_653b0ee7-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original146.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d4ec-880e-11ed-a319-e43d1a190cf8_5642fbd9-9bf4-11ed-a319-e43d1a190cf8.resize1_160x90_original147.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e062d1-a888-11ed-a319-e43d1a190cf8_59045638-52ee-11ee-a319-e43d1a190cf8.resize1_160x90_original148.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd140f-5f1c-11f1-bb37-48df377e1ff8_40f9d0aa-6df4-11f1-bb37-48df377e1ff8.resize1_160x90_original149.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef7c5c-fff3-11eb-80d9-48df3707765d_08430fae-5e74-11ec-80db-48df3707765d.resize1_160x90_original95.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641909-3b34-11ee-a319-e43d1a190cf8_196d6d25-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original96.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea0647-5bdf-11ec-80db-48df3707765d_edbdff3f-fdba-11ec-80de-48df3707765d.resize1_160x90_original97.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e182651-fb74-11eb-80d9-48df3707765d_78771e28-5e74-11ec-80db-48df3707765d.resize1_160x90_original98.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6658-b206-11ef-a31b-e43d1a190cf9_20d4c9c4-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original99.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1e090-fffd-11ef-a31b-e43d1a190cf9_255643f1-3a1d-11f0-a31b-e43d1a190cf9.resize1_160x90_original100.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b3ca-fff3-11eb-80d9-48df3707765d_1fceba77-5e74-11ec-80db-48df3707765d.resize1_160x90_original101.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb53d9-3b34-11ee-a319-e43d1a190cf8_79a43689-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original102.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22251e22-fb72-11eb-80d9-48df3707765d_78504028-9bb2-11ed-a319-e43d1a190cf8.resize1_160x90_original103.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe2c2-3b34-11ee-a319-e43d1a190cf8_f64bed1a-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original104.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb92a4-fffe-11ef-a31b-e43d1a190cf9_b148bb2d-4d9c-11f0-bb33-48df377e1ff8.resize1_160x90_original105.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdaa8a-315e-11f0-a31b-e43d1a190cf9_acea1840-3a28-11f0-a31b-e43d1a190cf9.resize1_160x90_original106.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5ca16-fb74-11eb-80d9-48df3707765d_8e8b6a44-5e74-11ec-80db-48df3707765d.resize1_160x90_original107.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166e62-b207-11ef-a31b-e43d1a190cf9_2fc6bde9-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original108.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62fa61-fffd-11ef-a31b-e43d1a190cf9_d67507fd-3a29-11f0-a31b-e43d1a190cf9.resize1_160x90_original109.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab804-961d-11ec-80dc-48df3707765d_89afca44-1e16-11ed-80df-48df3707765d.resize1_160x90_original110.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8f22d-411a-11f0-a31b-e43d1a190cf9_ab0dcd5b-65fb-11f0-bb33-48df377e1ff8.resize1_160x90_original111.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef34078-fb73-11eb-80d9-48df3707765d_782c20bc-9bb1-11ed-a319-e43d1a190cf8.resize1_160x90_original112.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03dfe-3b36-11ee-a319-e43d1a190cf8_6666f14c-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original113.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0788-5be0-11ec-80db-48df3707765d_d1342863-ca55-11ee-a31a-e43d1a190cf8.resize1_160x90_original114.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3dc7f-f861-11ec-80de-48df3707765d_c466c50c-f861-11ec-80de-48df3707765d.resize1_160x90_original115.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de4d3-f8ab-11ed-a319-e43d1a190cf8_8474eb90-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original116.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c763-b20a-11ef-a31b-e43d1a190cf9_8ac03265-e542-11ef-a31b-e43d1a190cf9.resize1_160x90_original117.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2e3b-9fc4-11ee-a319-e43d1a190cf8_539b4fa9-e77c-11ee-a31a-e43d1a190cf8.resize1_160x90_original118.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefdc7d-1fae-11ed-80df-48df3707765d_e0f32339-1fae-11ed-80df-48df3707765d.resize1_160x90_original119.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359a62-fb73-11eb-80d9-48df3707765d_b23e5ac2-5e74-11ec-80db-48df3707765d.resize1_160x90_original120.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba93be-1a4c-11ee-a319-e43d1a190cf8_e5953651-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original121.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa688d-fffd-11ef-a31b-e43d1a190cf9_7c3a9e53-534a-11f0-bb33-48df377e1ff8.resize1_160x90_original122.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283e3c-5bc8-11f0-bb33-48df377e1ff8_daf9083a-8260-11f0-bb34-48df377e1ff8.resize1_160x90_original123.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f8c5-05c9-11ee-a319-e43d1a190cf8_a4ba05c7-06af-11ee-a319-e43d1a190cf8.resize1_160x90_original124.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5229a7-4057-11f0-a31b-e43d1a190cf9_fbf4e2de-51b7-11f0-bb33-48df377e1ff8.resize1_160x90_original125.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1a030-73fc-11ef-a31a-e43d1a190cf8_fcf6f1cd-ab25-11ef-a31a-e43d1a190cf8.resize1_160x90_original126.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce518204-73fc-11ef-a31a-e43d1a190cf8_5d10c995-ab25-11ef-a31a-e43d1a190cf8.resize1_160x90_original127.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e5f5-b1fd-11ef-a31b-e43d1a190cf9_9145772a-d732-11ef-a31b-e43d1a190cf9.resize1_160x90_original128.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0193-e4bb-11ed-a319-e43d1a190cf8_68357100-0469-11ee-a319-e43d1a190cf8.resize1_160x90_original129.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2741ed-b203-11ef-a31b-e43d1a190cf9_5d981fc9-e2c1-11ef-a31b-e43d1a190cf9.resize1_160x90_original130.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb652f0-3839-11ef-a31a-e43d1a190cf8_45a5c7ba-3842-11ef-a31a-e43d1a190cf8.resize1_160x90_original131.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8af25-76dc-11ed-a318-e43d1a190cf9_dc6bacba-e04f-11ed-a319-e43d1a190cf8.resize1_160x90_original132.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ddd78-3270-11ec-80d9-48df3707765d_72dde109-5f25-11ec-80db-48df3707765d.resize1_160x90_original133.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc6a6b-3271-11ec-80d9-48df3707765d_af4b7afd-5f25-11ec-80db-48df3707765d.resize1_160x90_original134.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d28c7-3271-11ec-80d9-48df3707765d_e616f07f-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original135.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0613-3271-11ec-80d9-48df3707765d_bd4168f1-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original136.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98aa2d-3272-11ec-80d9-48df3707765d_126baebe-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original137.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2fd15-3272-11ec-80d9-48df3707765d_b619adf9-9bb2-11ed-a319-e43d1a190cf8.resize1_160x90_original138.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ea95-3272-11ec-80d9-48df3707765d_5e824f66-5f29-11ec-80db-48df3707765d.resize1_160x90_original139.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c80fe1-3272-11ec-80d9-48df3707765d_3f99decd-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original140.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf893-3273-11ec-80d9-48df3707765d_64513a6a-5f26-11ec-80db-48df3707765d.resize1_160x90_original141.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258f766-5c4c-11ee-a319-e43d1a190cf8_0438a0dc-610d-11ee-a319-e43d1a190cf8.resize1_160x90_original142.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c83598-5c4d-11ee-a319-e43d1a190cf8_992d76d4-6114-11ee-a319-e43d1a190cf8.resize1_160x90_original143.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05fdd-5c4d-11ee-a319-e43d1a190cf8_6ca70c72-6121-11ee-a319-e43d1a190cf8.resize1_160x90_original144.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5884f-5c4e-11ee-a319-e43d1a190cf8_c3123507-61b0-11ee-a319-e43d1a190cf8.resize1_160x90_original145.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4cd7e-a889-11ed-a319-e43d1a190cf8_e071866a-8987-11f0-bb34-48df377e1ff8.resize1_160x90_original146.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090bd78-369f-11e9-80ca-48df3707765c_e215fdd7-4061-11eb-80d7-48df3707765d.resize1_160x90_original147.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d89763-3273-11ec-80d9-48df3707765d_18df8e62-5f27-11ec-80db-48df3707765d.resize1_160x90_original148.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246638a-3273-11ec-80d9-48df3707765d_a861cfe9-5f27-11ec-80db-48df3707765d.resize1_160x90_original149.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef897d-3273-11ec-80d9-48df3707765d_653b0ee7-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original150.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d4ec-880e-11ed-a319-e43d1a190cf8_5642fbd9-9bf4-11ed-a319-e43d1a190cf8.resize1_160x90_original151.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e062d1-a888-11ed-a319-e43d1a190cf8_59045638-52ee-11ee-a319-e43d1a190cf8.resize1_160x90_original152.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd140f-5f1c-11f1-bb37-48df377e1ff8_40f9d0aa-6df4-11f1-bb37-48df377e1ff8.resize1_160x90_original153.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea781c6d-d32e-11ef-a31b-e43d1a190cf9_57e255c9-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original150.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc26c7-a572-11ef-a31a-e43d1a190cf8_ebeb1bcf-a575-11ef-a31a-e43d1a190cf8.resize1_160x90_original151.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d20a15-397e-11ed-80e0-48df3707765d_72afc90d-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original152.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448622-a8e2-11ec-80dd-48df3707765d_d93c9ca3-8697-11ed-a319-e43d1a190cf8.resize1_160x90_original153.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b991e-dae9-11ee-a31a-e43d1a190cf8_6dcfa19d-dae9-11ee-a31a-e43d1a190cf8.resize1_160x90_original154.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e638c-d1df-11ec-80dd-48df3707765d_ee177a6a-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original155.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2baca-d32f-11ef-a31b-e43d1a190cf9_5e6235fc-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original156.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c16f2e-a574-11ef-a31a-e43d1a190cf8_f3ef896b-a575-11ef-a31a-e43d1a190cf8.resize1_160x90_original157.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355af7e-3980-11ed-80e0-48df3707765d_88cedcd7-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original158.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce02c6-a8e3-11ec-80dd-48df3707765d_31e6a248-8697-11ed-a319-e43d1a190cf8.resize1_160x90_original159.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a529b-d1e2-11ec-80dd-48df3707765d_f0e9bd23-00f9-11ed-80de-48df3707765d.resize1_160x90_original160.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a5549-c264-11ed-a319-e43d1a190cf8_f1ea316c-ceec-11ed-a319-e43d1a190cf8.resize1_160x90_original161.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff99155-c265-11ed-a319-e43d1a190cf8_318f0367-cef7-11ed-a319-e43d1a190cf8.resize1_160x90_original162.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ec4ed-a8ba-11ef-a31a-e43d1a190cf8_b0f3f9e0-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original163.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aef9c-a8bb-11ef-a31a-e43d1a190cf8_b74db571-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original164.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dd4ce-2fda-11f0-a31b-e43d1a190cf9_4f2166da-3154-11f0-a31b-e43d1a190cf9.resize1_160x90_original165.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9411b-d32f-11ef-a31b-e43d1a190cf9_693b4e0d-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original166.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f1a8c-a574-11ef-a31a-e43d1a190cf8_dd8313ae-a596-11ef-a31a-e43d1a190cf8.resize1_160x90_original167.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d890fe-cf18-11ee-a31a-e43d1a190cf8_f0363601-db86-11ee-a31a-e43d1a190cf8.resize1_160x90_original168.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8c8fc-3981-11ed-80e0-48df3707765d_9e25f06c-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original169.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d5c7c-a8e4-11ec-80dd-48df3707765d_7c3925a7-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original170.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da972a-d1e0-11ec-80dd-48df3707765d_00ba9e66-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original171.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd9579-2f46-11ed-80e0-48df3707765d_73bd05e0-2f47-11ed-80e0-48df3707765d.resize1_160x90_original172.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d05fe-a8bb-11ef-a31a-e43d1a190cf8_c8d3f83a-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original173.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8c21-d330-11ef-a31b-e43d1a190cf9_70b7db7d-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original174.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c105f1-a575-11ef-a31a-e43d1a190cf8_dd8313af-a596-11ef-a31a-e43d1a190cf8.resize1_160x90_original175.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e6a2-3982-11ed-80e0-48df3707765d_f82db218-ad47-11ef-a31a-e43d1a190cf8.resize1_160x90_original176.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b2027-a8e5-11ec-80dd-48df3707765d_26bad7f1-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original177.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d60f2-cf1c-11ee-a31a-e43d1a190cf8_03c8e605-db87-11ee-a31a-e43d1a190cf8.resize1_160x90_original178.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a965550-a8bc-11ef-a31a-e43d1a190cf8_dfab5d44-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original179.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad0cd0-53a2-11ed-80e8-48df3707765d_e157df14-cef9-11ed-a319-e43d1a190cf8.resize1_160x90_original180.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc425d4-c266-11ed-a319-e43d1a190cf8_33f37cd2-cefb-11ed-a319-e43d1a190cf8.resize1_160x90_original181.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33f00-2fda-11f0-a31b-e43d1a190cf9_659268e1-2fde-11f0-a31b-e43d1a190cf9.resize1_160x90_original182.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c76e4-4058-11f0-a31b-e43d1a190cf9_8606d4ca-4060-11f0-a31b-e43d1a190cf9.resize1_160x90_original183.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4f193-7a66-11ef-a31a-e43d1a190cf8_eb26dd3a-7a66-11ef-a31a-e43d1a190cf8.resize1_160x90_original184.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac3d0-c61a-11ec-80dd-48df3707765d_9f66384c-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original185.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b961869-c61b-11ec-80dd-48df3707765d_b907289a-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original186.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ce82-90f8-11ef-a31a-e43d1a190cf8_da6b5d95-90fc-11ef-a31a-e43d1a190cf8.resize1_160x90_original187.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a9b3b-1e1e-11ed-80df-48df3707765d_17f8270d-3000-11ed-80e0-48df3707765d.resize1_160x90_original188.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c50b9-e4bf-11ed-a319-e43d1a190cf8_85353795-0693-11ee-a319-e43d1a190cf8.resize1_160x90_original189.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471896-d1ec-11ec-80dd-48df3707765d_87b7bb12-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original190.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd272a2-d1f2-11ec-80dd-48df3707765d_daa40c80-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original191.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8af509-c534-11ec-80dd-48df3707765d_e02ac1d1-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original192.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcacb19-c535-11ec-80dd-48df3707765d_19dfb9ea-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original193.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f010f8-d1e6-11ec-80dd-48df3707765d_befd7663-f603-11ec-80de-48df3707765d.resize1_160x90_original194.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87868cda-d1e7-11ec-80dd-48df3707765d_49593b2e-f604-11ec-80de-48df3707765d.resize1_160x90_original195.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dbcd9-d1ea-11ec-80dd-48df3707765d_ce2428df-f604-11ec-80de-48df3707765d.resize1_160x90_original196.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4996b60-d1eb-11ec-80dd-48df3707765d_22c7e3bf-f605-11ec-80de-48df3707765d.resize1_160x90_original197.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf03af-d1f0-11ec-80dd-48df3707765d_fe0ff946-f605-11ec-80de-48df3707765d.resize1_160x90_original198.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458cc70-d1f1-11ec-80dd-48df3707765d_f5cec62d-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original199.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669af6f5-ec8d-11ec-80de-48df3707765d_6f82d7ea-f865-11ec-80de-48df3707765d.resize1_160x90_original200.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369b785-ec93-11ec-80de-48df3707765d_aed374b4-f865-11ec-80de-48df3707765d.resize1_160x90_original201.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ba7e-ec94-11ec-80de-48df3707765d_fdee99bc-f865-11ec-80de-48df3707765d.resize1_160x90_original202.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c458473-507a-11ed-80e0-48df3707765d_675ce638-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original203.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550fcdb-507c-11ed-80e0-48df3707765d_4210857c-58ee-11ed-a317-e43d1a190cf9.resize1_160x90_original204.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ee096-0a95-11ee-a319-e43d1a190cf8_9628049b-0a95-11ee-a319-e43d1a190cf8.resize1_160x90_original205.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46435c-c543-11ec-80dd-48df3707765d_56c34f49-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original206.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72d54-d1f3-11ec-80dd-48df3707765d_7dd54ccd-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original207.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9dd9f-5075-11ed-80e0-48df3707765d_64e0a45e-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original208.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52296c2d-5076-11ed-80e0-48df3707765d_ad53d5a1-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original209.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b03da-5077-11ed-80e0-48df3707765d_08356130-58ed-11ed-a317-e43d1a190cf9.resize1_160x90_original210.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd211f-5079-11ed-80e0-48df3707765d_4615095d-58ed-11ed-a317-e43d1a190cf9.resize1_160x90_original211.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10715fe4-59b8-11ed-a317-e43d1a190cf9_9f3383b6-e012-11ed-a319-e43d1a190cf8.resize1_160x90_original212.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f36a-ec9f-11ec-80de-48df3707765d_92438f0d-5116-11ed-80e0-48df3707765d.resize1_160x90_original213.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea781c6d-d32e-11ef-a31b-e43d1a190cf9_57e255c9-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original154.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc26c7-a572-11ef-a31a-e43d1a190cf8_ebeb1bcf-a575-11ef-a31a-e43d1a190cf8.resize1_160x90_original155.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d20a15-397e-11ed-80e0-48df3707765d_72afc90d-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original156.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448622-a8e2-11ec-80dd-48df3707765d_d93c9ca3-8697-11ed-a319-e43d1a190cf8.resize1_160x90_original157.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b991e-dae9-11ee-a31a-e43d1a190cf8_6dcfa19d-dae9-11ee-a31a-e43d1a190cf8.resize1_160x90_original158.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e638c-d1df-11ec-80dd-48df3707765d_ee177a6a-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original159.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2baca-d32f-11ef-a31b-e43d1a190cf9_5e6235fc-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original160.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c16f2e-a574-11ef-a31a-e43d1a190cf8_f3ef896b-a575-11ef-a31a-e43d1a190cf8.resize1_160x90_original161.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355af7e-3980-11ed-80e0-48df3707765d_88cedcd7-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original162.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce02c6-a8e3-11ec-80dd-48df3707765d_31e6a248-8697-11ed-a319-e43d1a190cf8.resize1_160x90_original163.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a529b-d1e2-11ec-80dd-48df3707765d_f0e9bd23-00f9-11ed-80de-48df3707765d.resize1_160x90_original164.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a5549-c264-11ed-a319-e43d1a190cf8_f1ea316c-ceec-11ed-a319-e43d1a190cf8.resize1_160x90_original165.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff99155-c265-11ed-a319-e43d1a190cf8_318f0367-cef7-11ed-a319-e43d1a190cf8.resize1_160x90_original166.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ec4ed-a8ba-11ef-a31a-e43d1a190cf8_b0f3f9e0-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original167.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aef9c-a8bb-11ef-a31a-e43d1a190cf8_b74db571-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original168.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dd4ce-2fda-11f0-a31b-e43d1a190cf9_4f2166da-3154-11f0-a31b-e43d1a190cf9.resize1_160x90_original169.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9411b-d32f-11ef-a31b-e43d1a190cf9_693b4e0d-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original170.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f1a8c-a574-11ef-a31a-e43d1a190cf8_dd8313ae-a596-11ef-a31a-e43d1a190cf8.resize1_160x90_original171.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d890fe-cf18-11ee-a31a-e43d1a190cf8_f0363601-db86-11ee-a31a-e43d1a190cf8.resize1_160x90_original172.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8c8fc-3981-11ed-80e0-48df3707765d_9e25f06c-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original173.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d5c7c-a8e4-11ec-80dd-48df3707765d_7c3925a7-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original174.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da972a-d1e0-11ec-80dd-48df3707765d_00ba9e66-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original175.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd9579-2f46-11ed-80e0-48df3707765d_73bd05e0-2f47-11ed-80e0-48df3707765d.resize1_160x90_original176.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d05fe-a8bb-11ef-a31a-e43d1a190cf8_c8d3f83a-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original177.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8c21-d330-11ef-a31b-e43d1a190cf9_70b7db7d-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original178.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c105f1-a575-11ef-a31a-e43d1a190cf8_dd8313af-a596-11ef-a31a-e43d1a190cf8.resize1_160x90_original179.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e6a2-3982-11ed-80e0-48df3707765d_f82db218-ad47-11ef-a31a-e43d1a190cf8.resize1_160x90_original180.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b2027-a8e5-11ec-80dd-48df3707765d_26bad7f1-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original181.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d60f2-cf1c-11ee-a31a-e43d1a190cf8_03c8e605-db87-11ee-a31a-e43d1a190cf8.resize1_160x90_original182.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a965550-a8bc-11ef-a31a-e43d1a190cf8_dfab5d44-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original183.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad0cd0-53a2-11ed-80e8-48df3707765d_e157df14-cef9-11ed-a319-e43d1a190cf8.resize1_160x90_original184.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc425d4-c266-11ed-a319-e43d1a190cf8_33f37cd2-cefb-11ed-a319-e43d1a190cf8.resize1_160x90_original185.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33f00-2fda-11f0-a31b-e43d1a190cf9_659268e1-2fde-11f0-a31b-e43d1a190cf9.resize1_160x90_original186.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c76e4-4058-11f0-a31b-e43d1a190cf9_8606d4ca-4060-11f0-a31b-e43d1a190cf9.resize1_160x90_original187.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4f193-7a66-11ef-a31a-e43d1a190cf8_eb26dd3a-7a66-11ef-a31a-e43d1a190cf8.resize1_160x90_original188.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac3d0-c61a-11ec-80dd-48df3707765d_9f66384c-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original189.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b961869-c61b-11ec-80dd-48df3707765d_b907289a-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original190.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ce82-90f8-11ef-a31a-e43d1a190cf8_da6b5d95-90fc-11ef-a31a-e43d1a190cf8.resize1_160x90_original191.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a9b3b-1e1e-11ed-80df-48df3707765d_17f8270d-3000-11ed-80e0-48df3707765d.resize1_160x90_original192.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c50b9-e4bf-11ed-a319-e43d1a190cf8_85353795-0693-11ee-a319-e43d1a190cf8.resize1_160x90_original193.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471896-d1ec-11ec-80dd-48df3707765d_87b7bb12-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original194.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd272a2-d1f2-11ec-80dd-48df3707765d_daa40c80-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original195.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8af509-c534-11ec-80dd-48df3707765d_e02ac1d1-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original196.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcacb19-c535-11ec-80dd-48df3707765d_19dfb9ea-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original197.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f010f8-d1e6-11ec-80dd-48df3707765d_befd7663-f603-11ec-80de-48df3707765d.resize1_160x90_original198.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87868cda-d1e7-11ec-80dd-48df3707765d_49593b2e-f604-11ec-80de-48df3707765d.resize1_160x90_original199.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dbcd9-d1ea-11ec-80dd-48df3707765d_ce2428df-f604-11ec-80de-48df3707765d.resize1_160x90_original200.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4996b60-d1eb-11ec-80dd-48df3707765d_22c7e3bf-f605-11ec-80de-48df3707765d.resize1_160x90_original201.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf03af-d1f0-11ec-80dd-48df3707765d_fe0ff946-f605-11ec-80de-48df3707765d.resize1_160x90_original202.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458cc70-d1f1-11ec-80dd-48df3707765d_f5cec62d-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original203.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669af6f5-ec8d-11ec-80de-48df3707765d_6f82d7ea-f865-11ec-80de-48df3707765d.resize1_160x90_original204.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369b785-ec93-11ec-80de-48df3707765d_aed374b4-f865-11ec-80de-48df3707765d.resize1_160x90_original205.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ba7e-ec94-11ec-80de-48df3707765d_fdee99bc-f865-11ec-80de-48df3707765d.resize1_160x90_original206.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c458473-507a-11ed-80e0-48df3707765d_675ce638-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original207.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550fcdb-507c-11ed-80e0-48df3707765d_4210857c-58ee-11ed-a317-e43d1a190cf9.resize1_160x90_original208.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ee096-0a95-11ee-a319-e43d1a190cf8_9628049b-0a95-11ee-a319-e43d1a190cf8.resize1_160x90_original209.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46435c-c543-11ec-80dd-48df3707765d_56c34f49-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original210.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72d54-d1f3-11ec-80dd-48df3707765d_7dd54ccd-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original211.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9dd9f-5075-11ed-80e0-48df3707765d_64e0a45e-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original212.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52296c2d-5076-11ed-80e0-48df3707765d_ad53d5a1-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original213.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b03da-5077-11ed-80e0-48df3707765d_08356130-58ed-11ed-a317-e43d1a190cf9.resize1_160x90_original214.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd211f-5079-11ed-80e0-48df3707765d_4615095d-58ed-11ed-a317-e43d1a190cf9.resize1_160x90_original215.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10715fe4-59b8-11ed-a317-e43d1a190cf9_9f3383b6-e012-11ed-a319-e43d1a190cf8.resize1_160x90_original216.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f36a-ec9f-11ec-80de-48df3707765d_92438f0d-5116-11ed-80e0-48df3707765d.resize1_160x90_original217.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b54dd-c61f-11ec-80dd-48df3707765d_3b93455e-34ee-11ed-80e0-48df3707765d.resize1_160x90_original214.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168c89aa-4edf-11ed-80e0-48df3707765d_b88be363-9c7f-11ed-a319-e43d1a190cf8.resize1_160x90_original215.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ba194-4ee1-11ed-80e0-48df3707765d_9a7d2764-9c7f-11ed-a319-e43d1a190cf8.resize1_160x90_original216.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadeffa-6719-11ed-a317-e43d1a190cf9_02308538-726f-11ee-a319-e43d1a190cf8.resize1_160x90_original217.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b54dd-c61f-11ec-80dd-48df3707765d_3b93455e-34ee-11ed-80e0-48df3707765d.resize1_160x90_original218.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadeffa-6719-11ed-a317-e43d1a190cf9_02308538-726f-11ee-a319-e43d1a190cf8.resize1_160x90_original219.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac01f5d-6818-11ea-80d1-48df3707765d_f562718c-4061-11eb-80d7-48df3707765d.resize1_160x90_original218.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca5d4b-04ab-11eb-80d5-48df3707765d_08269b04-4062-11eb-80d7-48df3707765d.resize1_160x90_original219.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b67bd8-aeee-11ea-80d3-48df3707765d_01c56db8-4062-11eb-80d7-48df3707765d.resize1_160x90_original220.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185aaea-6822-11ea-80d1-48df3707765d_f562718d-4061-11eb-80d7-48df3707765d.resize1_160x90_original221.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9047b-04ab-11eb-80d5-48df3707765d_08269b05-4062-11eb-80d7-48df3707765d.resize1_160x90_original222.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e02198-aef8-11ea-80d3-48df3707765d_01c56db9-4062-11eb-80d7-48df3707765d.resize1_160x90_original223.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009ced-6835-11ea-80d1-48df3707765d_fb728eae-4061-11eb-80d7-48df3707765d.resize1_160x90_original224.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c071bb-6835-11ea-80d1-48df3707765d_fb728eaf-4061-11eb-80d7-48df3707765d.resize1_160x90_original225.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4ce0f-6835-11ea-80d1-48df3707765d_fb728eb0-4061-11eb-80d7-48df3707765d.resize1_160x90_original226.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44c567-6836-11ea-80d1-48df3707765d_fb728eb1-4061-11eb-80d7-48df3707765d.resize1_160x90_original227.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a40621-7bf5-11eb-80d7-48df3707765d_ead4d2d2-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original228.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bc63e-7dc5-11eb-80d7-48df3707765d_f5b2873e-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original229.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27656d3d-7bf6-11eb-80d7-48df3707765d_fcb61a33-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original230.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d8914-f26b-11ef-a31b-e43d1a190cf9_fddd4167-f26b-11ef-a31b-e43d1a190cf9.resize1_160x90_original231.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359ea85-f26a-11ef-a31b-e43d1a190cf9_da0c332a-f26a-11ef-a31b-e43d1a190cf9.resize1_160x90_original232.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e98977-6822-11ea-80d1-48df3707765d_fb728eab-4061-11eb-80d7-48df3707765d.resize1_160x90_original233.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe409bf2-6822-11ea-80d1-48df3707765d_fb728eac-4061-11eb-80d7-48df3707765d.resize1_160x90_original234.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566a48-1c59-11f0-a31b-e43d1a190cf9_8b798eb8-45c5-11f0-bb33-48df377e1ff8.resize1_160x90_original235.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599d605-fb21-11ef-a31b-e43d1a190cf9_6855505a-fb21-11ef-a31b-e43d1a190cf9.resize1_160x90_original236.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a11fd-a317-11ef-a31a-e43d1a190cf8_dbb0f0fa-a317-11ef-a31a-e43d1a190cf8.resize1_160x90_original237.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7c93c-eca8-11ec-80de-48df3707765d_d0b1315d-eca8-11ec-80de-48df3707765d.resize1_160x90_original238.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1fdfc-0856-11ef-a31a-e43d1a190cf8_63b4af4b-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original239.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fb526-0857-11ef-a31a-e43d1a190cf8_712215c4-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original240.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb3a50-0858-11ef-a31a-e43d1a190cf8_83755a23-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original241.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42deea-0858-11ef-a31a-e43d1a190cf8_9999f72b-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original242.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced1a59-31f1-11ef-a31a-e43d1a190cf8_660fdc46-32c9-11ef-a31a-e43d1a190cf8.resize1_160x90_original243.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1881c-3204-11ef-a31a-e43d1a190cf8_3e1bd59f-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original244.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ecea-3206-11ef-a31a-e43d1a190cf8_46571763-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original245.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21560a5-3206-11ef-a31a-e43d1a190cf8_55b6b3f6-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original246.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b08c7-7991-11ef-a31a-e43d1a190cf8_fef831e4-7991-11ef-a31a-e43d1a190cf8.resize1_160x90_original247.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c0b1e-2578-11eb-80d6-48df3707765d_b85fbe38-25b4-11eb-80d6-48df3707765d.resize1_160x90_original248.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff1de7-2578-11eb-80d6-48df3707765d_c18768b7-25b4-11eb-80d6-48df3707765d.resize1_160x90_original249.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecec42-a374-11ec-80dc-48df3707765d_6b5fb049-a374-11ec-80dc-48df3707765d.resize1_160x90_original250.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba22aa-2578-11eb-80d6-48df3707765d_ca1b4081-25b4-11eb-80d6-48df3707765d.resize1_160x90_original251.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88fc89-2577-11eb-80d6-48df3707765d_d446cbc7-25b4-11eb-80d6-48df3707765d.resize1_160x90_original252.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fa924-2577-11eb-80d6-48df3707765d_db1ccc27-25b4-11eb-80d6-48df3707765d.resize1_160x90_original253.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a912baa-a075-11ec-80dc-48df3707765d_b4285494-a077-11ec-80dc-48df3707765d.resize1_160x90_original254.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27347f15-e0a1-11ea-80d5-48df3707765d_e11773da-25b4-11eb-80d6-48df3707765d.resize1_160x90_original255.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b5e56-a318-11ef-a31a-e43d1a190cf8_45c12eb2-a319-11ef-a31a-e43d1a190cf8.resize1_160x90_original256.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a430ecb-7992-11ef-a31a-e43d1a190cf8_bd2b2460-7992-11ef-a31a-e43d1a190cf8.resize1_160x90_original257.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f92611-6832-11ea-80d1-48df3707765d_fb728eb3-4061-11eb-80d7-48df3707765d.resize1_160x90_original258.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ac782-6833-11ea-80d1-48df3707765d_fb728eb4-4061-11eb-80d7-48df3707765d.resize1_160x90_original259.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1042034-04ab-11eb-80d5-48df3707765d_08269b0f-4062-11eb-80d7-48df3707765d.resize1_160x90_original260.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc91c89-04ac-11eb-80d5-48df3707765d_08269b10-4062-11eb-80d7-48df3707765d.resize1_160x90_original261.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc2df-af05-11ea-80d3-48df3707765d_08269b00-4062-11eb-80d7-48df3707765d.resize1_160x90_original262.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72683a82-af0b-11ea-80d3-48df3707765d_08269b01-4062-11eb-80d7-48df3707765d.resize1_160x90_original263.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3397636-0854-11ef-a31a-e43d1a190cf8_1421c2e9-0907-11ef-a31a-e43d1a190cf8.resize1_160x90_original264.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0683e07-2efe-11ef-a31a-e43d1a190cf8_db05105f-2efe-11ef-a31a-e43d1a190cf8.resize1_160x90_original265.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37024bed-2eff-11ef-a31a-e43d1a190cf8_3fa66f85-2eff-11ef-a31a-e43d1a190cf8.resize1_160x90_original266.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45970599-7bf8-11eb-80d7-48df3707765d_a7e3f094-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original267.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b98607-f26c-11ef-a31b-e43d1a190cf9_9b46f3bf-f26c-11ef-a31b-e43d1a190cf9.resize1_160x90_original268.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2def9-6833-11ea-80d1-48df3707765d_fb728eb5-4061-11eb-80d7-48df3707765d.resize1_160x90_original269.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6ae80-6834-11ea-80d1-48df3707765d_fb728eb6-4061-11eb-80d7-48df3707765d.resize1_160x90_original270.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b546a6-085b-11ef-a31a-e43d1a190cf8_1e13a2f4-0907-11ef-a31a-e43d1a190cf8.resize1_160x90_original271.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7191f8-a31e-11ef-a31a-e43d1a190cf8_8b808e3b-a31e-11ef-a31a-e43d1a190cf8.resize1_160x90_original272.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93718902-0861-11ef-a31a-e43d1a190cf8_5b74644b-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original273.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a629e-0862-11ef-a31a-e43d1a190cf8_6a49bc0b-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original274.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66871e-0862-11ef-a31a-e43d1a190cf8_73e82abe-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original275.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feca8e-0863-11ef-a31a-e43d1a190cf8_7f7ff53a-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original276.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e2c1-7994-11ef-a31a-e43d1a190cf8_6153b04a-7994-11ef-a31a-e43d1a190cf8.resize1_160x90_original277.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27538757-1c5a-11f0-a31b-e43d1a190cf9_38298743-45ee-11f0-bb33-48df377e1ff8.resize1_160x90_original278.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a1992-1c59-11f0-a31b-e43d1a190cf9_f0a17032-45ef-11f0-bb33-48df377e1ff8.resize1_160x90_original279.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c8c0f-2579-11eb-80d6-48df3707765d_83f2badd-25b5-11eb-80d6-48df3707765d.resize1_160x90_original280.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bfa72-e0a1-11ea-80d5-48df3707765d_b50511b3-25b5-11eb-80d6-48df3707765d.resize1_160x90_original281.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fcc15-1c56-11f0-a31b-e43d1a190cf9_32bf4225-45f5-11f0-bb33-48df377e1ff8.resize1_160x90_original282.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e372f1a-1c5a-11f0-a31b-e43d1a190cf9_6122c328-45f6-11f0-bb33-48df377e1ff8.resize1_160x90_original283.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a041448-7993-11ef-a31a-e43d1a190cf8_d5bef3f9-7993-11ef-a31a-e43d1a190cf8.resize1_160x90_original284.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6c5d-6b60-11ef-a31a-e43d1a190cf8_bd2c145e-6b60-11ef-a31a-e43d1a190cf8.resize1_160x90_original285.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc366-1904-11eb-80d6-48df3707765d_2ba297f9-2a5f-11eb-80d6-48df3707765d.resize1_160x90_original286.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447637a-e56c-11ec-80de-48df3707765d_4404576e-e56d-11ec-80de-48df3707765d.resize1_160x90_original287.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb3c9-0917-11ef-a31a-e43d1a190cf8_eef8b0bb-0917-11ef-a31a-e43d1a190cf8.resize1_160x90_original288.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13dfc-3449-11ef-a31a-e43d1a190cf8_33b13aea-344a-11ef-a31a-e43d1a190cf8.resize1_160x90_original289.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a209-4a56-11ef-a31a-e43d1a190cf8_211afc81-4a58-11ef-a31a-e43d1a190cf8.resize1_160x90_original290.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe756d-4a57-11ef-a31a-e43d1a190cf8_11ad133a-4a58-11ef-a31a-e43d1a190cf8.resize1_160x90_original291.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac01f5d-6818-11ea-80d1-48df3707765d_f562718c-4061-11eb-80d7-48df3707765d.resize1_160x90_original220.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca5d4b-04ab-11eb-80d5-48df3707765d_08269b04-4062-11eb-80d7-48df3707765d.resize1_160x90_original221.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b67bd8-aeee-11ea-80d3-48df3707765d_01c56db8-4062-11eb-80d7-48df3707765d.resize1_160x90_original222.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185aaea-6822-11ea-80d1-48df3707765d_f562718d-4061-11eb-80d7-48df3707765d.resize1_160x90_original223.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9047b-04ab-11eb-80d5-48df3707765d_08269b05-4062-11eb-80d7-48df3707765d.resize1_160x90_original224.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e02198-aef8-11ea-80d3-48df3707765d_01c56db9-4062-11eb-80d7-48df3707765d.resize1_160x90_original225.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009ced-6835-11ea-80d1-48df3707765d_fb728eae-4061-11eb-80d7-48df3707765d.resize1_160x90_original226.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c071bb-6835-11ea-80d1-48df3707765d_fb728eaf-4061-11eb-80d7-48df3707765d.resize1_160x90_original227.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4ce0f-6835-11ea-80d1-48df3707765d_fb728eb0-4061-11eb-80d7-48df3707765d.resize1_160x90_original228.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44c567-6836-11ea-80d1-48df3707765d_fb728eb1-4061-11eb-80d7-48df3707765d.resize1_160x90_original229.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bc63e-7dc5-11eb-80d7-48df3707765d_f5b2873e-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original230.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27656d3d-7bf6-11eb-80d7-48df3707765d_fcb61a33-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original231.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d8914-f26b-11ef-a31b-e43d1a190cf9_fddd4167-f26b-11ef-a31b-e43d1a190cf9.resize1_160x90_original232.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359ea85-f26a-11ef-a31b-e43d1a190cf9_da0c332a-f26a-11ef-a31b-e43d1a190cf9.resize1_160x90_original233.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e98977-6822-11ea-80d1-48df3707765d_fb728eab-4061-11eb-80d7-48df3707765d.resize1_160x90_original234.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe409bf2-6822-11ea-80d1-48df3707765d_fb728eac-4061-11eb-80d7-48df3707765d.resize1_160x90_original235.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566a48-1c59-11f0-a31b-e43d1a190cf9_8b798eb8-45c5-11f0-bb33-48df377e1ff8.resize1_160x90_original236.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599d605-fb21-11ef-a31b-e43d1a190cf9_6855505a-fb21-11ef-a31b-e43d1a190cf9.resize1_160x90_original237.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a11fd-a317-11ef-a31a-e43d1a190cf8_dbb0f0fa-a317-11ef-a31a-e43d1a190cf8.resize1_160x90_original238.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7c93c-eca8-11ec-80de-48df3707765d_d0b1315d-eca8-11ec-80de-48df3707765d.resize1_160x90_original239.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1fdfc-0856-11ef-a31a-e43d1a190cf8_63b4af4b-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original240.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fb526-0857-11ef-a31a-e43d1a190cf8_712215c4-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original241.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb3a50-0858-11ef-a31a-e43d1a190cf8_83755a23-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original242.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42deea-0858-11ef-a31a-e43d1a190cf8_9999f72b-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original243.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced1a59-31f1-11ef-a31a-e43d1a190cf8_660fdc46-32c9-11ef-a31a-e43d1a190cf8.resize1_160x90_original244.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1881c-3204-11ef-a31a-e43d1a190cf8_3e1bd59f-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original245.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ecea-3206-11ef-a31a-e43d1a190cf8_46571763-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original246.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21560a5-3206-11ef-a31a-e43d1a190cf8_55b6b3f6-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original247.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b08c7-7991-11ef-a31a-e43d1a190cf8_fef831e4-7991-11ef-a31a-e43d1a190cf8.resize1_160x90_original248.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c0b1e-2578-11eb-80d6-48df3707765d_b85fbe38-25b4-11eb-80d6-48df3707765d.resize1_160x90_original249.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff1de7-2578-11eb-80d6-48df3707765d_c18768b7-25b4-11eb-80d6-48df3707765d.resize1_160x90_original250.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecec42-a374-11ec-80dc-48df3707765d_6b5fb049-a374-11ec-80dc-48df3707765d.resize1_160x90_original251.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba22aa-2578-11eb-80d6-48df3707765d_ca1b4081-25b4-11eb-80d6-48df3707765d.resize1_160x90_original252.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88fc89-2577-11eb-80d6-48df3707765d_d446cbc7-25b4-11eb-80d6-48df3707765d.resize1_160x90_original253.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fa924-2577-11eb-80d6-48df3707765d_db1ccc27-25b4-11eb-80d6-48df3707765d.resize1_160x90_original254.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a912baa-a075-11ec-80dc-48df3707765d_b4285494-a077-11ec-80dc-48df3707765d.resize1_160x90_original255.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27347f15-e0a1-11ea-80d5-48df3707765d_e11773da-25b4-11eb-80d6-48df3707765d.resize1_160x90_original256.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b5e56-a318-11ef-a31a-e43d1a190cf8_45c12eb2-a319-11ef-a31a-e43d1a190cf8.resize1_160x90_original257.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a430ecb-7992-11ef-a31a-e43d1a190cf8_bd2b2460-7992-11ef-a31a-e43d1a190cf8.resize1_160x90_original258.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f92611-6832-11ea-80d1-48df3707765d_fb728eb3-4061-11eb-80d7-48df3707765d.resize1_160x90_original259.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ac782-6833-11ea-80d1-48df3707765d_fb728eb4-4061-11eb-80d7-48df3707765d.resize1_160x90_original260.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1042034-04ab-11eb-80d5-48df3707765d_08269b0f-4062-11eb-80d7-48df3707765d.resize1_160x90_original261.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc91c89-04ac-11eb-80d5-48df3707765d_08269b10-4062-11eb-80d7-48df3707765d.resize1_160x90_original262.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc2df-af05-11ea-80d3-48df3707765d_08269b00-4062-11eb-80d7-48df3707765d.resize1_160x90_original263.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72683a82-af0b-11ea-80d3-48df3707765d_08269b01-4062-11eb-80d7-48df3707765d.resize1_160x90_original264.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3397636-0854-11ef-a31a-e43d1a190cf8_1421c2e9-0907-11ef-a31a-e43d1a190cf8.resize1_160x90_original265.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0683e07-2efe-11ef-a31a-e43d1a190cf8_db05105f-2efe-11ef-a31a-e43d1a190cf8.resize1_160x90_original266.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37024bed-2eff-11ef-a31a-e43d1a190cf8_3fa66f85-2eff-11ef-a31a-e43d1a190cf8.resize1_160x90_original267.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b98607-f26c-11ef-a31b-e43d1a190cf9_9b46f3bf-f26c-11ef-a31b-e43d1a190cf9.resize1_160x90_original268.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2def9-6833-11ea-80d1-48df3707765d_fb728eb5-4061-11eb-80d7-48df3707765d.resize1_160x90_original269.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6ae80-6834-11ea-80d1-48df3707765d_fb728eb6-4061-11eb-80d7-48df3707765d.resize1_160x90_original270.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b546a6-085b-11ef-a31a-e43d1a190cf8_1e13a2f4-0907-11ef-a31a-e43d1a190cf8.resize1_160x90_original271.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7191f8-a31e-11ef-a31a-e43d1a190cf8_8b808e3b-a31e-11ef-a31a-e43d1a190cf8.resize1_160x90_original272.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93718902-0861-11ef-a31a-e43d1a190cf8_5b74644b-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original273.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a629e-0862-11ef-a31a-e43d1a190cf8_6a49bc0b-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original274.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66871e-0862-11ef-a31a-e43d1a190cf8_73e82abe-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original275.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feca8e-0863-11ef-a31a-e43d1a190cf8_7f7ff53a-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original276.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e2c1-7994-11ef-a31a-e43d1a190cf8_6153b04a-7994-11ef-a31a-e43d1a190cf8.resize1_160x90_original277.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27538757-1c5a-11f0-a31b-e43d1a190cf9_38298743-45ee-11f0-bb33-48df377e1ff8.resize1_160x90_original278.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a1992-1c59-11f0-a31b-e43d1a190cf9_f0a17032-45ef-11f0-bb33-48df377e1ff8.resize1_160x90_original279.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c8c0f-2579-11eb-80d6-48df3707765d_83f2badd-25b5-11eb-80d6-48df3707765d.resize1_160x90_original280.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bfa72-e0a1-11ea-80d5-48df3707765d_b50511b3-25b5-11eb-80d6-48df3707765d.resize1_160x90_original281.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fcc15-1c56-11f0-a31b-e43d1a190cf9_32bf4225-45f5-11f0-bb33-48df377e1ff8.resize1_160x90_original282.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e372f1a-1c5a-11f0-a31b-e43d1a190cf9_6122c328-45f6-11f0-bb33-48df377e1ff8.resize1_160x90_original283.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a041448-7993-11ef-a31a-e43d1a190cf8_d5bef3f9-7993-11ef-a31a-e43d1a190cf8.resize1_160x90_original284.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6c5d-6b60-11ef-a31a-e43d1a190cf8_bd2c145e-6b60-11ef-a31a-e43d1a190cf8.resize1_160x90_original285.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc366-1904-11eb-80d6-48df3707765d_2ba297f9-2a5f-11eb-80d6-48df3707765d.resize1_160x90_original286.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447637a-e56c-11ec-80de-48df3707765d_4404576e-e56d-11ec-80de-48df3707765d.resize1_160x90_original287.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb3c9-0917-11ef-a31a-e43d1a190cf8_eef8b0bb-0917-11ef-a31a-e43d1a190cf8.resize1_160x90_original288.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13dfc-3449-11ef-a31a-e43d1a190cf8_33b13aea-344a-11ef-a31a-e43d1a190cf8.resize1_160x90_original289.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a209-4a56-11ef-a31a-e43d1a190cf8_211afc81-4a58-11ef-a31a-e43d1a190cf8.resize1_160x90_original290.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe756d-4a57-11ef-a31a-e43d1a190cf8_11ad133a-4a58-11ef-a31a-e43d1a190cf8.resize1_160x90_original291.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641909-3b34-11ee-a319-e43d1a190cf8_196d6d25-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original292.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb53d9-3b34-11ee-a319-e43d1a190cf8_79a43689-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original293.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe2c2-3b34-11ee-a319-e43d1a190cf8_f64bed1a-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original294.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fd912-3b35-11ee-a319-e43d1a190cf8_484d93cc-3b35-11ee-a319-e43d1a190cf8.resize1_160x90_original295.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03dfe-3b36-11ee-a319-e43d1a190cf8_6666f14c-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original296.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ce9f-3b37-11ee-a319-e43d1a190cf8_8066436e-3b37-11ee-a319-e43d1a190cf8.resize1_160x90_original297.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c36f4d-3b37-11ee-a319-e43d1a190cf8_d507ab33-3b37-11ee-a319-e43d1a190cf8.resize1_160x90_original298.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de4d3-f8ab-11ed-a319-e43d1a190cf8_8474eb90-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original299.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df477-14fc-11ee-a319-e43d1a190cf8_645f5bb5-c1b6-11ee-a31a-e43d1a190cf8.resize1_160x90_original300.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba93be-1a4c-11ee-a319-e43d1a190cf8_e5953651-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original301.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2741ed-b203-11ef-a31b-e43d1a190cf9_5d981fc9-e2c1-11ef-a31b-e43d1a190cf9.resize1_160x90_original302.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283e3c-5bc8-11f0-bb33-48df377e1ff8_daf9083a-8260-11f0-bb34-48df377e1ff8.resize1_160x90_original303.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e5f5-b1fd-11ef-a31b-e43d1a190cf9_9145772a-d732-11ef-a31b-e43d1a190cf9.resize1_160x90_original304.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6658-b206-11ef-a31b-e43d1a190cf9_20d4c9c4-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original305.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166e62-b207-11ef-a31b-e43d1a190cf9_2fc6bde9-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original306.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c763-b20a-11ef-a31b-e43d1a190cf9_8ac03265-e542-11ef-a31b-e43d1a190cf9.resize1_160x90_original307.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496bc2-8d6f-11eb-80d7-48df3707765d_3a8f8c71-3246-11ec-80d9-48df3707765d.resize1_160x90_original308.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2fdfe-3cf7-11ee-a319-e43d1a190cf8_79e39488-3d7b-11ee-a319-e43d1a190cf8.resize1_160x90_original309.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5106-3d86-11ee-a319-e43d1a190cf8_69d4d257-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original310.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac4d9-3d87-11ee-a319-e43d1a190cf8_80ab1cd2-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original311.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bbcf5-470a-11ee-a319-e43d1a190cf8_e5433ca8-470a-11ee-a319-e43d1a190cf8.resize1_160x90_original312.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b78d8-02f1-11ef-a31a-e43d1a190cf8_190914d2-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original313.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa8fec-02f3-11ef-a31a-e43d1a190cf8_5a13b8f8-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original314.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260b68e-02f4-11ef-a31a-e43d1a190cf8_95a4ba7a-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original315.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f807970-0cfd-11ef-a31a-e43d1a190cf8_e6889209-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original316.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe2afb-0cfe-11ef-a31a-e43d1a190cf8_3d4a2dd3-1e83-11ef-a31a-e43d1a190cf8.resize1_160x90_original317.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711a97-0cff-11ef-a31a-e43d1a190cf8_70881376-1e83-11ef-a31a-e43d1a190cf8.resize1_160x90_original318.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7749cf-3d89-11ee-a319-e43d1a190cf8_94a24058-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original319.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fe3de-3b2b-11ed-80e0-48df3707765d_7e393e98-762e-11ed-a318-e43d1a190cf9.resize1_160x90_original320.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf08de-02ee-11ef-a31a-e43d1a190cf8_007cd4c1-270f-11ef-a31a-e43d1a190cf8.resize1_160x90_original321.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49184c-02ef-11ef-a31a-e43d1a190cf8_8c519b71-2711-11ef-a31a-e43d1a190cf8.resize1_160x90_original322.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36097b3-0864-11ef-a31a-e43d1a190cf8_02f5cb80-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original323.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99ac1-086a-11ef-a31a-e43d1a190cf8_0ffcb1a3-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original324.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b2aa4-086c-11ef-a31a-e43d1a190cf8_21d66324-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original325.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454c29-65a4-11ed-a317-e43d1a190cf9_129abcd1-b698-11ed-a319-e43d1a190cf8.resize1_160x90_original326.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c811f2-65a5-11ed-a317-e43d1a190cf9_1d8949c4-b698-11ed-a319-e43d1a190cf8.resize1_160x90_original327.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98217d-65a8-11ed-a317-e43d1a190cf9_66c51bd1-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original328.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425cf82-65a8-11ed-a317-e43d1a190cf9_14e353af-b298-11ed-a319-e43d1a190cf8.resize1_160x90_original329.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8eb7-a581-11ee-a319-e43d1a190cf8_b4248c6b-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original330.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5a70c-65a9-11ed-a317-e43d1a190cf9_855bd06c-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original331.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2bf57-65aa-11ed-a317-e43d1a190cf9_8d819e44-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original332.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c0e80-a581-11ee-a319-e43d1a190cf8_88efd561-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original333.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5f13-d4c0-11f0-bb36-48df377e1ff8_27d514bb-d4c0-11f0-bb36-48df377e1ff8.resize1_160x90_original334.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f909-65ab-11ed-a317-e43d1a190cf9_9e71b459-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original335.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ffcd9-a580-11ee-a319-e43d1a190cf8_cd0a26aa-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original336.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25174d0b-a581-11ee-a319-e43d1a190cf8_9c9ad908-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original337.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f006475-f0ee-11ee-a31a-e43d1a190cf8_152b7b28-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original338.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a7084-f0ef-11ee-a31a-e43d1a190cf8_1f518120-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original339.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462101b-f0f0-11ee-a31a-e43d1a190cf8_312ba194-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original340.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c773539-6a33-11ed-a318-e43d1a190cf9_e7aef04c-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original341.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283528b-6a33-11ed-a318-e43d1a190cf9_6f99b74c-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original342.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7c92-6a34-11ed-a318-e43d1a190cf9_bdebaff0-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original343.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14156d-6a35-11ed-a318-e43d1a190cf9_639c8135-52fb-11ee-a319-e43d1a190cf8.resize1_160x90_original344.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2bc35-6a35-11ed-a318-e43d1a190cf9_9e9b095a-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original345.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e937-c0e4-11ed-a319-e43d1a190cf8_27790b1c-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original346.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fb88d-c0e6-11ed-a319-e43d1a190cf8_4a0cce86-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original347.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b959-c0e7-11ed-a319-e43d1a190cf8_39de7ced-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original348.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a795-c0e8-11ed-a319-e43d1a190cf8_b5904d7a-52fd-11ee-a319-e43d1a190cf8.resize1_160x90_original349.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cfbf5-c0e9-11ed-a319-e43d1a190cf8_2c8e9f9f-52fe-11ee-a319-e43d1a190cf8.resize1_160x90_original350.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129e0d6-c0ea-11ed-a319-e43d1a190cf8_eba4a9b2-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original351.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de81233-c0ea-11ed-a319-e43d1a190cf8_d3d582d9-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original352.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372910-c0eb-11ed-a319-e43d1a190cf8_9f752140-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original353.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a88a-c0eb-11ed-a319-e43d1a190cf8_0898399c-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original354.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed8a5b-c0ec-11ed-a319-e43d1a190cf8_3de6fa26-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original355.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148601ae-c0ed-11ed-a319-e43d1a190cf8_97792ed4-52fe-11ee-a319-e43d1a190cf8.resize1_160x90_original356.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0216da9-d6ca-11ee-a31a-e43d1a190cf8_3646c5e2-e0fc-11ee-a31a-e43d1a190cf8.resize1_160x90_original357.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f499f4-e1eb-11ee-a31a-e43d1a190cf8_4b76864c-e1eb-11ee-a31a-e43d1a190cf8.resize1_160x90_original358.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f71ad-d6c9-11ee-a31a-e43d1a190cf8_9bb8220c-e51b-11ee-a31a-e43d1a190cf8.resize1_160x90_original359.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff32560-d6ca-11ee-a31a-e43d1a190cf8_1be6174f-e51b-11ee-a31a-e43d1a190cf8.resize1_160x90_original360.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd10b4-e206-11ee-a31a-e43d1a190cf8_229771aa-e516-11ee-a31a-e43d1a190cf8.resize1_160x90_original361.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b652e8-3ebf-11eb-80d6-48df3707765d_0fde892a-f7d2-11ee-a31a-e43d1a190cf8.resize1_160x90_original362.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3925d7-950d-11ef-a31a-e43d1a190cf8_6fd55f12-9513-11ef-a31a-e43d1a190cf8.resize1_160x90_original363.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56d6dc-2e02-11ef-a31a-e43d1a190cf8_27e33ed6-2e03-11ef-a31a-e43d1a190cf8.resize1_160x90_original364.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346ae0-2a37-11ef-a31a-e43d1a190cf8_d6bf5ae7-2a37-11ef-a31a-e43d1a190cf8.resize1_160x90_original365.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd053d12-c1cc-11ee-a31a-e43d1a190cf8_b0a7bcde-c1ce-11ee-a31a-e43d1a190cf8.resize1_160x90_original366.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f1fc-c648-11ee-a31a-e43d1a190cf8_4ce43b92-c648-11ee-a31a-e43d1a190cf8.resize1_160x90_original367.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2fdfe-3cf7-11ee-a319-e43d1a190cf8_79e39488-3d7b-11ee-a319-e43d1a190cf8.resize1_160x90_original309.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5106-3d86-11ee-a319-e43d1a190cf8_69d4d257-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original310.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac4d9-3d87-11ee-a319-e43d1a190cf8_80ab1cd2-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original311.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bbcf5-470a-11ee-a319-e43d1a190cf8_e5433ca8-470a-11ee-a319-e43d1a190cf8.resize1_160x90_original312.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b78d8-02f1-11ef-a31a-e43d1a190cf8_190914d2-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original313.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa8fec-02f3-11ef-a31a-e43d1a190cf8_5a13b8f8-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original314.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260b68e-02f4-11ef-a31a-e43d1a190cf8_95a4ba7a-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original315.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f807970-0cfd-11ef-a31a-e43d1a190cf8_e6889209-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original316.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe2afb-0cfe-11ef-a31a-e43d1a190cf8_3d4a2dd3-1e83-11ef-a31a-e43d1a190cf8.resize1_160x90_original317.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711a97-0cff-11ef-a31a-e43d1a190cf8_70881376-1e83-11ef-a31a-e43d1a190cf8.resize1_160x90_original318.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7749cf-3d89-11ee-a319-e43d1a190cf8_94a24058-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original319.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fe3de-3b2b-11ed-80e0-48df3707765d_7e393e98-762e-11ed-a318-e43d1a190cf9.resize1_160x90_original320.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf08de-02ee-11ef-a31a-e43d1a190cf8_007cd4c1-270f-11ef-a31a-e43d1a190cf8.resize1_160x90_original321.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49184c-02ef-11ef-a31a-e43d1a190cf8_8c519b71-2711-11ef-a31a-e43d1a190cf8.resize1_160x90_original322.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36097b3-0864-11ef-a31a-e43d1a190cf8_02f5cb80-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original323.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99ac1-086a-11ef-a31a-e43d1a190cf8_0ffcb1a3-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original324.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b2aa4-086c-11ef-a31a-e43d1a190cf8_21d66324-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original325.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454c29-65a4-11ed-a317-e43d1a190cf9_129abcd1-b698-11ed-a319-e43d1a190cf8.resize1_160x90_original326.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c811f2-65a5-11ed-a317-e43d1a190cf9_1d8949c4-b698-11ed-a319-e43d1a190cf8.resize1_160x90_original327.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98217d-65a8-11ed-a317-e43d1a190cf9_66c51bd1-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original328.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425cf82-65a8-11ed-a317-e43d1a190cf9_14e353af-b298-11ed-a319-e43d1a190cf8.resize1_160x90_original329.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8eb7-a581-11ee-a319-e43d1a190cf8_b4248c6b-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original330.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5a70c-65a9-11ed-a317-e43d1a190cf9_855bd06c-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original331.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2bf57-65aa-11ed-a317-e43d1a190cf9_8d819e44-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original332.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c0e80-a581-11ee-a319-e43d1a190cf8_88efd561-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original333.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5f13-d4c0-11f0-bb36-48df377e1ff8_27d514bb-d4c0-11f0-bb36-48df377e1ff8.resize1_160x90_original334.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f909-65ab-11ed-a317-e43d1a190cf9_9e71b459-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original335.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ffcd9-a580-11ee-a319-e43d1a190cf8_cd0a26aa-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original336.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25174d0b-a581-11ee-a319-e43d1a190cf8_9c9ad908-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original337.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f006475-f0ee-11ee-a31a-e43d1a190cf8_152b7b28-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original338.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462101b-f0f0-11ee-a31a-e43d1a190cf8_312ba194-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original339.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c773539-6a33-11ed-a318-e43d1a190cf9_e7aef04c-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original340.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283528b-6a33-11ed-a318-e43d1a190cf9_6f99b74c-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original341.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7c92-6a34-11ed-a318-e43d1a190cf9_bdebaff0-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original342.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14156d-6a35-11ed-a318-e43d1a190cf9_639c8135-52fb-11ee-a319-e43d1a190cf8.resize1_160x90_original343.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2bc35-6a35-11ed-a318-e43d1a190cf9_9e9b095a-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original344.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e937-c0e4-11ed-a319-e43d1a190cf8_27790b1c-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original345.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fb88d-c0e6-11ed-a319-e43d1a190cf8_4a0cce86-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original346.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b959-c0e7-11ed-a319-e43d1a190cf8_39de7ced-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original347.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a795-c0e8-11ed-a319-e43d1a190cf8_b5904d7a-52fd-11ee-a319-e43d1a190cf8.resize1_160x90_original348.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cfbf5-c0e9-11ed-a319-e43d1a190cf8_2c8e9f9f-52fe-11ee-a319-e43d1a190cf8.resize1_160x90_original349.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129e0d6-c0ea-11ed-a319-e43d1a190cf8_eba4a9b2-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original350.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de81233-c0ea-11ed-a319-e43d1a190cf8_d3d582d9-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original351.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372910-c0eb-11ed-a319-e43d1a190cf8_9f752140-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original352.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a88a-c0eb-11ed-a319-e43d1a190cf8_0898399c-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original353.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed8a5b-c0ec-11ed-a319-e43d1a190cf8_3de6fa26-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original354.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148601ae-c0ed-11ed-a319-e43d1a190cf8_97792ed4-52fe-11ee-a319-e43d1a190cf8.resize1_160x90_original355.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0216da9-d6ca-11ee-a31a-e43d1a190cf8_3646c5e2-e0fc-11ee-a31a-e43d1a190cf8.resize1_160x90_original356.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f499f4-e1eb-11ee-a31a-e43d1a190cf8_4b76864c-e1eb-11ee-a31a-e43d1a190cf8.resize1_160x90_original357.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f71ad-d6c9-11ee-a31a-e43d1a190cf8_9bb8220c-e51b-11ee-a31a-e43d1a190cf8.resize1_160x90_original358.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff32560-d6ca-11ee-a31a-e43d1a190cf8_1be6174f-e51b-11ee-a31a-e43d1a190cf8.resize1_160x90_original359.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd10b4-e206-11ee-a31a-e43d1a190cf8_229771aa-e516-11ee-a31a-e43d1a190cf8.resize1_160x90_original360.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b652e8-3ebf-11eb-80d6-48df3707765d_0fde892a-f7d2-11ee-a31a-e43d1a190cf8.resize1_160x90_original361.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3925d7-950d-11ef-a31a-e43d1a190cf8_6fd55f12-9513-11ef-a31a-e43d1a190cf8.resize1_160x90_original362.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56d6dc-2e02-11ef-a31a-e43d1a190cf8_27e33ed6-2e03-11ef-a31a-e43d1a190cf8.resize1_160x90_original363.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346ae0-2a37-11ef-a31a-e43d1a190cf8_d6bf5ae7-2a37-11ef-a31a-e43d1a190cf8.resize1_160x90_original364.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd053d12-c1cc-11ee-a31a-e43d1a190cf8_b0a7bcde-c1ce-11ee-a31a-e43d1a190cf8.resize1_160x90_original365.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f1fc-c648-11ee-a31a-e43d1a190cf8_4ce43b92-c648-11ee-a31a-e43d1a190cf8.resize1_160x90_original366.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="18954750" cy="2952750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -8841,1293 +8892,1533 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1524000" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1524000" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1524000" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1524000" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1304925" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1304925" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1304925" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1304925" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>36</xdr:row>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>37</xdr:row>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>38</xdr:row>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>39</xdr:row>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>40</xdr:row>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>42</xdr:row>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>43</xdr:row>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>44</xdr:row>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>45</xdr:row>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>46</xdr:row>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>47</xdr:row>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>48</xdr:row>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>49</xdr:row>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>50</xdr:row>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>51</xdr:row>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>53</xdr:row>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>55</xdr:row>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>56</xdr:row>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>58</xdr:row>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>60</xdr:row>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1114425" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>61</xdr:row>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>62</xdr:row>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>63</xdr:row>
+        <xdr:cNvPr id="67" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>64</xdr:row>
+        <xdr:cNvPr id="68" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>65</xdr:row>
+        <xdr:cNvPr id="69" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>66</xdr:row>
+        <xdr:cNvPr id="70" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1123950" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>67</xdr:row>
+        <xdr:cNvPr id="71" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1123950" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>68</xdr:row>
+        <xdr:cNvPr id="72" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1238250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>69</xdr:row>
+        <xdr:cNvPr id="73" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1238250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>70</xdr:row>
+        <xdr:cNvPr id="74" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>71</xdr:row>
+        <xdr:cNvPr id="75" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>72</xdr:row>
+        <xdr:cNvPr id="76" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>73</xdr:row>
+        <xdr:cNvPr id="77" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1114425" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>74</xdr:row>
+        <xdr:cNvPr id="78" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>75</xdr:row>
+        <xdr:cNvPr id="79" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <xdr:cNvPr id="80" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
@@ -10289,2190 +10580,2220 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1276350" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>10</xdr:row>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>11</xdr:row>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>12</xdr:row>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>13</xdr:row>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>14</xdr:row>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>15</xdr:row>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>16</xdr:row>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1276350" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>18</xdr:row>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>19</xdr:row>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>20</xdr:row>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>21</xdr:row>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>22</xdr:row>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>23</xdr:row>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>24</xdr:row>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>25</xdr:row>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="22" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>26</xdr:row>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>27</xdr:row>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1276350" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>29</xdr:row>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="25" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>30</xdr:row>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>31</xdr:row>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>32</xdr:row>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>33</xdr:row>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>36</xdr:row>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>37</xdr:row>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>38</xdr:row>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>39</xdr:row>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>40</xdr:row>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1247775" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>42</xdr:row>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>43</xdr:row>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1257300" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>45</xdr:row>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>47</xdr:row>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="571500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>48</xdr:row>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>51</xdr:row>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>53</xdr:row>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>56</xdr:row>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>58</xdr:row>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>59</xdr:row>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>61</xdr:row>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>62</xdr:row>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>63</xdr:row>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>64</xdr:row>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>66</xdr:row>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>67</xdr:row>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>68</xdr:row>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>70</xdr:row>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>76</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>78</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="" descr=""/>
-[...203 lines deleted...]
-      <xdr:row>80</xdr:row>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>81</xdr:row>
+        <xdr:cNvPr id="67" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>83</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>82</xdr:row>
+        <xdr:cNvPr id="68" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>84</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>83</xdr:row>
+        <xdr:cNvPr id="69" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>85</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>84</xdr:row>
+        <xdr:cNvPr id="70" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>86</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>85</xdr:row>
+        <xdr:cNvPr id="71" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>87</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>86</xdr:row>
+        <xdr:cNvPr id="72" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>89</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>88</xdr:row>
+        <xdr:cNvPr id="73" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>90</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>91</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>90</xdr:row>
+        <xdr:cNvPr id="75" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>92</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>91</xdr:row>
+        <xdr:cNvPr id="76" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>93</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>92</xdr:row>
+        <xdr:cNvPr id="77" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>94</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>93</xdr:row>
+        <xdr:cNvPr id="78" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>95</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="" descr=""/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
+        <xdr:cNvPr id="79" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
@@ -12841,1323 +13162,1413 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="16" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>20</xdr:row>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>21</xdr:row>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>22</xdr:row>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1524000" cy="657225"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="19" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>23</xdr:row>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1409700" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1409700" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>24</xdr:row>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1409700" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>26</xdr:row>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="23" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>27</xdr:row>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>29</xdr:row>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>30</xdr:row>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>31</xdr:row>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>33</xdr:row>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>34</xdr:row>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>36</xdr:row>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>37</xdr:row>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>38</xdr:row>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1038225" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>40</xdr:row>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>46</xdr:row>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>47</xdr:row>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>48</xdr:row>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>49</xdr:row>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>50</xdr:row>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>51</xdr:row>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>53</xdr:row>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>55</xdr:row>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>56</xdr:row>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>58</xdr:row>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>59</xdr:row>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>61</xdr:row>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>62</xdr:row>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>65</xdr:row>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>66</xdr:row>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1219200" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>67</xdr:row>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
@@ -16091,123 +16502,63 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>6</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1466850" cy="857250"/>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1152525" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
@@ -16549,1890 +16900,1830 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1381125" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>16</xdr:row>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>17</xdr:row>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1304925" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1057275" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>20</xdr:row>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>22</xdr:row>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1209675" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="20" name="" descr=""/>
-[...173 lines deleted...]
-      <xdr:row>28</xdr:row>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="26" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>29</xdr:row>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="27" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>30</xdr:row>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="28" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>31</xdr:row>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="29" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>32</xdr:row>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1209675" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="" descr=""/>
-[...263 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>42</xdr:row>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1266825" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1209675" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="" descr=""/>
-[...593 lines deleted...]
-      <xdr:row>63</xdr:row>
+        <xdr:cNvPr id="69" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1209675" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="" descr=""/>
-[...298 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="70" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:ext cx="942975" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="71" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:ext cx="942975" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
@@ -19861,873 +20152,843 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>40</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>40</xdr:row>
+      <xdr:row>41</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>43</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>45</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="41" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>47</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>48</xdr:row>
+      <xdr:row>49</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="43" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>49</xdr:row>
+      <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>50</xdr:row>
+      <xdr:row>51</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>51</xdr:row>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="46" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>52</xdr:row>
+      <xdr:row>53</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>53</xdr:row>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>55</xdr:row>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>57</xdr:row>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1304925" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>59</xdr:row>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1133475" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1466850" cy="857250"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276350" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>66</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1276350" cy="857250"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1524000" cy="685800"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
-        <a:stretch>
-[...28 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21246,224 +21507,224 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="90">
       <c r="A3" s="10"/>
       <c r="B3" s="12" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="90">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26" customHeight="1" ht="90">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26" customHeight="1" ht="90">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26" customHeight="1" ht="90">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14"/>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14"/>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>1085</v>
+        <v>1080</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>1086</v>
+        <v>1081</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>1087</v>
+        <v>1082</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14"/>
       <c r="H11" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
@@ -21512,452 +21773,484 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="8" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="9" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
       <c r="B4" s="11"/>
       <c r="C4" s="11"/>
       <c r="D4" s="11"/>
       <c r="E4" s="11"/>
       <c r="F4" s="11"/>
       <c r="G4" s="11"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
-      <c r="B5" s="12"/>
+      <c r="B5" s="12" t="s">
+        <v>1086</v>
+      </c>
       <c r="C5" s="12" t="s">
-        <v>1091</v>
+        <v>1087</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>1092</v>
+        <v>1088</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>1093</v>
+        <v>1089</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14"/>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
-      <c r="B6" s="12"/>
+      <c r="B6" s="12" t="s">
+        <v>1090</v>
+      </c>
       <c r="C6" s="12" t="s">
-        <v>1094</v>
+        <v>1091</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>1095</v>
+        <v>1092</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14"/>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="9" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
-      <c r="B8" s="12"/>
+      <c r="B8" s="12" t="s">
+        <v>1095</v>
+      </c>
       <c r="C8" s="12" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E8" s="7" t="s">
         <v>1098</v>
-      </c>
-[...4 lines deleted...]
-        <v>1100</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14"/>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
-      <c r="B9" s="12"/>
+      <c r="B9" s="12" t="s">
+        <v>1099</v>
+      </c>
       <c r="C9" s="12" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D9" s="13" t="s">
         <v>1101</v>
       </c>
-      <c r="D9" s="13" t="s">
+      <c r="E9" s="7" t="s">
         <v>1102</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14"/>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
-      <c r="B10" s="12"/>
+      <c r="B10" s="12" t="s">
+        <v>1103</v>
+      </c>
       <c r="C10" s="12" t="s">
         <v>1104</v>
       </c>
       <c r="D10" s="13" t="s">
         <v>1105</v>
       </c>
       <c r="E10" s="7" t="s">
         <v>1106</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="9" t="s">
         <v>1107</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
-      <c r="B12" s="12"/>
+      <c r="B12" s="12" t="s">
+        <v>1108</v>
+      </c>
       <c r="C12" s="12" t="s">
-        <v>1108</v>
+        <v>1109</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>1109</v>
+        <v>1110</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>1110</v>
+        <v>1111</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14"/>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
-      <c r="B13" s="12"/>
+      <c r="B13" s="12" t="s">
+        <v>1112</v>
+      </c>
       <c r="C13" s="12" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14"/>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="10"/>
-      <c r="B14" s="12"/>
+      <c r="B14" s="12" t="s">
+        <v>1115</v>
+      </c>
       <c r="C14" s="12" t="s">
-        <v>1113</v>
+        <v>1116</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>1114</v>
+        <v>1117</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>1115</v>
+        <v>1118</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14"/>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="9" t="s">
-        <v>1116</v>
+        <v>1119</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="10"/>
-      <c r="B16" s="12"/>
+      <c r="B16" s="12" t="s">
+        <v>1120</v>
+      </c>
       <c r="C16" s="12" t="s">
-        <v>1117</v>
+        <v>1121</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>1118</v>
+        <v>1122</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>1119</v>
+        <v>1123</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="14"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="10"/>
-      <c r="B17" s="12"/>
+      <c r="B17" s="12" t="s">
+        <v>1124</v>
+      </c>
       <c r="C17" s="12" t="s">
-        <v>1120</v>
+        <v>1125</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>1121</v>
+        <v>1126</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>1122</v>
+        <v>1127</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="14"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="9" t="s">
-        <v>1123</v>
+        <v>1128</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="10"/>
-      <c r="B19" s="12"/>
+      <c r="B19" s="12" t="s">
+        <v>1129</v>
+      </c>
       <c r="C19" s="12" t="s">
-        <v>1124</v>
+        <v>1130</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>1125</v>
+        <v>1131</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>1126</v>
+        <v>1132</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="14"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="10"/>
-      <c r="B20" s="12"/>
+      <c r="B20" s="12" t="s">
+        <v>1133</v>
+      </c>
       <c r="C20" s="12" t="s">
-        <v>1127</v>
+        <v>1134</v>
       </c>
       <c r="D20" s="13" t="s">
-        <v>1128</v>
+        <v>1135</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>1129</v>
+        <v>1136</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="10"/>
-      <c r="B21" s="12"/>
+      <c r="B21" s="12" t="s">
+        <v>1137</v>
+      </c>
       <c r="C21" s="12" t="s">
-        <v>1130</v>
+        <v>1138</v>
       </c>
       <c r="D21" s="13" t="s">
-        <v>1131</v>
+        <v>1139</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>1132</v>
+        <v>1140</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="14"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="9" t="s">
-        <v>1133</v>
+        <v>1141</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
-      <c r="B23" s="12"/>
+      <c r="B23" s="12" t="s">
+        <v>1142</v>
+      </c>
       <c r="C23" s="12" t="s">
-        <v>1134</v>
+        <v>1143</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>1128</v>
+        <v>1135</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>1135</v>
+        <v>1144</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="14"/>
       <c r="H23" s="5"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
-      <c r="B24" s="12"/>
+      <c r="B24" s="12" t="s">
+        <v>1145</v>
+      </c>
       <c r="C24" s="12" t="s">
-        <v>1136</v>
+        <v>1146</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>1137</v>
+        <v>1147</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>1138</v>
+        <v>1148</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="14"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
-      <c r="B25" s="12"/>
+      <c r="B25" s="12" t="s">
+        <v>1149</v>
+      </c>
       <c r="C25" s="12" t="s">
+        <v>1150</v>
+      </c>
+      <c r="D25" s="13" t="s">
         <v>1139</v>
       </c>
-      <c r="D25" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="7" t="s">
-        <v>1140</v>
+        <v>1151</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="14"/>
       <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="8" t="s">
-        <v>1141</v>
+        <v>1152</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12" t="s">
-        <v>1142</v>
+        <v>1153</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>1143</v>
+        <v>1154</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>1144</v>
+        <v>1155</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14"/>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12" t="s">
-        <v>1145</v>
+        <v>1156</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>1146</v>
+        <v>1157</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>1144</v>
+        <v>1155</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F28" s="10"/>
       <c r="G28" s="14"/>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="10"/>
       <c r="B29" s="12" t="s">
-        <v>1147</v>
+        <v>1158</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>1148</v>
+        <v>1159</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>1149</v>
+        <v>1160</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="14"/>
       <c r="H29" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A4:G4"/>
     <mergeCell ref="A7:G7"/>
     <mergeCell ref="A11:G11"/>
     <mergeCell ref="A15:G15"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A22:G22"/>
     <mergeCell ref="A26:G26"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
@@ -22014,118 +22307,118 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1150</v>
+        <v>1161</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="10"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12" t="s">
-        <v>1151</v>
+        <v>1162</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>1152</v>
+        <v>1163</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14"/>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12" t="s">
-        <v>1153</v>
+        <v>1164</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>1154</v>
+        <v>1165</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14"/>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12" t="s">
-        <v>1155</v>
+        <v>1166</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>1156</v>
+        <v>1167</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14"/>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12"/>
       <c r="C6" s="12" t="s">
-        <v>1157</v>
+        <v>1168</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>1158</v>
+        <v>1169</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14"/>
       <c r="H6" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
@@ -22174,84 +22467,84 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1159</v>
+        <v>1170</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z76"/>
+  <dimension ref="A1:Z84"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -22269,1269 +22562,1413 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1160</v>
+        <v>1171</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="10"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12" t="s">
-        <v>1161</v>
+        <v>1172</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>1162</v>
+        <v>1173</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14"/>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12" t="s">
-        <v>1163</v>
+        <v>1174</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>1164</v>
+        <v>1175</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14"/>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12" t="s">
-        <v>1165</v>
+        <v>1176</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>1166</v>
+        <v>1177</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14"/>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12"/>
       <c r="C6" s="12" t="s">
-        <v>1167</v>
+        <v>1178</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>1168</v>
+        <v>1179</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14"/>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12"/>
       <c r="C7" s="12" t="s">
-        <v>1169</v>
+        <v>1180</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>1170</v>
+        <v>1181</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12"/>
       <c r="C8" s="12" t="s">
-        <v>1171</v>
+        <v>1182</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>1172</v>
+        <v>1183</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14"/>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12"/>
       <c r="C9" s="12" t="s">
-        <v>1173</v>
+        <v>1184</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>1174</v>
+        <v>1185</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14"/>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12"/>
       <c r="C10" s="12" t="s">
-        <v>1175</v>
+        <v>1186</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>1176</v>
+        <v>1187</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12"/>
       <c r="C11" s="12" t="s">
-        <v>1177</v>
+        <v>1188</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>1178</v>
+        <v>1189</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14"/>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12"/>
       <c r="C12" s="12" t="s">
-        <v>1179</v>
+        <v>1190</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>1180</v>
+        <v>1191</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14"/>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12"/>
       <c r="C13" s="12" t="s">
-        <v>1181</v>
+        <v>1192</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>1182</v>
+        <v>1193</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14"/>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="10"/>
       <c r="B14" s="12"/>
       <c r="C14" s="12" t="s">
-        <v>1183</v>
+        <v>1194</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>1184</v>
+        <v>1195</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14"/>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26" customHeight="1" ht="90">
       <c r="A15" s="10"/>
       <c r="B15" s="12"/>
       <c r="C15" s="12" t="s">
-        <v>1185</v>
+        <v>1196</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="14"/>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="90">
       <c r="A16" s="10"/>
       <c r="B16" s="12"/>
       <c r="C16" s="12" t="s">
-        <v>1186</v>
+        <v>1197</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="14"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:26" customHeight="1" ht="90">
       <c r="A17" s="10"/>
       <c r="B17" s="12"/>
       <c r="C17" s="12" t="s">
-        <v>1187</v>
+        <v>1198</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="14"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:26" customHeight="1" ht="90">
       <c r="A18" s="10"/>
       <c r="B18" s="12"/>
       <c r="C18" s="12" t="s">
-        <v>1188</v>
+        <v>1199</v>
       </c>
       <c r="D18" s="13"/>
       <c r="E18" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F18" s="10"/>
       <c r="G18" s="14"/>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="1:26" customHeight="1" ht="90">
       <c r="A19" s="10"/>
       <c r="B19" s="12"/>
       <c r="C19" s="12" t="s">
-        <v>1189</v>
+        <v>1200</v>
       </c>
       <c r="D19" s="13"/>
       <c r="E19" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="14"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:26" customHeight="1" ht="90">
       <c r="A20" s="10"/>
       <c r="B20" s="12"/>
       <c r="C20" s="12" t="s">
-        <v>1190</v>
+        <v>1201</v>
       </c>
       <c r="D20" s="13"/>
       <c r="E20" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:26" customHeight="1" ht="90">
       <c r="A21" s="10"/>
       <c r="B21" s="12"/>
       <c r="C21" s="12" t="s">
-        <v>1191</v>
+        <v>1202</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="14"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:26" customHeight="1" ht="90">
       <c r="A22" s="10"/>
       <c r="B22" s="12"/>
       <c r="C22" s="12" t="s">
-        <v>1192</v>
+        <v>1203</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F22" s="10"/>
       <c r="G22" s="14"/>
       <c r="H22" s="5"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12"/>
       <c r="C23" s="12" t="s">
-        <v>1193</v>
+        <v>1204</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>1194</v>
+        <v>1205</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="14"/>
       <c r="H23" s="5"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12"/>
       <c r="C24" s="12" t="s">
-        <v>1195</v>
+        <v>1206</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>1196</v>
+        <v>1207</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="14"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12"/>
       <c r="C25" s="12" t="s">
-        <v>1197</v>
+        <v>1208</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>1198</v>
+        <v>1209</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="14"/>
       <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12"/>
       <c r="C26" s="12" t="s">
-        <v>1199</v>
+        <v>1210</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>1200</v>
+        <v>1211</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="14"/>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12"/>
       <c r="C27" s="12" t="s">
-        <v>1201</v>
+        <v>1212</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>1202</v>
+        <v>1213</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14"/>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12"/>
       <c r="C28" s="12" t="s">
-        <v>1203</v>
+        <v>1214</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>1204</v>
+        <v>1215</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F28" s="10"/>
       <c r="G28" s="14"/>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="10"/>
       <c r="B29" s="12"/>
       <c r="C29" s="12" t="s">
-        <v>1205</v>
+        <v>1216</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>1206</v>
+        <v>1217</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="14"/>
       <c r="H29" s="5"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="10"/>
       <c r="B30" s="12"/>
       <c r="C30" s="12" t="s">
-        <v>1207</v>
+        <v>1218</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>1208</v>
+        <v>1219</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F30" s="10"/>
       <c r="G30" s="14"/>
       <c r="H30" s="5"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="10"/>
       <c r="B31" s="12"/>
       <c r="C31" s="12" t="s">
-        <v>1209</v>
+        <v>1220</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>1210</v>
+        <v>1221</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="14"/>
       <c r="H31" s="5"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="10"/>
       <c r="B32" s="12"/>
       <c r="C32" s="12" t="s">
-        <v>1211</v>
+        <v>1222</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>1212</v>
+        <v>1223</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F32" s="10"/>
       <c r="G32" s="14"/>
       <c r="H32" s="5"/>
     </row>
     <row r="33" spans="1:26">
-      <c r="A33" s="8" t="s">
-[...9 lines deleted...]
-    <row r="34" spans="1:26" customHeight="1" ht="90">
+      <c r="A33" s="10"/>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12" t="s">
+        <v>1224</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>1225</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G33" s="14"/>
+      <c r="H33" s="5"/>
+    </row>
+    <row r="34" spans="1:26">
       <c r="A34" s="10"/>
-      <c r="B34" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B34" s="12"/>
       <c r="C34" s="12" t="s">
-        <v>1215</v>
+        <v>1226</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>1216</v>
+        <v>1225</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F34" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G34" s="14"/>
       <c r="H34" s="5"/>
     </row>
-    <row r="35" spans="1:26" customHeight="1" ht="90">
+    <row r="35" spans="1:26">
       <c r="A35" s="10"/>
-      <c r="B35" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B35" s="12"/>
       <c r="C35" s="12" t="s">
-        <v>1218</v>
+        <v>1227</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>1219</v>
+        <v>1228</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F35" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G35" s="14"/>
       <c r="H35" s="5"/>
     </row>
-    <row r="36" spans="1:26" customHeight="1" ht="90">
+    <row r="36" spans="1:26">
       <c r="A36" s="10"/>
-      <c r="B36" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B36" s="12"/>
       <c r="C36" s="12" t="s">
-        <v>1221</v>
+        <v>1229</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>1222</v>
+        <v>1228</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F36" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G36" s="14"/>
       <c r="H36" s="5"/>
     </row>
-    <row r="37" spans="1:26" customHeight="1" ht="90">
+    <row r="37" spans="1:26">
       <c r="A37" s="10"/>
-      <c r="B37" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B37" s="12"/>
       <c r="C37" s="12" t="s">
-        <v>1224</v>
+        <v>1230</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>1225</v>
+        <v>1231</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F37" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F37" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G37" s="14"/>
       <c r="H37" s="5"/>
     </row>
-    <row r="38" spans="1:26" customHeight="1" ht="90">
+    <row r="38" spans="1:26">
       <c r="A38" s="10"/>
-      <c r="B38" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B38" s="12"/>
       <c r="C38" s="12" t="s">
-        <v>1227</v>
+        <v>1232</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>1228</v>
+        <v>1231</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F38" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G38" s="14"/>
       <c r="H38" s="5"/>
     </row>
-    <row r="39" spans="1:26" customHeight="1" ht="90">
+    <row r="39" spans="1:26">
       <c r="A39" s="10"/>
-      <c r="B39" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B39" s="12"/>
       <c r="C39" s="12" t="s">
-        <v>1230</v>
+        <v>1233</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>1231</v>
+        <v>1234</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F39" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G39" s="14"/>
       <c r="H39" s="5"/>
     </row>
-    <row r="40" spans="1:26" customHeight="1" ht="90">
+    <row r="40" spans="1:26">
       <c r="A40" s="10"/>
-      <c r="B40" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B40" s="12"/>
       <c r="C40" s="12" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="D40" s="13" t="s">
         <v>1234</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F40" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F40" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G40" s="14"/>
       <c r="H40" s="5"/>
     </row>
-    <row r="41" spans="1:26" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C41" s="12" t="s">
+    <row r="41" spans="1:26">
+      <c r="A41" s="8" t="s">
         <v>1236</v>
       </c>
-      <c r="D41" s="13" t="s">
-[...7 lines deleted...]
-      <c r="H41" s="5"/>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
     </row>
     <row r="42" spans="1:26" customHeight="1" ht="90">
       <c r="A42" s="10"/>
       <c r="B42" s="12" t="s">
+        <v>1237</v>
+      </c>
+      <c r="C42" s="12" t="s">
         <v>1238</v>
       </c>
-      <c r="C42" s="12" t="s">
+      <c r="D42" s="13" t="s">
         <v>1239</v>
       </c>
-      <c r="D42" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F42" s="10"/>
       <c r="G42" s="14"/>
       <c r="H42" s="5"/>
     </row>
     <row r="43" spans="1:26" customHeight="1" ht="90">
       <c r="A43" s="10"/>
       <c r="B43" s="12" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C43" s="12" t="s">
         <v>1241</v>
       </c>
-      <c r="C43" s="12" t="s">
+      <c r="D43" s="13" t="s">
         <v>1242</v>
       </c>
-      <c r="D43" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F43" s="10"/>
       <c r="G43" s="14"/>
       <c r="H43" s="5"/>
     </row>
     <row r="44" spans="1:26" customHeight="1" ht="90">
       <c r="A44" s="10"/>
       <c r="B44" s="12" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C44" s="12" t="s">
         <v>1244</v>
       </c>
-      <c r="C44" s="12" t="s">
+      <c r="D44" s="13" t="s">
         <v>1245</v>
       </c>
-      <c r="D44" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F44" s="10"/>
       <c r="G44" s="14"/>
       <c r="H44" s="5"/>
     </row>
     <row r="45" spans="1:26" customHeight="1" ht="90">
       <c r="A45" s="10"/>
       <c r="B45" s="12" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C45" s="12" t="s">
         <v>1247</v>
       </c>
-      <c r="C45" s="12" t="s">
+      <c r="D45" s="13" t="s">
         <v>1248</v>
       </c>
-      <c r="D45" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F45" s="10"/>
       <c r="G45" s="14"/>
       <c r="H45" s="5"/>
     </row>
     <row r="46" spans="1:26" customHeight="1" ht="90">
       <c r="A46" s="10"/>
       <c r="B46" s="12" t="s">
+        <v>1249</v>
+      </c>
+      <c r="C46" s="12" t="s">
         <v>1250</v>
       </c>
-      <c r="C46" s="12" t="s">
+      <c r="D46" s="13" t="s">
         <v>1251</v>
       </c>
-      <c r="D46" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E46" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F46" s="10"/>
       <c r="G46" s="14"/>
       <c r="H46" s="5"/>
     </row>
     <row r="47" spans="1:26" customHeight="1" ht="90">
       <c r="A47" s="10"/>
       <c r="B47" s="12" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C47" s="12" t="s">
         <v>1253</v>
       </c>
-      <c r="C47" s="12" t="s">
+      <c r="D47" s="13" t="s">
         <v>1254</v>
       </c>
-      <c r="D47" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F47" s="10"/>
       <c r="G47" s="14"/>
       <c r="H47" s="5"/>
     </row>
     <row r="48" spans="1:26" customHeight="1" ht="90">
       <c r="A48" s="10"/>
       <c r="B48" s="12" t="s">
+        <v>1255</v>
+      </c>
+      <c r="C48" s="12" t="s">
         <v>1256</v>
       </c>
-      <c r="C48" s="12" t="s">
+      <c r="D48" s="13" t="s">
         <v>1257</v>
       </c>
-      <c r="D48" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F48" s="10"/>
       <c r="G48" s="14"/>
       <c r="H48" s="5"/>
     </row>
     <row r="49" spans="1:26" customHeight="1" ht="90">
       <c r="A49" s="10"/>
       <c r="B49" s="12" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C49" s="12" t="s">
         <v>1259</v>
       </c>
-      <c r="C49" s="12" t="s">
+      <c r="D49" s="13" t="s">
         <v>1260</v>
       </c>
-      <c r="D49" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F49" s="10"/>
       <c r="G49" s="14"/>
       <c r="H49" s="5"/>
     </row>
     <row r="50" spans="1:26" customHeight="1" ht="90">
       <c r="A50" s="10"/>
       <c r="B50" s="12" t="s">
+        <v>1261</v>
+      </c>
+      <c r="C50" s="12" t="s">
         <v>1262</v>
       </c>
-      <c r="C50" s="12" t="s">
+      <c r="D50" s="13" t="s">
         <v>1263</v>
       </c>
-      <c r="D50" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F50" s="10"/>
       <c r="G50" s="14"/>
       <c r="H50" s="5"/>
     </row>
     <row r="51" spans="1:26" customHeight="1" ht="90">
       <c r="A51" s="10"/>
       <c r="B51" s="12" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C51" s="12" t="s">
         <v>1265</v>
       </c>
-      <c r="C51" s="12" t="s">
+      <c r="D51" s="13" t="s">
         <v>1266</v>
       </c>
-      <c r="D51" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F51" s="10"/>
       <c r="G51" s="14"/>
       <c r="H51" s="5"/>
     </row>
     <row r="52" spans="1:26" customHeight="1" ht="90">
       <c r="A52" s="10"/>
       <c r="B52" s="12" t="s">
+        <v>1267</v>
+      </c>
+      <c r="C52" s="12" t="s">
         <v>1268</v>
       </c>
-      <c r="C52" s="12" t="s">
+      <c r="D52" s="13" t="s">
         <v>1269</v>
       </c>
-      <c r="D52" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="14"/>
       <c r="H52" s="5"/>
     </row>
     <row r="53" spans="1:26" customHeight="1" ht="90">
       <c r="A53" s="10"/>
-      <c r="B53" s="12"/>
+      <c r="B53" s="12" t="s">
+        <v>1270</v>
+      </c>
       <c r="C53" s="12" t="s">
         <v>1271</v>
       </c>
-      <c r="D53" s="13"/>
+      <c r="D53" s="13" t="s">
+        <v>1272</v>
+      </c>
       <c r="E53" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F53" s="10"/>
       <c r="G53" s="14"/>
       <c r="H53" s="5"/>
     </row>
     <row r="54" spans="1:26" customHeight="1" ht="90">
       <c r="A54" s="10"/>
-      <c r="B54" s="12"/>
+      <c r="B54" s="12" t="s">
+        <v>1273</v>
+      </c>
       <c r="C54" s="12" t="s">
-        <v>1272</v>
-[...1 lines deleted...]
-      <c r="D54" s="13"/>
+        <v>1274</v>
+      </c>
+      <c r="D54" s="13" t="s">
+        <v>1275</v>
+      </c>
       <c r="E54" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14"/>
       <c r="H54" s="5"/>
     </row>
     <row r="55" spans="1:26" customHeight="1" ht="90">
       <c r="A55" s="10"/>
-      <c r="B55" s="12"/>
+      <c r="B55" s="12" t="s">
+        <v>1276</v>
+      </c>
       <c r="C55" s="12" t="s">
-        <v>1273</v>
-[...1 lines deleted...]
-      <c r="D55" s="13"/>
+        <v>1277</v>
+      </c>
+      <c r="D55" s="13" t="s">
+        <v>1278</v>
+      </c>
       <c r="E55" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F55" s="10"/>
       <c r="G55" s="14"/>
       <c r="H55" s="5"/>
     </row>
     <row r="56" spans="1:26" customHeight="1" ht="90">
       <c r="A56" s="10"/>
-      <c r="B56" s="12"/>
+      <c r="B56" s="12" t="s">
+        <v>1279</v>
+      </c>
       <c r="C56" s="12" t="s">
-        <v>1274</v>
-[...1 lines deleted...]
-      <c r="D56" s="13"/>
+        <v>1280</v>
+      </c>
+      <c r="D56" s="13" t="s">
+        <v>1281</v>
+      </c>
       <c r="E56" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="14"/>
       <c r="H56" s="5"/>
     </row>
     <row r="57" spans="1:26" customHeight="1" ht="90">
       <c r="A57" s="10"/>
-      <c r="B57" s="12"/>
+      <c r="B57" s="12" t="s">
+        <v>1282</v>
+      </c>
       <c r="C57" s="12" t="s">
-        <v>1275</v>
-[...1 lines deleted...]
-      <c r="D57" s="13"/>
+        <v>1283</v>
+      </c>
+      <c r="D57" s="13" t="s">
+        <v>1284</v>
+      </c>
       <c r="E57" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F57" s="10"/>
       <c r="G57" s="14"/>
       <c r="H57" s="5"/>
     </row>
     <row r="58" spans="1:26" customHeight="1" ht="90">
       <c r="A58" s="10"/>
-      <c r="B58" s="12"/>
+      <c r="B58" s="12" t="s">
+        <v>1285</v>
+      </c>
       <c r="C58" s="12" t="s">
-        <v>1276</v>
-[...1 lines deleted...]
-      <c r="D58" s="13"/>
+        <v>1286</v>
+      </c>
+      <c r="D58" s="13" t="s">
+        <v>1287</v>
+      </c>
       <c r="E58" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="14"/>
       <c r="H58" s="5"/>
     </row>
     <row r="59" spans="1:26" customHeight="1" ht="90">
       <c r="A59" s="10"/>
-      <c r="B59" s="12"/>
+      <c r="B59" s="12" t="s">
+        <v>1288</v>
+      </c>
       <c r="C59" s="12" t="s">
-        <v>1277</v>
-[...1 lines deleted...]
-      <c r="D59" s="13"/>
+        <v>1289</v>
+      </c>
+      <c r="D59" s="13" t="s">
+        <v>1290</v>
+      </c>
       <c r="E59" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F59" s="10"/>
       <c r="G59" s="14"/>
       <c r="H59" s="5"/>
     </row>
-    <row r="60" spans="1:26">
-[...10 lines deleted...]
-    <row r="61" spans="1:26">
+    <row r="60" spans="1:26" customHeight="1" ht="90">
+      <c r="A60" s="10"/>
+      <c r="B60" s="12" t="s">
+        <v>1291</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>1292</v>
+      </c>
+      <c r="D60" s="13" t="s">
+        <v>1293</v>
+      </c>
+      <c r="E60" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F60" s="10"/>
+      <c r="G60" s="14"/>
+      <c r="H60" s="5"/>
+    </row>
+    <row r="61" spans="1:26" customHeight="1" ht="90">
       <c r="A61" s="10"/>
       <c r="B61" s="12"/>
       <c r="C61" s="12" t="s">
-        <v>1279</v>
-[...3 lines deleted...]
-      </c>
+        <v>1294</v>
+      </c>
+      <c r="D61" s="13"/>
       <c r="E61" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F61" s="10"/>
       <c r="G61" s="14"/>
       <c r="H61" s="5"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:26" customHeight="1" ht="90">
       <c r="A62" s="10"/>
       <c r="B62" s="12"/>
       <c r="C62" s="12" t="s">
-        <v>1281</v>
-[...3 lines deleted...]
-      </c>
+        <v>1295</v>
+      </c>
+      <c r="D62" s="13"/>
       <c r="E62" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F62" s="10"/>
       <c r="G62" s="14"/>
       <c r="H62" s="5"/>
     </row>
-    <row r="63" spans="1:26">
+    <row r="63" spans="1:26" customHeight="1" ht="90">
       <c r="A63" s="10"/>
       <c r="B63" s="12"/>
       <c r="C63" s="12" t="s">
-        <v>1283</v>
-[...3 lines deleted...]
-      </c>
+        <v>1296</v>
+      </c>
+      <c r="D63" s="13"/>
       <c r="E63" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F63" s="10"/>
       <c r="G63" s="14"/>
       <c r="H63" s="5"/>
     </row>
-    <row r="64" spans="1:26">
+    <row r="64" spans="1:26" customHeight="1" ht="90">
       <c r="A64" s="10"/>
       <c r="B64" s="12"/>
       <c r="C64" s="12" t="s">
-        <v>1285</v>
-[...3 lines deleted...]
-      </c>
+        <v>1297</v>
+      </c>
+      <c r="D64" s="13"/>
       <c r="E64" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F64" s="10"/>
       <c r="G64" s="14"/>
       <c r="H64" s="5"/>
     </row>
-    <row r="65" spans="1:26">
+    <row r="65" spans="1:26" customHeight="1" ht="90">
       <c r="A65" s="10"/>
       <c r="B65" s="12"/>
       <c r="C65" s="12" t="s">
-        <v>1287</v>
-[...3 lines deleted...]
-      </c>
+        <v>1298</v>
+      </c>
+      <c r="D65" s="13"/>
       <c r="E65" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F65" s="10"/>
       <c r="G65" s="14"/>
       <c r="H65" s="5"/>
     </row>
-    <row r="66" spans="1:26">
+    <row r="66" spans="1:26" customHeight="1" ht="90">
       <c r="A66" s="10"/>
       <c r="B66" s="12"/>
       <c r="C66" s="12" t="s">
-        <v>1288</v>
-[...3 lines deleted...]
-      </c>
+        <v>1299</v>
+      </c>
+      <c r="D66" s="13"/>
       <c r="E66" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F66" s="10"/>
       <c r="G66" s="14"/>
       <c r="H66" s="5"/>
     </row>
-    <row r="67" spans="1:26">
+    <row r="67" spans="1:26" customHeight="1" ht="90">
       <c r="A67" s="10"/>
       <c r="B67" s="12"/>
       <c r="C67" s="12" t="s">
-        <v>1290</v>
-[...3 lines deleted...]
-      </c>
+        <v>1300</v>
+      </c>
+      <c r="D67" s="13"/>
       <c r="E67" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F67" s="10"/>
       <c r="G67" s="14"/>
       <c r="H67" s="5"/>
     </row>
     <row r="68" spans="1:26">
-      <c r="A68" s="10"/>
-[...12 lines deleted...]
-      <c r="H68" s="5"/>
+      <c r="A68" s="8" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B68" s="11"/>
+      <c r="C68" s="11"/>
+      <c r="D68" s="11"/>
+      <c r="E68" s="11"/>
+      <c r="F68" s="11"/>
+      <c r="G68" s="11"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="10"/>
       <c r="B69" s="12"/>
       <c r="C69" s="12" t="s">
-        <v>1294</v>
+        <v>1302</v>
       </c>
       <c r="D69" s="13" t="s">
-        <v>1295</v>
+        <v>1303</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F69" s="10"/>
       <c r="G69" s="14"/>
       <c r="H69" s="5"/>
     </row>
     <row r="70" spans="1:26">
       <c r="A70" s="10"/>
       <c r="B70" s="12"/>
       <c r="C70" s="12" t="s">
-        <v>1296</v>
+        <v>1304</v>
       </c>
       <c r="D70" s="13" t="s">
-        <v>1297</v>
+        <v>1305</v>
       </c>
       <c r="E70" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F70" s="10"/>
       <c r="G70" s="14"/>
       <c r="H70" s="5"/>
     </row>
     <row r="71" spans="1:26">
       <c r="A71" s="10"/>
       <c r="B71" s="12"/>
       <c r="C71" s="12" t="s">
-        <v>1298</v>
+        <v>1306</v>
       </c>
       <c r="D71" s="13" t="s">
-        <v>1299</v>
+        <v>1307</v>
       </c>
       <c r="E71" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F71" s="10"/>
       <c r="G71" s="14"/>
       <c r="H71" s="5"/>
     </row>
     <row r="72" spans="1:26">
       <c r="A72" s="10"/>
       <c r="B72" s="12"/>
       <c r="C72" s="12" t="s">
-        <v>1300</v>
+        <v>1308</v>
       </c>
       <c r="D72" s="13" t="s">
-        <v>1299</v>
+        <v>1309</v>
       </c>
       <c r="E72" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F72" s="10"/>
       <c r="G72" s="14"/>
       <c r="H72" s="5"/>
     </row>
     <row r="73" spans="1:26">
       <c r="A73" s="10"/>
       <c r="B73" s="12"/>
       <c r="C73" s="12" t="s">
-        <v>1301</v>
+        <v>1310</v>
       </c>
       <c r="D73" s="13" t="s">
-        <v>1302</v>
+        <v>1309</v>
       </c>
       <c r="E73" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F73" s="10"/>
       <c r="G73" s="14"/>
       <c r="H73" s="5"/>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="10"/>
       <c r="B74" s="12"/>
       <c r="C74" s="12" t="s">
-        <v>1303</v>
+        <v>1311</v>
       </c>
       <c r="D74" s="13" t="s">
-        <v>1304</v>
+        <v>1312</v>
       </c>
       <c r="E74" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F74" s="10"/>
       <c r="G74" s="14"/>
       <c r="H74" s="5"/>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="10"/>
       <c r="B75" s="12"/>
       <c r="C75" s="12" t="s">
-        <v>1305</v>
+        <v>1313</v>
       </c>
       <c r="D75" s="13" t="s">
-        <v>1306</v>
+        <v>1314</v>
       </c>
       <c r="E75" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F75" s="10"/>
       <c r="G75" s="14"/>
       <c r="H75" s="5"/>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="10"/>
       <c r="B76" s="12"/>
       <c r="C76" s="12" t="s">
-        <v>1307</v>
+        <v>1315</v>
       </c>
       <c r="D76" s="13" t="s">
-        <v>1308</v>
+        <v>1316</v>
       </c>
       <c r="E76" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F76" s="10"/>
       <c r="G76" s="14"/>
       <c r="H76" s="5"/>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" s="10"/>
+      <c r="B77" s="12"/>
+      <c r="C77" s="12" t="s">
+        <v>1317</v>
+      </c>
+      <c r="D77" s="13" t="s">
+        <v>1318</v>
+      </c>
+      <c r="E77" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F77" s="10"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="5"/>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" s="10"/>
+      <c r="B78" s="12"/>
+      <c r="C78" s="12" t="s">
+        <v>1319</v>
+      </c>
+      <c r="D78" s="13" t="s">
+        <v>1320</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F78" s="10"/>
+      <c r="G78" s="14"/>
+      <c r="H78" s="5"/>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" s="10"/>
+      <c r="B79" s="12"/>
+      <c r="C79" s="12" t="s">
+        <v>1321</v>
+      </c>
+      <c r="D79" s="13" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F79" s="10"/>
+      <c r="G79" s="14"/>
+      <c r="H79" s="5"/>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" s="10"/>
+      <c r="B80" s="12"/>
+      <c r="C80" s="12" t="s">
+        <v>1323</v>
+      </c>
+      <c r="D80" s="13" t="s">
+        <v>1322</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F80" s="10"/>
+      <c r="G80" s="14"/>
+      <c r="H80" s="5"/>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" s="10"/>
+      <c r="B81" s="12"/>
+      <c r="C81" s="12" t="s">
+        <v>1324</v>
+      </c>
+      <c r="D81" s="13" t="s">
+        <v>1325</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F81" s="10"/>
+      <c r="G81" s="14"/>
+      <c r="H81" s="5"/>
+    </row>
+    <row r="82" spans="1:26">
+      <c r="A82" s="10"/>
+      <c r="B82" s="12"/>
+      <c r="C82" s="12" t="s">
+        <v>1326</v>
+      </c>
+      <c r="D82" s="13" t="s">
+        <v>1327</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F82" s="10"/>
+      <c r="G82" s="14"/>
+      <c r="H82" s="5"/>
+    </row>
+    <row r="83" spans="1:26">
+      <c r="A83" s="10"/>
+      <c r="B83" s="12"/>
+      <c r="C83" s="12" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D83" s="13" t="s">
+        <v>1329</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F83" s="10"/>
+      <c r="G83" s="14"/>
+      <c r="H83" s="5"/>
+    </row>
+    <row r="84" spans="1:26">
+      <c r="A84" s="10"/>
+      <c r="B84" s="12"/>
+      <c r="C84" s="12" t="s">
+        <v>1330</v>
+      </c>
+      <c r="D84" s="13" t="s">
+        <v>1331</v>
+      </c>
+      <c r="E84" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F84" s="10"/>
+      <c r="G84" s="14"/>
+      <c r="H84" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A33:G33"/>
-    <mergeCell ref="A60:G60"/>
+    <mergeCell ref="A41:G41"/>
+    <mergeCell ref="A68:G68"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z95"/>
+  <dimension ref="A1:Z96"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -23687,1615 +24124,1633 @@
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14"/>
       <c r="H8" s="10"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>31</v>
       </c>
       <c r="D9" s="13" t="s">
         <v>32</v>
       </c>
       <c r="E9" s="7" t="s">
         <v>33</v>
       </c>
       <c r="F9" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G9" s="14"/>
       <c r="H9" s="10"/>
     </row>
-    <row r="10" spans="1:26">
+    <row r="10" spans="1:26" customHeight="1" ht="90">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="12" t="s">
         <v>36</v>
       </c>
-      <c r="D10" s="13" t="s">
+      <c r="D10" s="13"/>
+      <c r="E10" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="E10" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F10" s="10"/>
+      <c r="F10" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G10" s="14"/>
       <c r="H10" s="10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
+        <v>38</v>
+      </c>
+      <c r="C11" s="12" t="s">
         <v>39</v>
       </c>
-      <c r="C11" s="12" t="s">
+      <c r="D11" s="13" t="s">
         <v>40</v>
       </c>
-      <c r="D11" s="13" t="s">
+      <c r="E11" s="7" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14"/>
       <c r="H11" s="10"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" s="12" t="s">
         <v>43</v>
       </c>
-      <c r="C12" s="12" t="s">
+      <c r="D12" s="13" t="s">
         <v>44</v>
       </c>
-      <c r="D12" s="13" t="s">
+      <c r="E12" s="7" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14"/>
       <c r="H12" s="10"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="12" t="s">
         <v>47</v>
       </c>
-      <c r="C13" s="12" t="s">
+      <c r="D13" s="13" t="s">
         <v>48</v>
       </c>
-      <c r="D13" s="13" t="s">
+      <c r="E13" s="7" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14"/>
-      <c r="H13" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H13" s="10"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="12" t="s">
         <v>51</v>
       </c>
-      <c r="C14" s="12" t="s">
+      <c r="D14" s="13" t="s">
         <v>52</v>
       </c>
-      <c r="D14" s="13" t="s">
+      <c r="E14" s="7" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14"/>
-      <c r="H14" s="10"/>
+      <c r="H14" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="12" t="s">
         <v>55</v>
       </c>
-      <c r="C15" s="12" t="s">
+      <c r="D15" s="13" t="s">
         <v>56</v>
       </c>
-      <c r="D15" s="13" t="s">
+      <c r="E15" s="7" t="s">
         <v>57</v>
       </c>
-      <c r="E15" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F15" s="10"/>
       <c r="G15" s="14"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C16" s="12" t="s">
         <v>59</v>
       </c>
       <c r="D16" s="13" t="s">
         <v>60</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G16" s="14"/>
       <c r="H16" s="10"/>
     </row>
-    <row r="17" spans="1:26">
+    <row r="17" spans="1:26" customHeight="1" ht="90">
       <c r="A17" s="10"/>
       <c r="B17" s="12" t="s">
+        <v>61</v>
+      </c>
+      <c r="C17" s="12" t="s">
         <v>62</v>
       </c>
-      <c r="C17" s="12" t="s">
+      <c r="D17" s="13"/>
+      <c r="E17" s="7" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G17" s="14"/>
       <c r="H17" s="10"/>
     </row>
     <row r="18" spans="1:26">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="10"/>
+      <c r="B18" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" s="13" t="s">
         <v>66</v>
       </c>
-      <c r="B18" s="11"/>
-[...5 lines deleted...]
-      <c r="H18" s="11"/>
+      <c r="E18" s="7" t="s">
+        <v>67</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" s="14"/>
+      <c r="H18" s="10"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="10"/>
       <c r="B19" s="12" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>70</v>
-[...1 lines deleted...]
-      <c r="F19" s="10"/>
+        <v>71</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G19" s="14"/>
-      <c r="H19" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H19" s="10"/>
     </row>
     <row r="20" spans="1:26">
-      <c r="A20" s="10"/>
-[...3 lines deleted...]
-      <c r="C20" s="12" t="s">
+      <c r="A20" s="9" t="s">
         <v>72</v>
       </c>
-      <c r="D20" s="13" t="s">
-[...7 lines deleted...]
-      <c r="H20" s="10"/>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="11"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="10"/>
       <c r="B21" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" s="13" t="s">
         <v>75</v>
       </c>
-      <c r="C21" s="12" t="s">
+      <c r="E21" s="7" t="s">
         <v>76</v>
       </c>
-      <c r="D21" s="13" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="F21" s="10"/>
       <c r="G21" s="14"/>
-      <c r="H21" s="10"/>
+      <c r="H21" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="10"/>
       <c r="B22" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="C22" s="12" t="s">
+      <c r="D22" s="13" t="s">
         <v>79</v>
       </c>
-      <c r="D22" s="13" t="s">
+      <c r="E22" s="7" t="s">
         <v>80</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="F22" s="10"/>
       <c r="G22" s="14"/>
-      <c r="H22" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H22" s="10"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" s="12" t="s">
         <v>82</v>
       </c>
-      <c r="C23" s="12" t="s">
+      <c r="D23" s="13" t="s">
         <v>83</v>
       </c>
-      <c r="D23" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" s="7" t="s">
-        <v>81</v>
-[...1 lines deleted...]
-      <c r="F23" s="10"/>
+        <v>33</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G23" s="14"/>
       <c r="H23" s="10"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C24" s="12" t="s">
         <v>85</v>
       </c>
-      <c r="C24" s="12" t="s">
+      <c r="D24" s="13" t="s">
         <v>86</v>
       </c>
-      <c r="D24" s="13" t="s">
+      <c r="E24" s="7" t="s">
         <v>87</v>
       </c>
-      <c r="E24" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F24" s="10"/>
       <c r="G24" s="14"/>
-      <c r="H24" s="10"/>
+      <c r="H24" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="C25" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="C25" s="12" t="s">
+      <c r="D25" s="13" t="s">
         <v>90</v>
       </c>
-      <c r="D25" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" s="7" t="s">
-        <v>92</v>
+        <v>87</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="14"/>
-      <c r="H25" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H25" s="10"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="D26" s="13" t="s">
         <v>93</v>
       </c>
-      <c r="C26" s="12" t="s">
+      <c r="E26" s="7" t="s">
         <v>94</v>
       </c>
-      <c r="D26" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F26" s="10"/>
+      <c r="F26" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G26" s="14"/>
-      <c r="H26" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H26" s="10"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="D27" s="13" t="s">
         <v>97</v>
       </c>
-      <c r="C27" s="12" t="s">
+      <c r="E27" s="7" t="s">
         <v>98</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14"/>
-      <c r="H27" s="10"/>
+      <c r="H27" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D28" s="13" t="s">
         <v>101</v>
       </c>
-      <c r="C28" s="12" t="s">
+      <c r="E28" s="7" t="s">
         <v>102</v>
       </c>
-      <c r="D28" s="13" t="s">
+      <c r="F28" s="10"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="10"/>
+      <c r="B29" s="12" t="s">
         <v>103</v>
       </c>
-      <c r="E28" s="7" t="s">
-[...9 lines deleted...]
-      <c r="A29" s="9" t="s">
+      <c r="C29" s="12" t="s">
         <v>104</v>
       </c>
-      <c r="B29" s="11"/>
-[...5 lines deleted...]
-      <c r="H29" s="11"/>
+      <c r="D29" s="13" t="s">
+        <v>105</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>106</v>
+      </c>
+      <c r="F29" s="10"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="10"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="10"/>
       <c r="B30" s="12" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="F30" s="10"/>
+        <v>53</v>
+      </c>
+      <c r="F30" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G30" s="14"/>
-      <c r="H30" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H30" s="10"/>
     </row>
     <row r="31" spans="1:26">
-      <c r="A31" s="10"/>
-[...3 lines deleted...]
-      <c r="C31" s="12" t="s">
+      <c r="A31" s="9" t="s">
         <v>110</v>
       </c>
-      <c r="D31" s="13" t="s">
-[...7 lines deleted...]
-      <c r="H31" s="10"/>
+      <c r="B31" s="11"/>
+      <c r="C31" s="11"/>
+      <c r="D31" s="11"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="11"/>
+      <c r="G31" s="11"/>
+      <c r="H31" s="11"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="10"/>
       <c r="B32" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="C32" s="12" t="s">
         <v>112</v>
       </c>
-      <c r="C32" s="12" t="s">
+      <c r="D32" s="13" t="s">
         <v>113</v>
       </c>
-      <c r="D32" s="13" t="s">
+      <c r="E32" s="7" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="F32" s="10"/>
       <c r="G32" s="14"/>
-      <c r="H32" s="10"/>
+      <c r="H32" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="10"/>
       <c r="B33" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="C33" s="12" t="s">
         <v>116</v>
       </c>
-      <c r="C33" s="12" t="s">
+      <c r="D33" s="13" t="s">
         <v>117</v>
       </c>
-      <c r="D33" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" s="7" t="s">
-        <v>119</v>
-[...3 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="F33" s="10"/>
       <c r="G33" s="14"/>
       <c r="H33" s="10"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="10"/>
       <c r="B34" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="D34" s="13" t="s">
         <v>120</v>
       </c>
-      <c r="C34" s="12" t="s">
+      <c r="E34" s="7" t="s">
         <v>121</v>
       </c>
-      <c r="D34" s="13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F34" s="10"/>
-      <c r="G34" s="14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G34" s="14"/>
+      <c r="H34" s="10"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="10"/>
       <c r="B35" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="D35" s="13" t="s">
         <v>124</v>
       </c>
-      <c r="C35" s="12" t="s">
+      <c r="E35" s="7" t="s">
         <v>125</v>
       </c>
-      <c r="D35" s="13" t="s">
-[...5 lines deleted...]
-      <c r="F35" s="10"/>
+      <c r="F35" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G35" s="14"/>
       <c r="H35" s="10"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="10"/>
       <c r="B36" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="C36" s="12" t="s">
         <v>127</v>
       </c>
-      <c r="C36" s="12" t="s">
+      <c r="D36" s="13" t="s">
         <v>128</v>
       </c>
-      <c r="D36" s="13" t="s">
+      <c r="E36" s="7" t="s">
+        <v>87</v>
+      </c>
+      <c r="F36" s="10"/>
+      <c r="G36" s="14" t="s">
         <v>129</v>
       </c>
-      <c r="E36" s="7" t="s">
-[...4 lines deleted...]
-      <c r="H36" s="10"/>
+      <c r="H36" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="C37" s="12" t="s">
         <v>131</v>
       </c>
-      <c r="C37" s="12" t="s">
+      <c r="D37" s="13" t="s">
         <v>132</v>
       </c>
-      <c r="D37" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" s="7" t="s">
-        <v>134</v>
+        <v>87</v>
       </c>
       <c r="F37" s="10"/>
       <c r="G37" s="14"/>
-      <c r="H37" s="10" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="H37" s="10"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="10"/>
       <c r="B38" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="D38" s="13" t="s">
         <v>135</v>
       </c>
-      <c r="C38" s="12" t="s">
+      <c r="E38" s="7" t="s">
         <v>136</v>
-      </c>
-[...4 lines deleted...]
-        <v>134</v>
       </c>
       <c r="F38" s="10"/>
       <c r="G38" s="14"/>
       <c r="H38" s="10"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="10"/>
       <c r="B39" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="C39" s="12" t="s">
         <v>138</v>
       </c>
-      <c r="C39" s="12" t="s">
+      <c r="D39" s="13" t="s">
         <v>139</v>
       </c>
-      <c r="D39" s="13" t="s">
+      <c r="E39" s="7" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="F39" s="10"/>
       <c r="G39" s="14"/>
-      <c r="H39" s="10"/>
+      <c r="H39" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="10"/>
       <c r="B40" s="12" t="s">
+        <v>141</v>
+      </c>
+      <c r="C40" s="12" t="s">
         <v>142</v>
       </c>
-      <c r="C40" s="12" t="s">
+      <c r="D40" s="13" t="s">
         <v>143</v>
       </c>
-      <c r="D40" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" s="7" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="F40" s="10"/>
-      <c r="G40" s="14" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="G40" s="14"/>
+      <c r="H40" s="10"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
+        <v>144</v>
+      </c>
+      <c r="C41" s="12" t="s">
         <v>145</v>
       </c>
-      <c r="C41" s="12" t="s">
+      <c r="D41" s="13" t="s">
         <v>146</v>
       </c>
-      <c r="D41" s="13" t="s">
+      <c r="E41" s="7" t="s">
         <v>147</v>
       </c>
-      <c r="E41" s="7" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="F41" s="10"/>
       <c r="G41" s="14"/>
       <c r="H41" s="10"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="10"/>
       <c r="B42" s="12" t="s">
         <v>148</v>
       </c>
       <c r="C42" s="12" t="s">
         <v>149</v>
       </c>
       <c r="D42" s="13" t="s">
         <v>150</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-      <c r="H42" s="10"/>
+        <v>102</v>
+      </c>
+      <c r="F42" s="10"/>
+      <c r="G42" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="H42" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="10"/>
       <c r="B43" s="12" t="s">
+        <v>151</v>
+      </c>
+      <c r="C43" s="12" t="s">
         <v>152</v>
       </c>
-      <c r="C43" s="12" t="s">
+      <c r="D43" s="13" t="s">
         <v>153</v>
       </c>
-      <c r="D43" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" s="7" t="s">
-        <v>50</v>
+        <v>106</v>
       </c>
       <c r="F43" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G43" s="14"/>
       <c r="H43" s="10"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="10"/>
       <c r="B44" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="C44" s="12" t="s">
         <v>155</v>
       </c>
-      <c r="C44" s="12" t="s">
+      <c r="D44" s="13" t="s">
         <v>156</v>
       </c>
-      <c r="D44" s="13" t="s">
+      <c r="E44" s="7" t="s">
         <v>157</v>
       </c>
-      <c r="E44" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F44" s="10"/>
+      <c r="F44" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G44" s="14"/>
       <c r="H44" s="10"/>
     </row>
     <row r="45" spans="1:26">
-      <c r="A45" s="9" t="s">
+      <c r="A45" s="10"/>
+      <c r="B45" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="C45" s="12" t="s">
         <v>159</v>
       </c>
-      <c r="B45" s="11"/>
-[...5 lines deleted...]
-      <c r="H45" s="11"/>
+      <c r="D45" s="13" t="s">
+        <v>160</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G45" s="14"/>
+      <c r="H45" s="10"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="10"/>
       <c r="B46" s="12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="F46" s="10"/>
-      <c r="G46" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G46" s="14"/>
       <c r="H46" s="10"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="9" t="s">
         <v>165</v>
       </c>
       <c r="B47" s="11"/>
       <c r="C47" s="11"/>
       <c r="D47" s="11"/>
       <c r="E47" s="11"/>
       <c r="F47" s="11"/>
       <c r="G47" s="11"/>
       <c r="H47" s="11"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="10"/>
       <c r="B48" s="12" t="s">
         <v>166</v>
       </c>
       <c r="C48" s="12" t="s">
         <v>167</v>
       </c>
       <c r="D48" s="13" t="s">
         <v>168</v>
       </c>
       <c r="E48" s="7" t="s">
         <v>169</v>
       </c>
       <c r="F48" s="10"/>
-      <c r="G48" s="14"/>
+      <c r="G48" s="14" t="s">
+        <v>170</v>
+      </c>
       <c r="H48" s="10"/>
     </row>
     <row r="49" spans="1:26">
-      <c r="A49" s="10"/>
-[...3 lines deleted...]
-      <c r="C49" s="12" t="s">
+      <c r="A49" s="9" t="s">
         <v>171</v>
       </c>
-      <c r="D49" s="13" t="s">
+      <c r="B49" s="11"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11"/>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" s="10"/>
+      <c r="B50" s="12" t="s">
         <v>172</v>
       </c>
-      <c r="E49" s="7" t="s">
+      <c r="C50" s="12" t="s">
         <v>173</v>
       </c>
-      <c r="F49" s="10"/>
-[...4 lines deleted...]
-      <c r="A50" s="8" t="s">
+      <c r="D50" s="13" t="s">
         <v>174</v>
       </c>
-      <c r="B50" s="11"/>
-[...5 lines deleted...]
-      <c r="H50" s="11"/>
+      <c r="E50" s="7" t="s">
+        <v>175</v>
+      </c>
+      <c r="F50" s="10"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="10"/>
     </row>
     <row r="51" spans="1:26">
-      <c r="A51" s="9" t="s">
-[...8 lines deleted...]
-      <c r="H51" s="11"/>
+      <c r="A51" s="10"/>
+      <c r="B51" s="12" t="s">
+        <v>176</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>177</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>178</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>179</v>
+      </c>
+      <c r="F51" s="10"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="10"/>
     </row>
     <row r="52" spans="1:26">
-      <c r="A52" s="10"/>
-[...16 lines deleted...]
-      </c>
+      <c r="A52" s="8" t="s">
+        <v>180</v>
+      </c>
+      <c r="B52" s="11"/>
+      <c r="C52" s="11"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="11"/>
     </row>
     <row r="53" spans="1:26">
-      <c r="A53" s="10"/>
-[...3 lines deleted...]
-      <c r="C53" s="12" t="s">
+      <c r="A53" s="9" t="s">
         <v>181</v>
       </c>
-      <c r="D53" s="13" t="s">
-[...7 lines deleted...]
-      <c r="H53" s="10"/>
+      <c r="B53" s="11"/>
+      <c r="C53" s="11"/>
+      <c r="D53" s="11"/>
+      <c r="E53" s="11"/>
+      <c r="F53" s="11"/>
+      <c r="G53" s="11"/>
+      <c r="H53" s="11"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="10"/>
       <c r="B54" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>183</v>
+      </c>
+      <c r="D54" s="13" t="s">
         <v>184</v>
       </c>
-      <c r="C54" s="12" t="s">
+      <c r="E54" s="7" t="s">
         <v>185</v>
-      </c>
-[...4 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14"/>
-      <c r="H54" s="10"/>
+      <c r="H54" s="10" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="10"/>
       <c r="B55" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>187</v>
+      </c>
+      <c r="D55" s="13" t="s">
         <v>188</v>
       </c>
-      <c r="C55" s="12" t="s">
+      <c r="E55" s="7" t="s">
         <v>189</v>
-      </c>
-[...4 lines deleted...]
-        <v>191</v>
       </c>
       <c r="F55" s="10"/>
       <c r="G55" s="14"/>
       <c r="H55" s="10"/>
     </row>
     <row r="56" spans="1:26">
-      <c r="A56" s="9" t="s">
+      <c r="A56" s="10"/>
+      <c r="B56" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>191</v>
+      </c>
+      <c r="D56" s="13" t="s">
         <v>192</v>
       </c>
-      <c r="B56" s="11"/>
-[...5 lines deleted...]
-      <c r="H56" s="11"/>
+      <c r="E56" s="7" t="s">
+        <v>193</v>
+      </c>
+      <c r="F56" s="10"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="10"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="10"/>
       <c r="B57" s="12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>108</v>
+        <v>197</v>
       </c>
       <c r="F57" s="10"/>
       <c r="G57" s="14"/>
       <c r="H57" s="10"/>
     </row>
     <row r="58" spans="1:26">
-      <c r="A58" s="10"/>
-[...6 lines deleted...]
-      <c r="D58" s="13" t="s">
+      <c r="A58" s="9" t="s">
         <v>198</v>
       </c>
-      <c r="E58" s="7" t="s">
-[...4 lines deleted...]
-      <c r="H58" s="10"/>
+      <c r="B58" s="11"/>
+      <c r="C58" s="11"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
+      <c r="G58" s="11"/>
+      <c r="H58" s="11"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="10"/>
       <c r="B59" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="C59" s="12" t="s">
         <v>200</v>
       </c>
-      <c r="C59" s="12" t="s">
+      <c r="D59" s="13" t="s">
         <v>201</v>
       </c>
-      <c r="D59" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E59" s="7" t="s">
-        <v>203</v>
+        <v>114</v>
       </c>
       <c r="F59" s="10"/>
       <c r="G59" s="14"/>
       <c r="H59" s="10"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="10"/>
       <c r="B60" s="12" t="s">
+        <v>202</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="D60" s="13" t="s">
         <v>204</v>
       </c>
-      <c r="C60" s="12" t="s">
+      <c r="E60" s="7" t="s">
         <v>205</v>
-      </c>
-[...4 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F60" s="10"/>
       <c r="G60" s="14"/>
       <c r="H60" s="10"/>
     </row>
     <row r="61" spans="1:26">
-      <c r="A61" s="9" t="s">
+      <c r="A61" s="10"/>
+      <c r="B61" s="12" t="s">
+        <v>206</v>
+      </c>
+      <c r="C61" s="12" t="s">
         <v>207</v>
       </c>
-      <c r="B61" s="11"/>
-[...5 lines deleted...]
-      <c r="H61" s="11"/>
+      <c r="D61" s="13" t="s">
+        <v>208</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>209</v>
+      </c>
+      <c r="F61" s="10"/>
+      <c r="G61" s="14"/>
+      <c r="H61" s="10"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="10"/>
       <c r="B62" s="12" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>38</v>
+        <v>205</v>
       </c>
       <c r="F62" s="10"/>
       <c r="G62" s="14"/>
       <c r="H62" s="10"/>
     </row>
     <row r="63" spans="1:26">
-      <c r="A63" s="10"/>
-[...6 lines deleted...]
-      <c r="D63" s="13" t="s">
+      <c r="A63" s="9" t="s">
         <v>213</v>
       </c>
-      <c r="E63" s="7" t="s">
-[...4 lines deleted...]
-      <c r="H63" s="10"/>
+      <c r="B63" s="11"/>
+      <c r="C63" s="11"/>
+      <c r="D63" s="11"/>
+      <c r="E63" s="11"/>
+      <c r="F63" s="11"/>
+      <c r="G63" s="11"/>
+      <c r="H63" s="11"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="10"/>
       <c r="B64" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="C64" s="12" t="s">
         <v>215</v>
       </c>
-      <c r="C64" s="12" t="s">
+      <c r="D64" s="13" t="s">
         <v>216</v>
       </c>
-      <c r="D64" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" s="7" t="s">
-        <v>218</v>
+        <v>41</v>
       </c>
       <c r="F64" s="10"/>
       <c r="G64" s="14"/>
       <c r="H64" s="10"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="10"/>
       <c r="B65" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>218</v>
+      </c>
+      <c r="D65" s="13" t="s">
         <v>219</v>
       </c>
-      <c r="C65" s="12" t="s">
+      <c r="E65" s="7" t="s">
         <v>220</v>
-      </c>
-[...4 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F65" s="10"/>
       <c r="G65" s="14"/>
       <c r="H65" s="10"/>
     </row>
     <row r="66" spans="1:26">
-      <c r="A66" s="9" t="s">
+      <c r="A66" s="10"/>
+      <c r="B66" s="12" t="s">
+        <v>221</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>222</v>
+      </c>
+      <c r="D66" s="13" t="s">
         <v>223</v>
       </c>
-      <c r="B66" s="11"/>
-[...5 lines deleted...]
-      <c r="H66" s="11"/>
+      <c r="E66" s="7" t="s">
+        <v>224</v>
+      </c>
+      <c r="F66" s="10"/>
+      <c r="G66" s="14"/>
+      <c r="H66" s="10"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="10"/>
       <c r="B67" s="12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D67" s="13" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>151</v>
+        <v>228</v>
       </c>
       <c r="F67" s="10"/>
       <c r="G67" s="14"/>
       <c r="H67" s="10"/>
     </row>
     <row r="68" spans="1:26">
-      <c r="A68" s="10"/>
-[...6 lines deleted...]
-      <c r="D68" s="13" t="s">
+      <c r="A68" s="9" t="s">
         <v>229</v>
       </c>
-      <c r="E68" s="7" t="s">
-[...4 lines deleted...]
-      <c r="H68" s="10"/>
+      <c r="B68" s="11"/>
+      <c r="C68" s="11"/>
+      <c r="D68" s="11"/>
+      <c r="E68" s="11"/>
+      <c r="F68" s="11"/>
+      <c r="G68" s="11"/>
+      <c r="H68" s="11"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="10"/>
       <c r="B69" s="12" t="s">
         <v>230</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>231</v>
       </c>
       <c r="D69" s="13" t="s">
         <v>232</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>233</v>
+        <v>157</v>
       </c>
       <c r="F69" s="10"/>
       <c r="G69" s="14"/>
       <c r="H69" s="10"/>
     </row>
     <row r="70" spans="1:26">
-      <c r="A70" s="9" t="s">
+      <c r="A70" s="10"/>
+      <c r="B70" s="12" t="s">
+        <v>233</v>
+      </c>
+      <c r="C70" s="12" t="s">
         <v>234</v>
       </c>
-      <c r="B70" s="11"/>
-[...5 lines deleted...]
-      <c r="H70" s="11"/>
+      <c r="D70" s="13" t="s">
+        <v>235</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>157</v>
+      </c>
+      <c r="F70" s="10"/>
+      <c r="G70" s="14"/>
+      <c r="H70" s="10"/>
     </row>
     <row r="71" spans="1:26">
-      <c r="A71" s="10"/>
-[...3 lines deleted...]
-      <c r="C71" s="12" t="s">
+      <c r="A71" s="9" t="s">
         <v>236</v>
       </c>
-      <c r="D71" s="13" t="s">
+      <c r="B71" s="11"/>
+      <c r="C71" s="11"/>
+      <c r="D71" s="11"/>
+      <c r="E71" s="11"/>
+      <c r="F71" s="11"/>
+      <c r="G71" s="11"/>
+      <c r="H71" s="11"/>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" s="10"/>
+      <c r="B72" s="12" t="s">
         <v>237</v>
       </c>
-      <c r="E71" s="7" t="s">
+      <c r="C72" s="12" t="s">
         <v>238</v>
       </c>
-      <c r="F71" s="10"/>
-[...4 lines deleted...]
-      <c r="A72" s="8" t="s">
+      <c r="D72" s="13" t="s">
         <v>239</v>
       </c>
-      <c r="B72" s="11"/>
-[...5 lines deleted...]
-      <c r="H72" s="11"/>
+      <c r="E72" s="7" t="s">
+        <v>240</v>
+      </c>
+      <c r="F72" s="10"/>
+      <c r="G72" s="14"/>
+      <c r="H72" s="10"/>
     </row>
     <row r="73" spans="1:26">
-      <c r="A73" s="10"/>
-[...3 lines deleted...]
-      <c r="C73" s="12" t="s">
+      <c r="A73" s="8" t="s">
         <v>241</v>
       </c>
-      <c r="D73" s="13" t="s">
-[...7 lines deleted...]
-      <c r="H73" s="10"/>
+      <c r="B73" s="11"/>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11"/>
+      <c r="H73" s="11"/>
     </row>
     <row r="74" spans="1:26">
       <c r="A74" s="10"/>
       <c r="B74" s="12" t="s">
+        <v>242</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="D74" s="13" t="s">
         <v>244</v>
       </c>
-      <c r="C74" s="12" t="s">
+      <c r="E74" s="7" t="s">
         <v>245</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
       <c r="F74" s="10"/>
       <c r="G74" s="14"/>
       <c r="H74" s="10"/>
     </row>
     <row r="75" spans="1:26">
       <c r="A75" s="10"/>
       <c r="B75" s="12" t="s">
+        <v>246</v>
+      </c>
+      <c r="C75" s="12" t="s">
         <v>247</v>
       </c>
-      <c r="C75" s="12" t="s">
+      <c r="D75" s="13" t="s">
         <v>248</v>
       </c>
-      <c r="D75" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" s="7" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F75" s="10"/>
       <c r="G75" s="14"/>
       <c r="H75" s="10"/>
     </row>
     <row r="76" spans="1:26">
       <c r="A76" s="10"/>
       <c r="B76" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="C76" s="12" t="s">
         <v>250</v>
       </c>
-      <c r="C76" s="12" t="s">
+      <c r="D76" s="13" t="s">
         <v>251</v>
       </c>
-      <c r="D76" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" s="7" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F76" s="10"/>
       <c r="G76" s="14"/>
       <c r="H76" s="10"/>
     </row>
     <row r="77" spans="1:26">
       <c r="A77" s="10"/>
       <c r="B77" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="C77" s="12" t="s">
         <v>253</v>
       </c>
-      <c r="C77" s="12" t="s">
+      <c r="D77" s="13" t="s">
         <v>254</v>
       </c>
-      <c r="D77" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E77" s="7" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F77" s="10"/>
       <c r="G77" s="14"/>
       <c r="H77" s="10"/>
     </row>
     <row r="78" spans="1:26">
       <c r="A78" s="10"/>
       <c r="B78" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="C78" s="12" t="s">
         <v>256</v>
       </c>
-      <c r="C78" s="12" t="s">
+      <c r="D78" s="13" t="s">
         <v>257</v>
       </c>
-      <c r="D78" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" s="7" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="F78" s="10"/>
       <c r="G78" s="14"/>
       <c r="H78" s="10"/>
     </row>
     <row r="79" spans="1:26">
-      <c r="A79" s="8" t="s">
+      <c r="A79" s="10"/>
+      <c r="B79" s="12" t="s">
+        <v>258</v>
+      </c>
+      <c r="C79" s="12" t="s">
         <v>259</v>
       </c>
-      <c r="B79" s="11"/>
-[...5 lines deleted...]
-      <c r="H79" s="11"/>
+      <c r="D79" s="13" t="s">
+        <v>260</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>245</v>
+      </c>
+      <c r="F79" s="10"/>
+      <c r="G79" s="14"/>
+      <c r="H79" s="10"/>
     </row>
     <row r="80" spans="1:26">
-      <c r="A80" s="9" t="s">
-        <v>260</v>
+      <c r="A80" s="8" t="s">
+        <v>261</v>
       </c>
       <c r="B80" s="11"/>
       <c r="C80" s="11"/>
       <c r="D80" s="11"/>
       <c r="E80" s="11"/>
       <c r="F80" s="11"/>
       <c r="G80" s="11"/>
       <c r="H80" s="11"/>
     </row>
-    <row r="81" spans="1:26" customHeight="1" ht="90">
-[...4 lines deleted...]
-      <c r="C81" s="12" t="s">
+    <row r="81" spans="1:26">
+      <c r="A81" s="9" t="s">
         <v>262</v>
       </c>
-      <c r="D81" s="13" t="s">
-[...9 lines deleted...]
-    <row r="82" spans="1:26">
+      <c r="B81" s="11"/>
+      <c r="C81" s="11"/>
+      <c r="D81" s="11"/>
+      <c r="E81" s="11"/>
+      <c r="F81" s="11"/>
+      <c r="G81" s="11"/>
+      <c r="H81" s="11"/>
+    </row>
+    <row r="82" spans="1:26" customHeight="1" ht="90">
       <c r="A82" s="10"/>
       <c r="B82" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="D82" s="13" t="s">
         <v>265</v>
       </c>
-      <c r="C82" s="12" t="s">
+      <c r="E82" s="7" t="s">
         <v>266</v>
-      </c>
-[...4 lines deleted...]
-        <v>990</v>
       </c>
       <c r="F82" s="10"/>
       <c r="G82" s="14"/>
       <c r="H82" s="10"/>
     </row>
     <row r="83" spans="1:26">
       <c r="A83" s="10"/>
       <c r="B83" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="C83" s="12" t="s">
         <v>268</v>
       </c>
-      <c r="C83" s="12" t="s">
+      <c r="D83" s="13" t="s">
         <v>269</v>
       </c>
-      <c r="D83" s="13" t="s">
-[...3 lines deleted...]
-        <v>271</v>
+      <c r="E83" s="7">
+        <v>990</v>
       </c>
       <c r="F83" s="10"/>
       <c r="G83" s="14"/>
       <c r="H83" s="10"/>
     </row>
     <row r="84" spans="1:26">
       <c r="A84" s="10"/>
       <c r="B84" s="12" t="s">
+        <v>270</v>
+      </c>
+      <c r="C84" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="D84" s="13" t="s">
         <v>272</v>
       </c>
-      <c r="C84" s="12" t="s">
+      <c r="E84" s="7" t="s">
         <v>273</v>
-      </c>
-[...4 lines deleted...]
-        <v>275</v>
       </c>
       <c r="F84" s="10"/>
       <c r="G84" s="14"/>
       <c r="H84" s="10"/>
     </row>
-    <row r="85" spans="1:26" customHeight="1" ht="90">
+    <row r="85" spans="1:26">
       <c r="A85" s="10"/>
       <c r="B85" s="12" t="s">
+        <v>274</v>
+      </c>
+      <c r="C85" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="D85" s="13" t="s">
         <v>276</v>
       </c>
-      <c r="C85" s="12" t="s">
+      <c r="E85" s="7" t="s">
         <v>277</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="F85" s="10"/>
       <c r="G85" s="14"/>
       <c r="H85" s="10"/>
     </row>
     <row r="86" spans="1:26" customHeight="1" ht="90">
       <c r="A86" s="10"/>
       <c r="B86" s="12" t="s">
+        <v>278</v>
+      </c>
+      <c r="C86" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="D86" s="13" t="s">
         <v>280</v>
       </c>
-      <c r="C86" s="12" t="s">
+      <c r="E86" s="7" t="s">
         <v>281</v>
-      </c>
-[...4 lines deleted...]
-        <v>283</v>
       </c>
       <c r="F86" s="10"/>
       <c r="G86" s="14"/>
       <c r="H86" s="10"/>
     </row>
     <row r="87" spans="1:26" customHeight="1" ht="90">
       <c r="A87" s="10"/>
       <c r="B87" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="C87" s="12" t="s">
+        <v>283</v>
+      </c>
+      <c r="D87" s="13" t="s">
         <v>284</v>
       </c>
-      <c r="C87" s="12" t="s">
+      <c r="E87" s="7" t="s">
         <v>285</v>
-      </c>
-[...4 lines deleted...]
-        <v>279</v>
       </c>
       <c r="F87" s="10"/>
       <c r="G87" s="14"/>
       <c r="H87" s="10"/>
     </row>
-    <row r="88" spans="1:26">
-      <c r="A88" s="9" t="s">
+    <row r="88" spans="1:26" customHeight="1" ht="90">
+      <c r="A88" s="10"/>
+      <c r="B88" s="12" t="s">
+        <v>286</v>
+      </c>
+      <c r="C88" s="12" t="s">
         <v>287</v>
       </c>
-      <c r="B88" s="11"/>
-[...5 lines deleted...]
-      <c r="H88" s="11"/>
+      <c r="D88" s="13" t="s">
+        <v>288</v>
+      </c>
+      <c r="E88" s="7" t="s">
+        <v>281</v>
+      </c>
+      <c r="F88" s="10"/>
+      <c r="G88" s="14"/>
+      <c r="H88" s="10"/>
     </row>
     <row r="89" spans="1:26">
-      <c r="A89" s="10"/>
-[...3 lines deleted...]
-      <c r="C89" s="12" t="s">
+      <c r="A89" s="9" t="s">
         <v>289</v>
       </c>
-      <c r="D89" s="13" t="s">
-[...7 lines deleted...]
-      <c r="H89" s="10"/>
+      <c r="B89" s="11"/>
+      <c r="C89" s="11"/>
+      <c r="D89" s="11"/>
+      <c r="E89" s="11"/>
+      <c r="F89" s="11"/>
+      <c r="G89" s="11"/>
+      <c r="H89" s="11"/>
     </row>
     <row r="90" spans="1:26">
       <c r="A90" s="10"/>
       <c r="B90" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="C90" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="D90" s="13" t="s">
         <v>292</v>
       </c>
-      <c r="C90" s="12" t="s">
+      <c r="E90" s="7" t="s">
         <v>293</v>
-      </c>
-[...4 lines deleted...]
-        <v>295</v>
       </c>
       <c r="F90" s="10"/>
       <c r="G90" s="14"/>
       <c r="H90" s="10"/>
     </row>
     <row r="91" spans="1:26">
       <c r="A91" s="10"/>
       <c r="B91" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="C91" s="12" t="s">
+        <v>295</v>
+      </c>
+      <c r="D91" s="13" t="s">
         <v>296</v>
       </c>
-      <c r="C91" s="12" t="s">
+      <c r="E91" s="7" t="s">
         <v>297</v>
-      </c>
-[...4 lines deleted...]
-        <v>271</v>
       </c>
       <c r="F91" s="10"/>
       <c r="G91" s="14"/>
       <c r="H91" s="10"/>
     </row>
     <row r="92" spans="1:26">
       <c r="A92" s="10"/>
       <c r="B92" s="12" t="s">
+        <v>298</v>
+      </c>
+      <c r="C92" s="12" t="s">
         <v>299</v>
       </c>
-      <c r="C92" s="12" t="s">
+      <c r="D92" s="13" t="s">
         <v>300</v>
       </c>
-      <c r="D92" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E92" s="7" t="s">
-        <v>302</v>
+        <v>273</v>
       </c>
       <c r="F92" s="10"/>
       <c r="G92" s="14"/>
       <c r="H92" s="10"/>
     </row>
     <row r="93" spans="1:26">
       <c r="A93" s="10"/>
       <c r="B93" s="12" t="s">
+        <v>301</v>
+      </c>
+      <c r="C93" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="D93" s="13" t="s">
         <v>303</v>
       </c>
-      <c r="C93" s="12" t="s">
+      <c r="E93" s="7" t="s">
         <v>304</v>
-      </c>
-[...4 lines deleted...]
-        <v>306</v>
       </c>
       <c r="F93" s="10"/>
       <c r="G93" s="14"/>
       <c r="H93" s="10"/>
     </row>
-    <row r="94" spans="1:26" customHeight="1" ht="90">
+    <row r="94" spans="1:26">
       <c r="A94" s="10"/>
       <c r="B94" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="C94" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="D94" s="13" t="s">
         <v>307</v>
       </c>
-      <c r="C94" s="12" t="s">
+      <c r="E94" s="7" t="s">
         <v>308</v>
-      </c>
-[...4 lines deleted...]
-        <v>310</v>
       </c>
       <c r="F94" s="10"/>
       <c r="G94" s="14"/>
       <c r="H94" s="10"/>
     </row>
     <row r="95" spans="1:26" customHeight="1" ht="90">
       <c r="A95" s="10"/>
       <c r="B95" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="C95" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="D95" s="13" t="s">
         <v>311</v>
       </c>
-      <c r="C95" s="12" t="s">
+      <c r="E95" s="7" t="s">
         <v>312</v>
-      </c>
-[...4 lines deleted...]
-        <v>314</v>
       </c>
       <c r="F95" s="10"/>
       <c r="G95" s="14"/>
       <c r="H95" s="10"/>
+    </row>
+    <row r="96" spans="1:26" customHeight="1" ht="90">
+      <c r="A96" s="10"/>
+      <c r="B96" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="C96" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="D96" s="13" t="s">
+        <v>315</v>
+      </c>
+      <c r="E96" s="7" t="s">
+        <v>316</v>
+      </c>
+      <c r="F96" s="10"/>
+      <c r="G96" s="14"/>
+      <c r="H96" s="10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
-    <mergeCell ref="A18:H18"/>
-[...1 lines deleted...]
-    <mergeCell ref="A45:H45"/>
+    <mergeCell ref="A20:H20"/>
+    <mergeCell ref="A31:H31"/>
     <mergeCell ref="A47:H47"/>
-    <mergeCell ref="A50:H50"/>
-[...6 lines deleted...]
-    <mergeCell ref="A79:H79"/>
+    <mergeCell ref="A49:H49"/>
+    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="A53:H53"/>
+    <mergeCell ref="A58:H58"/>
+    <mergeCell ref="A63:H63"/>
+    <mergeCell ref="A68:H68"/>
+    <mergeCell ref="A71:H71"/>
+    <mergeCell ref="A73:H73"/>
     <mergeCell ref="A80:H80"/>
-    <mergeCell ref="A88:H88"/>
+    <mergeCell ref="A81:H81"/>
+    <mergeCell ref="A89:H89"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="H4" r:id="rId_hyperlink_1"/>
     <hyperlink ref="H7" r:id="rId_hyperlink_2"/>
-    <hyperlink ref="H13" r:id="rId_hyperlink_3"/>
-[...8 lines deleted...]
-    <hyperlink ref="H52" r:id="rId_hyperlink_12"/>
+    <hyperlink ref="H14" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="H21" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="H24" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="H27" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="H28" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="H32" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="H36" r:id="rId_hyperlink_9"/>
+    <hyperlink ref="H39" r:id="rId_hyperlink_10"/>
+    <hyperlink ref="H42" r:id="rId_hyperlink_11"/>
+    <hyperlink ref="H54" r:id="rId_hyperlink_12"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z68"/>
+  <dimension ref="A1:Z71"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -25340,1175 +25795,1215 @@
         <v>9</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>315</v>
+        <v>317</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>316</v>
+        <v>318</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>317</v>
+        <v>319</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14"/>
       <c r="H4" s="10"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="H5" s="10"/>
     </row>
     <row r="6" spans="1:26" customHeight="1" ht="90">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="D6" s="13"/>
       <c r="E6" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14"/>
       <c r="H6" s="10"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>325</v>
+        <v>327</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>326</v>
+        <v>328</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>327</v>
+        <v>329</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14"/>
       <c r="H7" s="10"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F8" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G8" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H8" s="10"/>
     </row>
-    <row r="9" spans="1:26">
+    <row r="9" spans="1:26" customHeight="1" ht="90">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
-        <v>332</v>
+        <v>334</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>333</v>
-[...3 lines deleted...]
-      </c>
+        <v>335</v>
+      </c>
+      <c r="D9" s="13"/>
       <c r="E9" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F9" s="10"/>
-      <c r="G9" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G9" s="14"/>
       <c r="H9" s="10"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14"/>
       <c r="H10" s="10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H11" s="10"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
-        <v>341</v>
+        <v>342</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>342</v>
+        <v>343</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>343</v>
+        <v>344</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14"/>
       <c r="H12" s="10"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H13" s="10"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:26" customHeight="1" ht="90">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>348</v>
-[...1 lines deleted...]
-      <c r="D14" s="13" t="s">
         <v>349</v>
       </c>
+      <c r="D14" s="13"/>
       <c r="E14" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14"/>
       <c r="H14" s="10"/>
     </row>
-    <row r="15" spans="1:26">
+    <row r="15" spans="1:26" customHeight="1" ht="90">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
         <v>350</v>
       </c>
       <c r="C15" s="12" t="s">
         <v>351</v>
       </c>
-      <c r="D15" s="13" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D15" s="13"/>
       <c r="E15" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F15" s="10"/>
-      <c r="G15" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G15" s="14"/>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
+        <v>352</v>
+      </c>
+      <c r="C16" s="12" t="s">
         <v>353</v>
       </c>
-      <c r="C16" s="12" t="s">
+      <c r="D16" s="13" t="s">
         <v>354</v>
       </c>
-      <c r="D16" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" s="7" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F16" s="10"/>
       <c r="G16" s="14"/>
       <c r="H16" s="10"/>
     </row>
     <row r="17" spans="1:26">
-      <c r="A17" s="9" t="s">
-[...10 lines deleted...]
-    <row r="18" spans="1:26">
+      <c r="A17" s="10"/>
+      <c r="B17" s="12" t="s">
+        <v>355</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>356</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>357</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F17" s="10"/>
+      <c r="G17" s="14" t="s">
+        <v>333</v>
+      </c>
+      <c r="H17" s="10"/>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="90">
       <c r="A18" s="10"/>
       <c r="B18" s="12" t="s">
-        <v>356</v>
+        <v>358</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>357</v>
-[...3 lines deleted...]
-      </c>
+        <v>359</v>
+      </c>
+      <c r="D18" s="13"/>
       <c r="E18" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F18" s="10"/>
       <c r="G18" s="14"/>
       <c r="H18" s="10"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="10"/>
       <c r="B19" s="12" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G19" s="14"/>
       <c r="H19" s="10"/>
     </row>
     <row r="20" spans="1:26" customHeight="1" ht="90">
       <c r="A20" s="10"/>
       <c r="B20" s="12" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
       <c r="D20" s="13"/>
       <c r="E20" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14"/>
       <c r="H20" s="10"/>
     </row>
     <row r="21" spans="1:26">
-      <c r="A21" s="10"/>
-[...14 lines deleted...]
-      <c r="H21" s="10"/>
+      <c r="A21" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="10"/>
       <c r="B22" s="12" t="s">
+        <v>365</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="D22" s="13" t="s">
         <v>367</v>
       </c>
-      <c r="C22" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E22" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F22" s="10"/>
-      <c r="G22" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G22" s="14"/>
       <c r="H22" s="10"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12" t="s">
+        <v>368</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="D23" s="13" t="s">
         <v>370</v>
       </c>
-      <c r="C23" s="12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" s="7" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F23" s="10"/>
       <c r="G23" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H23" s="10"/>
     </row>
-    <row r="24" spans="1:26">
+    <row r="24" spans="1:26" customHeight="1" ht="90">
       <c r="A24" s="10"/>
       <c r="B24" s="12" t="s">
-        <v>373</v>
+        <v>371</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>374</v>
-[...3 lines deleted...]
-      </c>
+        <v>372</v>
+      </c>
+      <c r="D24" s="13"/>
       <c r="E24" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F24" s="10"/>
-      <c r="G24" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G24" s="14"/>
       <c r="H24" s="10"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>378</v>
+        <v>375</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="14"/>
       <c r="H25" s="10"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12" t="s">
-        <v>379</v>
+        <v>376</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>380</v>
+        <v>377</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>381</v>
+        <v>378</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      <c r="G26" s="14"/>
+        <v>320</v>
+      </c>
+      <c r="F26" s="10"/>
+      <c r="G26" s="14" t="s">
+        <v>333</v>
+      </c>
       <c r="H26" s="10"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12" t="s">
-        <v>382</v>
+        <v>379</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>383</v>
+        <v>380</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-      <c r="G27" s="14"/>
+        <v>320</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G27" s="14" t="s">
+        <v>333</v>
+      </c>
       <c r="H27" s="10"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>386</v>
+        <v>383</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>387</v>
+        <v>384</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F28" s="10"/>
-      <c r="G28" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G28" s="14"/>
       <c r="H28" s="10"/>
     </row>
-    <row r="29" spans="1:26" customHeight="1" ht="90">
+    <row r="29" spans="1:26">
       <c r="A29" s="10"/>
       <c r="B29" s="12" t="s">
-        <v>388</v>
+        <v>385</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>389</v>
-[...1 lines deleted...]
-      <c r="D29" s="13"/>
+        <v>386</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>387</v>
+      </c>
       <c r="E29" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F29" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G29" s="14"/>
       <c r="H29" s="10"/>
     </row>
-    <row r="30" spans="1:26" customHeight="1" ht="90">
+    <row r="30" spans="1:26">
       <c r="A30" s="10"/>
       <c r="B30" s="12" t="s">
+        <v>388</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>389</v>
+      </c>
+      <c r="D30" s="13" t="s">
         <v>390</v>
       </c>
-      <c r="C30" s="12" t="s">
-[...2 lines deleted...]
-      <c r="D30" s="13"/>
       <c r="E30" s="7" t="s">
-        <v>318</v>
-[...6 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F30" s="10"/>
+      <c r="G30" s="14"/>
       <c r="H30" s="10"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="10"/>
       <c r="B31" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="C31" s="12" t="s">
         <v>392</v>
       </c>
-      <c r="C31" s="12" t="s">
+      <c r="D31" s="13" t="s">
         <v>393</v>
       </c>
-      <c r="D31" s="13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" s="7" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F31" s="10"/>
       <c r="G31" s="14" t="s">
-        <v>123</v>
+        <v>333</v>
       </c>
       <c r="H31" s="10"/>
     </row>
     <row r="32" spans="1:26" customHeight="1" ht="90">
       <c r="A32" s="10"/>
       <c r="B32" s="12" t="s">
+        <v>394</v>
+      </c>
+      <c r="C32" s="12" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>396</v>
       </c>
       <c r="D32" s="13"/>
       <c r="E32" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F32" s="10"/>
       <c r="G32" s="14"/>
       <c r="H32" s="10"/>
     </row>
-    <row r="33" spans="1:26">
-[...9 lines deleted...]
-      <c r="H33" s="11"/>
+    <row r="33" spans="1:26" customHeight="1" ht="90">
+      <c r="A33" s="10"/>
+      <c r="B33" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>397</v>
+      </c>
+      <c r="D33" s="13"/>
+      <c r="E33" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>333</v>
+      </c>
+      <c r="H33" s="10"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="10"/>
       <c r="B34" s="12" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>318</v>
-[...2 lines deleted...]
-      <c r="G34" s="14"/>
+        <v>320</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>129</v>
+      </c>
       <c r="H34" s="10"/>
     </row>
-    <row r="35" spans="1:26">
+    <row r="35" spans="1:26" customHeight="1" ht="90">
       <c r="A35" s="10"/>
       <c r="B35" s="12" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>401</v>
-[...1 lines deleted...]
-      <c r="D35" s="13" t="s">
         <v>402</v>
       </c>
+      <c r="D35" s="13"/>
       <c r="E35" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F35" s="10"/>
       <c r="G35" s="14"/>
       <c r="H35" s="10"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="9" t="s">
         <v>165</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="11"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
         <v>403</v>
       </c>
       <c r="C37" s="12" t="s">
         <v>404</v>
       </c>
       <c r="D37" s="13" t="s">
         <v>405</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>318</v>
-[...6 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F37" s="10"/>
+      <c r="G37" s="14"/>
       <c r="H37" s="10"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="10"/>
       <c r="B38" s="12" t="s">
         <v>406</v>
       </c>
       <c r="C38" s="12" t="s">
         <v>407</v>
       </c>
       <c r="D38" s="13" t="s">
         <v>408</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F38" s="10"/>
-      <c r="G38" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="14"/>
       <c r="H38" s="10"/>
     </row>
     <row r="39" spans="1:26">
-      <c r="A39" s="10"/>
-      <c r="B39" s="12" t="s">
+      <c r="A39" s="9" t="s">
+        <v>171</v>
+      </c>
+      <c r="B39" s="11"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="11"/>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="10"/>
+      <c r="B40" s="12" t="s">
         <v>409</v>
       </c>
-      <c r="C39" s="12" t="s">
+      <c r="C40" s="12" t="s">
         <v>410</v>
       </c>
-      <c r="D39" s="13" t="s">
+      <c r="D40" s="13" t="s">
         <v>411</v>
       </c>
-      <c r="E39" s="7" t="s">
-[...2 lines deleted...]
-      <c r="F39" s="10" t="s">
+      <c r="E40" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F40" s="10" t="s">
         <v>34</v>
       </c>
-      <c r="G39" s="14" t="s">
-[...14 lines deleted...]
-      <c r="H40" s="11"/>
+      <c r="G40" s="14" t="s">
+        <v>333</v>
+      </c>
+      <c r="H40" s="10"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="C41" s="12" t="s">
         <v>413</v>
       </c>
-      <c r="C41" s="12" t="s">
+      <c r="D41" s="13" t="s">
         <v>414</v>
       </c>
-      <c r="D41" s="13" t="s">
+      <c r="E41" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F41" s="10"/>
+      <c r="G41" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="H41" s="10"/>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="10"/>
+      <c r="B42" s="12" t="s">
         <v>415</v>
       </c>
-      <c r="E41" s="7" t="s">
-[...16 lines deleted...]
-      <c r="H42" s="11"/>
+      <c r="C42" s="12" t="s">
+        <v>416</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>417</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F42" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G42" s="14" t="s">
+        <v>333</v>
+      </c>
+      <c r="H42" s="10"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="9" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="11"/>
     </row>
-    <row r="44" spans="1:26" customHeight="1" ht="90">
+    <row r="44" spans="1:26">
       <c r="A44" s="10"/>
       <c r="B44" s="12" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>418</v>
-[...1 lines deleted...]
-      <c r="D44" s="13"/>
+        <v>420</v>
+      </c>
+      <c r="D44" s="13" t="s">
+        <v>421</v>
+      </c>
       <c r="E44" s="7" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F44" s="10"/>
       <c r="G44" s="14"/>
       <c r="H44" s="10"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="8" t="s">
-        <v>259</v>
+        <v>180</v>
       </c>
       <c r="B45" s="11"/>
       <c r="C45" s="11"/>
       <c r="D45" s="11"/>
       <c r="E45" s="11"/>
       <c r="F45" s="11"/>
       <c r="G45" s="11"/>
       <c r="H45" s="11"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="9" t="s">
-        <v>260</v>
+        <v>422</v>
       </c>
       <c r="B46" s="11"/>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
     </row>
     <row r="47" spans="1:26" customHeight="1" ht="90">
       <c r="A47" s="10"/>
       <c r="B47" s="12" t="s">
-        <v>419</v>
+        <v>423</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>420</v>
+        <v>424</v>
       </c>
       <c r="D47" s="13"/>
       <c r="E47" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F47" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F47" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G47" s="14"/>
       <c r="H47" s="10"/>
     </row>
-    <row r="48" spans="1:26" customHeight="1" ht="90">
-[...29 lines deleted...]
-      <c r="H49" s="10"/>
+    <row r="48" spans="1:26">
+      <c r="A48" s="8" t="s">
+        <v>261</v>
+      </c>
+      <c r="B48" s="11"/>
+      <c r="C48" s="11"/>
+      <c r="D48" s="11"/>
+      <c r="E48" s="11"/>
+      <c r="F48" s="11"/>
+      <c r="G48" s="11"/>
+      <c r="H48" s="11"/>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="B49" s="11"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11"/>
     </row>
     <row r="50" spans="1:26" customHeight="1" ht="90">
       <c r="A50" s="10"/>
       <c r="B50" s="12" t="s">
         <v>425</v>
       </c>
       <c r="C50" s="12" t="s">
         <v>426</v>
       </c>
       <c r="D50" s="13"/>
       <c r="E50" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F50" s="10"/>
       <c r="G50" s="14"/>
       <c r="H50" s="10"/>
     </row>
     <row r="51" spans="1:26" customHeight="1" ht="90">
       <c r="A51" s="10"/>
       <c r="B51" s="12" t="s">
         <v>427</v>
       </c>
       <c r="C51" s="12" t="s">
         <v>428</v>
       </c>
       <c r="D51" s="13"/>
       <c r="E51" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F51" s="10"/>
       <c r="G51" s="14"/>
       <c r="H51" s="10"/>
     </row>
     <row r="52" spans="1:26" customHeight="1" ht="90">
       <c r="A52" s="10"/>
       <c r="B52" s="12" t="s">
         <v>429</v>
       </c>
       <c r="C52" s="12" t="s">
         <v>430</v>
       </c>
       <c r="D52" s="13"/>
       <c r="E52" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="14"/>
       <c r="H52" s="10"/>
     </row>
     <row r="53" spans="1:26" customHeight="1" ht="90">
       <c r="A53" s="10"/>
       <c r="B53" s="12" t="s">
         <v>431</v>
       </c>
       <c r="C53" s="12" t="s">
         <v>432</v>
       </c>
       <c r="D53" s="13"/>
       <c r="E53" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F53" s="10"/>
       <c r="G53" s="14"/>
       <c r="H53" s="10"/>
     </row>
     <row r="54" spans="1:26" customHeight="1" ht="90">
       <c r="A54" s="10"/>
       <c r="B54" s="12" t="s">
         <v>433</v>
       </c>
       <c r="C54" s="12" t="s">
         <v>434</v>
       </c>
       <c r="D54" s="13"/>
       <c r="E54" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14"/>
       <c r="H54" s="10"/>
     </row>
     <row r="55" spans="1:26" customHeight="1" ht="90">
       <c r="A55" s="10"/>
       <c r="B55" s="12" t="s">
         <v>435</v>
       </c>
       <c r="C55" s="12" t="s">
         <v>436</v>
       </c>
       <c r="D55" s="13"/>
       <c r="E55" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F55" s="10"/>
       <c r="G55" s="14"/>
       <c r="H55" s="10"/>
     </row>
     <row r="56" spans="1:26" customHeight="1" ht="90">
       <c r="A56" s="10"/>
       <c r="B56" s="12" t="s">
         <v>437</v>
       </c>
       <c r="C56" s="12" t="s">
         <v>438</v>
       </c>
       <c r="D56" s="13"/>
       <c r="E56" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="14"/>
       <c r="H56" s="10"/>
     </row>
     <row r="57" spans="1:26" customHeight="1" ht="90">
       <c r="A57" s="10"/>
       <c r="B57" s="12" t="s">
         <v>439</v>
       </c>
       <c r="C57" s="12" t="s">
         <v>440</v>
       </c>
       <c r="D57" s="13"/>
       <c r="E57" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F57" s="10"/>
       <c r="G57" s="14"/>
       <c r="H57" s="10"/>
     </row>
     <row r="58" spans="1:26" customHeight="1" ht="90">
       <c r="A58" s="10"/>
       <c r="B58" s="12" t="s">
         <v>441</v>
       </c>
       <c r="C58" s="12" t="s">
         <v>442</v>
       </c>
       <c r="D58" s="13"/>
       <c r="E58" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="14"/>
       <c r="H58" s="10"/>
     </row>
     <row r="59" spans="1:26" customHeight="1" ht="90">
       <c r="A59" s="10"/>
       <c r="B59" s="12" t="s">
         <v>443</v>
       </c>
       <c r="C59" s="12" t="s">
         <v>444</v>
       </c>
       <c r="D59" s="13"/>
       <c r="E59" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F59" s="10"/>
       <c r="G59" s="14"/>
       <c r="H59" s="10"/>
     </row>
     <row r="60" spans="1:26" customHeight="1" ht="90">
       <c r="A60" s="10"/>
       <c r="B60" s="12" t="s">
         <v>445</v>
       </c>
       <c r="C60" s="12" t="s">
         <v>446</v>
       </c>
       <c r="D60" s="13"/>
       <c r="E60" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F60" s="10"/>
       <c r="G60" s="14"/>
       <c r="H60" s="10"/>
     </row>
-    <row r="61" spans="1:26">
-[...9 lines deleted...]
-      <c r="H61" s="11"/>
+    <row r="61" spans="1:26" customHeight="1" ht="90">
+      <c r="A61" s="10"/>
+      <c r="B61" s="12" t="s">
+        <v>447</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="D61" s="13"/>
+      <c r="E61" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F61" s="10"/>
+      <c r="G61" s="14"/>
+      <c r="H61" s="10"/>
     </row>
     <row r="62" spans="1:26" customHeight="1" ht="90">
       <c r="A62" s="10"/>
       <c r="B62" s="12" t="s">
-        <v>447</v>
+        <v>449</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>448</v>
-[...3 lines deleted...]
-      </c>
+        <v>450</v>
+      </c>
+      <c r="D62" s="13"/>
       <c r="E62" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F62" s="10"/>
       <c r="G62" s="14"/>
       <c r="H62" s="10"/>
     </row>
     <row r="63" spans="1:26" customHeight="1" ht="90">
       <c r="A63" s="10"/>
       <c r="B63" s="12" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="D63" s="13"/>
       <c r="E63" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F63" s="10"/>
       <c r="G63" s="14"/>
       <c r="H63" s="10"/>
     </row>
-    <row r="64" spans="1:26" customHeight="1" ht="90">
-[...13 lines deleted...]
-      <c r="H64" s="10"/>
+    <row r="64" spans="1:26">
+      <c r="A64" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="B64" s="11"/>
+      <c r="C64" s="11"/>
+      <c r="D64" s="11"/>
+      <c r="E64" s="11"/>
+      <c r="F64" s="11"/>
+      <c r="G64" s="11"/>
+      <c r="H64" s="11"/>
     </row>
     <row r="65" spans="1:26" customHeight="1" ht="90">
       <c r="A65" s="10"/>
       <c r="B65" s="12" t="s">
+        <v>453</v>
+      </c>
+      <c r="C65" s="12" t="s">
         <v>454</v>
       </c>
-      <c r="C65" s="12" t="s">
+      <c r="D65" s="13" t="s">
         <v>455</v>
       </c>
-      <c r="D65" s="13"/>
       <c r="E65" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F65" s="10"/>
       <c r="G65" s="14"/>
       <c r="H65" s="10"/>
     </row>
     <row r="66" spans="1:26" customHeight="1" ht="90">
       <c r="A66" s="10"/>
       <c r="B66" s="12" t="s">
         <v>456</v>
       </c>
       <c r="C66" s="12" t="s">
         <v>457</v>
       </c>
       <c r="D66" s="13"/>
       <c r="E66" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F66" s="10"/>
       <c r="G66" s="14"/>
       <c r="H66" s="10"/>
     </row>
     <row r="67" spans="1:26" customHeight="1" ht="90">
       <c r="A67" s="10"/>
       <c r="B67" s="12" t="s">
         <v>458</v>
       </c>
       <c r="C67" s="12" t="s">
         <v>459</v>
       </c>
       <c r="D67" s="13"/>
       <c r="E67" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F67" s="10"/>
       <c r="G67" s="14"/>
       <c r="H67" s="10"/>
     </row>
     <row r="68" spans="1:26" customHeight="1" ht="90">
       <c r="A68" s="10"/>
       <c r="B68" s="12" t="s">
         <v>460</v>
       </c>
       <c r="C68" s="12" t="s">
         <v>461</v>
       </c>
       <c r="D68" s="13"/>
       <c r="E68" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F68" s="10"/>
       <c r="G68" s="14"/>
       <c r="H68" s="10"/>
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="90">
+      <c r="A69" s="10"/>
+      <c r="B69" s="12" t="s">
+        <v>462</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>463</v>
+      </c>
+      <c r="D69" s="13"/>
+      <c r="E69" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F69" s="10"/>
+      <c r="G69" s="14"/>
+      <c r="H69" s="10"/>
+    </row>
+    <row r="70" spans="1:26" customHeight="1" ht="90">
+      <c r="A70" s="10"/>
+      <c r="B70" s="12" t="s">
+        <v>464</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>465</v>
+      </c>
+      <c r="D70" s="13"/>
+      <c r="E70" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F70" s="10"/>
+      <c r="G70" s="14"/>
+      <c r="H70" s="10"/>
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="90">
+      <c r="A71" s="10"/>
+      <c r="B71" s="12" t="s">
+        <v>466</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="D71" s="13"/>
+      <c r="E71" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F71" s="10"/>
+      <c r="G71" s="14"/>
+      <c r="H71" s="10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
-    <mergeCell ref="A17:H17"/>
-    <mergeCell ref="A33:H33"/>
+    <mergeCell ref="A21:H21"/>
     <mergeCell ref="A36:H36"/>
-    <mergeCell ref="A40:H40"/>
-    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A39:H39"/>
     <mergeCell ref="A43:H43"/>
     <mergeCell ref="A45:H45"/>
     <mergeCell ref="A46:H46"/>
-    <mergeCell ref="A61:H61"/>
+    <mergeCell ref="A48:H48"/>
+    <mergeCell ref="A49:H49"/>
+    <mergeCell ref="A64:H64"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z74"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
@@ -26575,1323 +27070,1323 @@
         <v>9</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>462</v>
+        <v>468</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>463</v>
+        <v>469</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>464</v>
+        <v>470</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G4" s="14"/>
       <c r="H4" s="10"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>465</v>
+        <v>471</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>466</v>
+        <v>472</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>467</v>
+        <v>473</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14"/>
       <c r="H5" s="10"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
-        <v>468</v>
+        <v>474</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>469</v>
+        <v>475</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>470</v>
+        <v>476</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H6" s="10"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>471</v>
+        <v>477</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>472</v>
+        <v>478</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>473</v>
+        <v>479</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H7" s="10"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>474</v>
+        <v>480</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>475</v>
+        <v>481</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>476</v>
+        <v>482</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14"/>
       <c r="H8" s="10"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
-        <v>477</v>
+        <v>483</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>478</v>
+        <v>484</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>479</v>
+        <v>485</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H9" s="10"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>480</v>
+        <v>486</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>481</v>
+        <v>487</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>482</v>
+        <v>488</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F10" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G10" s="14"/>
       <c r="H10" s="10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>483</v>
+        <v>489</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>484</v>
+        <v>490</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>485</v>
+        <v>491</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14"/>
       <c r="H11" s="10"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
-        <v>486</v>
+        <v>492</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>487</v>
+        <v>493</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>488</v>
+        <v>494</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H12" s="10"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
-        <v>489</v>
+        <v>495</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>490</v>
+        <v>496</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>491</v>
+        <v>497</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H13" s="10"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
-        <v>492</v>
+        <v>498</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>493</v>
+        <v>499</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>494</v>
+        <v>500</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H14" s="10"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
-        <v>495</v>
+        <v>501</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>496</v>
+        <v>502</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>497</v>
+        <v>503</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H15" s="10"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
-        <v>498</v>
+        <v>504</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>499</v>
+        <v>505</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>500</v>
+        <v>506</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H16" s="10"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="9" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="11"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="10"/>
       <c r="B18" s="12" t="s">
-        <v>501</v>
+        <v>507</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>502</v>
+        <v>508</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G18" s="14"/>
       <c r="H18" s="10"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="10"/>
       <c r="B19" s="12" t="s">
-        <v>504</v>
+        <v>510</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>505</v>
+        <v>511</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>503</v>
+        <v>509</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F19" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G19" s="14"/>
       <c r="H19" s="10"/>
     </row>
     <row r="20" spans="1:26" customHeight="1" ht="90">
       <c r="A20" s="10"/>
       <c r="B20" s="12" t="s">
-        <v>506</v>
+        <v>512</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>507</v>
+        <v>513</v>
       </c>
       <c r="D20" s="13"/>
       <c r="E20" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14"/>
       <c r="H20" s="10"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="9" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="11"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="10"/>
       <c r="B22" s="12" t="s">
-        <v>508</v>
+        <v>514</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>509</v>
+        <v>515</v>
       </c>
       <c r="D22" s="13" t="s">
-        <v>510</v>
+        <v>516</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G22" s="14"/>
       <c r="H22" s="10"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12" t="s">
-        <v>511</v>
+        <v>517</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>512</v>
+        <v>518</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>513</v>
+        <v>519</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="14"/>
       <c r="H23" s="10"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12" t="s">
-        <v>514</v>
+        <v>520</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>515</v>
+        <v>521</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>516</v>
+        <v>522</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="14"/>
       <c r="H24" s="10"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12" t="s">
-        <v>517</v>
+        <v>523</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>518</v>
+        <v>524</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>519</v>
+        <v>525</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F25" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G25" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H25" s="10"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12" t="s">
-        <v>520</v>
+        <v>526</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>521</v>
+        <v>527</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>522</v>
+        <v>528</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H26" s="10"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12" t="s">
-        <v>523</v>
+        <v>529</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>524</v>
+        <v>530</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>525</v>
+        <v>531</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H27" s="10"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12" t="s">
-        <v>526</v>
+        <v>532</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>527</v>
+        <v>533</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>528</v>
+        <v>534</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F28" s="10"/>
       <c r="G28" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H28" s="10"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="10"/>
       <c r="B29" s="12" t="s">
-        <v>529</v>
+        <v>535</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>530</v>
+        <v>536</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="14"/>
       <c r="H29" s="10"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="10"/>
       <c r="B30" s="12" t="s">
-        <v>532</v>
+        <v>538</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>533</v>
+        <v>539</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>534</v>
+        <v>540</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="10"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="10"/>
       <c r="B31" s="12" t="s">
-        <v>535</v>
+        <v>541</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>536</v>
+        <v>542</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>537</v>
+        <v>543</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="14"/>
       <c r="H31" s="10"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="10"/>
       <c r="B32" s="12" t="s">
-        <v>538</v>
+        <v>544</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>539</v>
+        <v>545</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>540</v>
+        <v>546</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F32" s="10"/>
       <c r="G32" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H32" s="10"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="10"/>
       <c r="B33" s="12" t="s">
-        <v>541</v>
+        <v>547</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>542</v>
+        <v>548</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>543</v>
+        <v>549</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F33" s="10"/>
       <c r="G33" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H33" s="10"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="10"/>
       <c r="B34" s="12" t="s">
-        <v>544</v>
+        <v>550</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>545</v>
+        <v>551</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>546</v>
+        <v>552</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F34" s="10"/>
       <c r="G34" s="14"/>
       <c r="H34" s="10"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="10"/>
       <c r="B35" s="12" t="s">
-        <v>547</v>
+        <v>553</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>548</v>
+        <v>554</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>531</v>
+        <v>537</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F35" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G35" s="14"/>
       <c r="H35" s="10"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="10"/>
       <c r="B36" s="12" t="s">
-        <v>549</v>
+        <v>555</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>550</v>
+        <v>556</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>551</v>
+        <v>557</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F36" s="10"/>
       <c r="G36" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H36" s="10"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
-        <v>552</v>
+        <v>558</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>553</v>
+        <v>559</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>554</v>
+        <v>560</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F37" s="10"/>
       <c r="G37" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H37" s="10"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="10"/>
       <c r="B38" s="12" t="s">
-        <v>555</v>
+        <v>561</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>556</v>
+        <v>562</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>557</v>
+        <v>563</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F38" s="10"/>
       <c r="G38" s="14"/>
       <c r="H38" s="10"/>
     </row>
     <row r="39" spans="1:26" customHeight="1" ht="90">
       <c r="A39" s="10"/>
       <c r="B39" s="12" t="s">
-        <v>558</v>
+        <v>564</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>559</v>
+        <v>565</v>
       </c>
       <c r="D39" s="13"/>
       <c r="E39" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F39" s="10"/>
       <c r="G39" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H39" s="10"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="9" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
     </row>
     <row r="41" spans="1:26" customHeight="1" ht="90">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
-        <v>560</v>
+        <v>566</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>561</v>
+        <v>567</v>
       </c>
       <c r="D41" s="13"/>
       <c r="E41" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F41" s="10"/>
       <c r="G41" s="14"/>
       <c r="H41" s="10"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="10"/>
       <c r="B42" s="12" t="s">
-        <v>562</v>
+        <v>568</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>563</v>
+        <v>569</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>564</v>
+        <v>570</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F42" s="10"/>
       <c r="G42" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H42" s="10"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="10"/>
       <c r="B43" s="12" t="s">
-        <v>565</v>
+        <v>571</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>566</v>
+        <v>572</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>567</v>
+        <v>573</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F43" s="10"/>
       <c r="G43" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H43" s="10"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="10"/>
       <c r="B44" s="12" t="s">
-        <v>568</v>
+        <v>574</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>569</v>
+        <v>575</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>570</v>
+        <v>576</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F44" s="10"/>
       <c r="G44" s="14"/>
       <c r="H44" s="10"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="10"/>
       <c r="B45" s="12" t="s">
-        <v>571</v>
+        <v>577</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>572</v>
+        <v>578</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>573</v>
+        <v>579</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F45" s="10"/>
       <c r="G45" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H45" s="10"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="9" t="s">
-        <v>412</v>
+        <v>418</v>
       </c>
       <c r="B46" s="11"/>
       <c r="C46" s="11"/>
       <c r="D46" s="11"/>
       <c r="E46" s="11"/>
       <c r="F46" s="11"/>
       <c r="G46" s="11"/>
       <c r="H46" s="11"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="10"/>
       <c r="B47" s="12" t="s">
-        <v>574</v>
+        <v>580</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>575</v>
+        <v>581</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>576</v>
+        <v>582</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F47" s="10"/>
       <c r="G47" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H47" s="10"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="8" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B48" s="11"/>
       <c r="C48" s="11"/>
       <c r="D48" s="11"/>
       <c r="E48" s="11"/>
       <c r="F48" s="11"/>
       <c r="G48" s="11"/>
       <c r="H48" s="11"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="9" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B49" s="11"/>
       <c r="C49" s="11"/>
       <c r="D49" s="11"/>
       <c r="E49" s="11"/>
       <c r="F49" s="11"/>
       <c r="G49" s="11"/>
       <c r="H49" s="11"/>
     </row>
     <row r="50" spans="1:26" customHeight="1" ht="90">
       <c r="A50" s="10"/>
       <c r="B50" s="12" t="s">
-        <v>577</v>
+        <v>583</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>578</v>
+        <v>584</v>
       </c>
       <c r="D50" s="13"/>
       <c r="E50" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F50" s="10"/>
       <c r="G50" s="14"/>
       <c r="H50" s="10"/>
     </row>
     <row r="51" spans="1:26" customHeight="1" ht="90">
       <c r="A51" s="10"/>
       <c r="B51" s="12" t="s">
-        <v>579</v>
+        <v>585</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>580</v>
+        <v>586</v>
       </c>
       <c r="D51" s="13"/>
       <c r="E51" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F51" s="10"/>
       <c r="G51" s="14"/>
       <c r="H51" s="10"/>
     </row>
     <row r="52" spans="1:26" customHeight="1" ht="90">
       <c r="A52" s="10"/>
       <c r="B52" s="12" t="s">
-        <v>581</v>
+        <v>587</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>582</v>
+        <v>588</v>
       </c>
       <c r="D52" s="13"/>
       <c r="E52" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="14"/>
       <c r="H52" s="10"/>
     </row>
     <row r="53" spans="1:26" customHeight="1" ht="90">
       <c r="A53" s="10"/>
       <c r="B53" s="12" t="s">
-        <v>583</v>
+        <v>589</v>
       </c>
       <c r="C53" s="12" t="s">
-        <v>584</v>
+        <v>590</v>
       </c>
       <c r="D53" s="13"/>
       <c r="E53" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F53" s="10"/>
       <c r="G53" s="14"/>
       <c r="H53" s="10"/>
     </row>
     <row r="54" spans="1:26" customHeight="1" ht="90">
       <c r="A54" s="10"/>
       <c r="B54" s="12" t="s">
-        <v>585</v>
+        <v>591</v>
       </c>
       <c r="C54" s="12" t="s">
-        <v>586</v>
+        <v>592</v>
       </c>
       <c r="D54" s="13"/>
       <c r="E54" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14"/>
       <c r="H54" s="10"/>
     </row>
     <row r="55" spans="1:26" customHeight="1" ht="90">
       <c r="A55" s="10"/>
       <c r="B55" s="12" t="s">
-        <v>587</v>
+        <v>593</v>
       </c>
       <c r="C55" s="12" t="s">
-        <v>588</v>
+        <v>594</v>
       </c>
       <c r="D55" s="13"/>
       <c r="E55" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F55" s="10"/>
       <c r="G55" s="14"/>
       <c r="H55" s="10"/>
     </row>
     <row r="56" spans="1:26" customHeight="1" ht="90">
       <c r="A56" s="10"/>
       <c r="B56" s="12" t="s">
-        <v>589</v>
+        <v>595</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>590</v>
+        <v>596</v>
       </c>
       <c r="D56" s="13"/>
       <c r="E56" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="14"/>
       <c r="H56" s="10"/>
     </row>
     <row r="57" spans="1:26" customHeight="1" ht="90">
       <c r="A57" s="10"/>
       <c r="B57" s="12" t="s">
-        <v>591</v>
+        <v>597</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>592</v>
+        <v>598</v>
       </c>
       <c r="D57" s="13"/>
       <c r="E57" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F57" s="10"/>
       <c r="G57" s="14"/>
       <c r="H57" s="10"/>
     </row>
     <row r="58" spans="1:26" customHeight="1" ht="90">
       <c r="A58" s="10"/>
       <c r="B58" s="12" t="s">
-        <v>593</v>
+        <v>599</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>594</v>
+        <v>600</v>
       </c>
       <c r="D58" s="13"/>
       <c r="E58" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="14"/>
       <c r="H58" s="10"/>
     </row>
     <row r="59" spans="1:26" customHeight="1" ht="90">
       <c r="A59" s="10"/>
       <c r="B59" s="12" t="s">
-        <v>595</v>
+        <v>601</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>596</v>
+        <v>602</v>
       </c>
       <c r="D59" s="13"/>
       <c r="E59" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F59" s="10"/>
       <c r="G59" s="14"/>
       <c r="H59" s="10"/>
     </row>
     <row r="60" spans="1:26" customHeight="1" ht="90">
       <c r="A60" s="10"/>
       <c r="B60" s="12" t="s">
-        <v>597</v>
+        <v>603</v>
       </c>
       <c r="C60" s="12" t="s">
-        <v>598</v>
+        <v>604</v>
       </c>
       <c r="D60" s="13"/>
       <c r="E60" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F60" s="10"/>
       <c r="G60" s="14"/>
       <c r="H60" s="10"/>
     </row>
     <row r="61" spans="1:26" customHeight="1" ht="90">
       <c r="A61" s="10"/>
       <c r="B61" s="12" t="s">
-        <v>599</v>
+        <v>605</v>
       </c>
       <c r="C61" s="12" t="s">
-        <v>600</v>
+        <v>606</v>
       </c>
       <c r="D61" s="13"/>
       <c r="E61" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F61" s="10"/>
       <c r="G61" s="14"/>
       <c r="H61" s="10"/>
     </row>
     <row r="62" spans="1:26" customHeight="1" ht="90">
       <c r="A62" s="10"/>
       <c r="B62" s="12" t="s">
-        <v>601</v>
+        <v>607</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>602</v>
+        <v>608</v>
       </c>
       <c r="D62" s="13"/>
       <c r="E62" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F62" s="10"/>
       <c r="G62" s="14"/>
       <c r="H62" s="10"/>
     </row>
     <row r="63" spans="1:26" customHeight="1" ht="90">
       <c r="A63" s="10"/>
       <c r="B63" s="12" t="s">
-        <v>603</v>
+        <v>609</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>604</v>
+        <v>610</v>
       </c>
       <c r="D63" s="13"/>
       <c r="E63" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F63" s="10"/>
       <c r="G63" s="14"/>
       <c r="H63" s="10"/>
     </row>
     <row r="64" spans="1:26" customHeight="1" ht="90">
       <c r="A64" s="10"/>
       <c r="B64" s="12" t="s">
-        <v>605</v>
+        <v>611</v>
       </c>
       <c r="C64" s="12" t="s">
-        <v>606</v>
+        <v>612</v>
       </c>
       <c r="D64" s="13"/>
       <c r="E64" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F64" s="10"/>
       <c r="G64" s="14"/>
       <c r="H64" s="10"/>
     </row>
     <row r="65" spans="1:26" customHeight="1" ht="90">
       <c r="A65" s="10"/>
       <c r="B65" s="12" t="s">
-        <v>607</v>
+        <v>613</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>608</v>
+        <v>614</v>
       </c>
       <c r="D65" s="13"/>
       <c r="E65" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F65" s="10"/>
       <c r="G65" s="14"/>
       <c r="H65" s="10"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="9" t="s">
-        <v>287</v>
+        <v>289</v>
       </c>
       <c r="B66" s="11"/>
       <c r="C66" s="11"/>
       <c r="D66" s="11"/>
       <c r="E66" s="11"/>
       <c r="F66" s="11"/>
       <c r="G66" s="11"/>
       <c r="H66" s="11"/>
     </row>
     <row r="67" spans="1:26" customHeight="1" ht="90">
       <c r="A67" s="10"/>
       <c r="B67" s="12" t="s">
-        <v>609</v>
+        <v>615</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="D67" s="13"/>
       <c r="E67" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F67" s="10"/>
       <c r="G67" s="14"/>
       <c r="H67" s="10"/>
     </row>
     <row r="68" spans="1:26" customHeight="1" ht="90">
       <c r="A68" s="10"/>
       <c r="B68" s="12" t="s">
-        <v>611</v>
+        <v>617</v>
       </c>
       <c r="C68" s="12" t="s">
-        <v>612</v>
+        <v>618</v>
       </c>
       <c r="D68" s="13"/>
       <c r="E68" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F68" s="10"/>
       <c r="G68" s="14"/>
       <c r="H68" s="10"/>
     </row>
     <row r="69" spans="1:26" customHeight="1" ht="90">
       <c r="A69" s="10"/>
       <c r="B69" s="12" t="s">
-        <v>613</v>
+        <v>619</v>
       </c>
       <c r="C69" s="12" t="s">
-        <v>610</v>
+        <v>616</v>
       </c>
       <c r="D69" s="13"/>
       <c r="E69" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F69" s="10"/>
       <c r="G69" s="14"/>
       <c r="H69" s="10"/>
     </row>
     <row r="70" spans="1:26" customHeight="1" ht="90">
       <c r="A70" s="10"/>
       <c r="B70" s="12" t="s">
-        <v>614</v>
+        <v>620</v>
       </c>
       <c r="C70" s="12" t="s">
-        <v>615</v>
+        <v>621</v>
       </c>
       <c r="D70" s="13"/>
       <c r="E70" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F70" s="10"/>
       <c r="G70" s="14"/>
       <c r="H70" s="10"/>
     </row>
     <row r="71" spans="1:26" customHeight="1" ht="90">
       <c r="A71" s="10"/>
       <c r="B71" s="12" t="s">
-        <v>616</v>
+        <v>622</v>
       </c>
       <c r="C71" s="12" t="s">
-        <v>617</v>
+        <v>623</v>
       </c>
       <c r="D71" s="13"/>
       <c r="E71" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F71" s="10"/>
       <c r="G71" s="14"/>
       <c r="H71" s="10"/>
     </row>
     <row r="72" spans="1:26" customHeight="1" ht="90">
       <c r="A72" s="10"/>
       <c r="B72" s="12" t="s">
-        <v>618</v>
+        <v>624</v>
       </c>
       <c r="C72" s="12" t="s">
-        <v>619</v>
+        <v>625</v>
       </c>
       <c r="D72" s="13"/>
       <c r="E72" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F72" s="10"/>
       <c r="G72" s="14"/>
       <c r="H72" s="10"/>
     </row>
     <row r="73" spans="1:26" customHeight="1" ht="90">
       <c r="A73" s="10"/>
       <c r="B73" s="12" t="s">
-        <v>620</v>
+        <v>626</v>
       </c>
       <c r="C73" s="12" t="s">
-        <v>621</v>
+        <v>627</v>
       </c>
       <c r="D73" s="13"/>
       <c r="E73" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F73" s="10"/>
       <c r="G73" s="14"/>
       <c r="H73" s="10"/>
     </row>
     <row r="74" spans="1:26" customHeight="1" ht="90">
       <c r="A74" s="10"/>
       <c r="B74" s="12" t="s">
-        <v>622</v>
+        <v>628</v>
       </c>
       <c r="C74" s="12" t="s">
-        <v>623</v>
+        <v>629</v>
       </c>
       <c r="D74" s="13"/>
       <c r="E74" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F74" s="10"/>
       <c r="G74" s="14"/>
       <c r="H74" s="10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A17:H17"/>
     <mergeCell ref="A21:H21"/>
     <mergeCell ref="A40:H40"/>
     <mergeCell ref="A46:H46"/>
     <mergeCell ref="A48:H48"/>
     <mergeCell ref="A49:H49"/>
     <mergeCell ref="A66:H66"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z10"/>
+  <dimension ref="A1:Z8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -27923,190 +28418,158 @@
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="7" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
       <c r="H2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="9" t="s">
-        <v>165</v>
+        <v>171</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
       <c r="H3" s="11"/>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="90">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>624</v>
+        <v>630</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>625</v>
+        <v>631</v>
       </c>
       <c r="D4" s="13"/>
       <c r="E4" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14"/>
       <c r="H4" s="10"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="8" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B5" s="11"/>
       <c r="C5" s="11"/>
       <c r="D5" s="11"/>
       <c r="E5" s="11"/>
       <c r="F5" s="11"/>
       <c r="G5" s="11"/>
       <c r="H5" s="11"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="9" t="s">
-        <v>260</v>
+        <v>262</v>
       </c>
       <c r="B6" s="11"/>
       <c r="C6" s="11"/>
       <c r="D6" s="11"/>
       <c r="E6" s="11"/>
       <c r="F6" s="11"/>
       <c r="G6" s="11"/>
       <c r="H6" s="11"/>
     </row>
-    <row r="7" spans="1:26" customHeight="1" ht="90">
-[...13 lines deleted...]
-      <c r="H7" s="10"/>
+    <row r="7" spans="1:26">
+      <c r="A7" s="9" t="s">
+        <v>289</v>
+      </c>
+      <c r="B7" s="11"/>
+      <c r="C7" s="11"/>
+      <c r="D7" s="11"/>
+      <c r="E7" s="11"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="11"/>
+      <c r="H7" s="11"/>
     </row>
     <row r="8" spans="1:26" customHeight="1" ht="90">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>628</v>
+        <v>632</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="D8" s="13"/>
       <c r="E8" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14"/>
       <c r="H8" s="10"/>
-    </row>
-[...26 lines deleted...]
-      <c r="H10" s="10"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
     <mergeCell ref="A5:H5"/>
     <mergeCell ref="A6:H6"/>
-    <mergeCell ref="A9:H9"/>
+    <mergeCell ref="A7:H7"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z82"/>
+  <dimension ref="A1:Z80"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -28124,1535 +28587,1495 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>632</v>
+        <v>634</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="9" t="s">
         <v>10</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>633</v>
+        <v>635</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>634</v>
+        <v>636</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>635</v>
+        <v>637</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>636</v>
+        <v>638</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>637</v>
+        <v>639</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>638</v>
+        <v>640</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>641</v>
+        <v>643</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>643</v>
+        <v>645</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>644</v>
+        <v>646</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>645</v>
+        <v>647</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>646</v>
+        <v>648</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>647</v>
+        <v>649</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
-        <v>648</v>
+        <v>650</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>649</v>
+        <v>651</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>650</v>
+        <v>652</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>651</v>
+        <v>653</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>652</v>
+        <v>654</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>653</v>
+        <v>655</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>654</v>
+        <v>656</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>655</v>
+        <v>657</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>656</v>
+        <v>658</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
-        <v>657</v>
+        <v>659</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>658</v>
+        <v>660</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>659</v>
+        <v>661</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
-        <v>660</v>
+        <v>662</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>661</v>
+        <v>663</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>662</v>
+        <v>664</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H13" s="5"/>
     </row>
-    <row r="14" spans="1:26">
+    <row r="14" spans="1:26" customHeight="1" ht="90">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
-        <v>663</v>
+        <v>665</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>664</v>
-[...3 lines deleted...]
-      </c>
+        <v>666</v>
+      </c>
+      <c r="D14" s="13"/>
       <c r="E14" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F14" s="10"/>
-      <c r="G14" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G14" s="14"/>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26" customHeight="1" ht="90">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
-        <v>666</v>
+        <v>667</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>667</v>
+        <v>668</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="14"/>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="90">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
-        <v>668</v>
+        <v>669</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>669</v>
+        <v>670</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F16" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F16" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G16" s="14"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:26" customHeight="1" ht="90">
       <c r="A17" s="10"/>
       <c r="B17" s="12" t="s">
-        <v>670</v>
+        <v>671</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>671</v>
+        <v>672</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F17" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G17" s="14"/>
       <c r="H17" s="5"/>
     </row>
-    <row r="18" spans="1:26" customHeight="1" ht="90">
+    <row r="18" spans="1:26">
       <c r="A18" s="10"/>
       <c r="B18" s="12" t="s">
-        <v>672</v>
+        <v>673</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>673</v>
-[...1 lines deleted...]
-      <c r="D18" s="13"/>
+        <v>674</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>675</v>
+      </c>
       <c r="E18" s="7" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F18" s="10"/>
       <c r="G18" s="14"/>
       <c r="H18" s="5"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="10"/>
       <c r="B19" s="12" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="14"/>
       <c r="H19" s="5"/>
     </row>
-    <row r="20" spans="1:26">
+    <row r="20" spans="1:26" customHeight="1" ht="90">
       <c r="A20" s="10"/>
       <c r="B20" s="12" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>678</v>
-[...3 lines deleted...]
-      </c>
+        <v>680</v>
+      </c>
+      <c r="D20" s="13"/>
       <c r="E20" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F20" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F20" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G20" s="14"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:26" customHeight="1" ht="90">
       <c r="A21" s="10"/>
       <c r="B21" s="12" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F21" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G21" s="14"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:26" customHeight="1" ht="90">
       <c r="A22" s="10"/>
       <c r="B22" s="12" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F22" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G22" s="14"/>
       <c r="H22" s="5"/>
     </row>
-    <row r="23" spans="1:26" customHeight="1" ht="90">
+    <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>685</v>
-[...1 lines deleted...]
-      <c r="D23" s="13"/>
+        <v>686</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>687</v>
+      </c>
       <c r="E23" s="7" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      <c r="G23" s="14"/>
+        <v>320</v>
+      </c>
+      <c r="F23" s="10"/>
+      <c r="G23" s="14" t="s">
+        <v>129</v>
+      </c>
       <c r="H23" s="5"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12" t="s">
-        <v>686</v>
+        <v>688</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>687</v>
+        <v>689</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>688</v>
+        <v>690</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F24" s="10"/>
-      <c r="G24" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G24" s="14"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12" t="s">
-        <v>689</v>
+        <v>691</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>690</v>
+        <v>692</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>691</v>
+        <v>693</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="14"/>
       <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12" t="s">
-        <v>692</v>
+        <v>694</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>693</v>
+        <v>695</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>694</v>
+        <v>696</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="14"/>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12" t="s">
-        <v>695</v>
+        <v>697</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>696</v>
+        <v>698</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>697</v>
+        <v>699</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14"/>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12" t="s">
-        <v>698</v>
+        <v>700</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>699</v>
+        <v>701</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>700</v>
+        <v>702</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F28" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F28" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G28" s="14"/>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="10"/>
       <c r="B29" s="12" t="s">
-        <v>701</v>
+        <v>703</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>702</v>
+        <v>704</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>703</v>
+        <v>705</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F29" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="14"/>
       <c r="H29" s="5"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="10"/>
       <c r="B30" s="12" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>705</v>
+        <v>707</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>706</v>
+        <v>708</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F30" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="14"/>
       <c r="H30" s="5"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="10"/>
       <c r="B31" s="12" t="s">
-        <v>707</v>
+        <v>709</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>708</v>
+        <v>710</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>709</v>
+        <v>711</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F31" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G31" s="14"/>
       <c r="H31" s="5"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="10"/>
       <c r="B32" s="12" t="s">
-        <v>710</v>
+        <v>712</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>711</v>
+        <v>713</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>712</v>
+        <v>714</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F32" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G32" s="14"/>
       <c r="H32" s="5"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="10"/>
       <c r="B33" s="12" t="s">
-        <v>713</v>
+        <v>715</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>714</v>
+        <v>716</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>715</v>
+        <v>717</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      <c r="G33" s="14"/>
+        <v>320</v>
+      </c>
+      <c r="F33" s="10"/>
+      <c r="G33" s="14" t="s">
+        <v>129</v>
+      </c>
       <c r="H33" s="5"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="10"/>
       <c r="B34" s="12" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
       <c r="C34" s="12" t="s">
-        <v>717</v>
+        <v>719</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F34" s="10"/>
       <c r="G34" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H34" s="5"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="10"/>
       <c r="B35" s="12" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>721</v>
+        <v>723</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F35" s="10"/>
       <c r="G35" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H35" s="5"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="10"/>
       <c r="B36" s="12" t="s">
-        <v>722</v>
+        <v>724</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>723</v>
+        <v>725</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>724</v>
+        <v>726</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F36" s="10"/>
       <c r="G36" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H36" s="5"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
-        <v>725</v>
+        <v>727</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="D37" s="13" t="s">
-        <v>727</v>
+        <v>729</v>
       </c>
       <c r="E37" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F37" s="10"/>
       <c r="G37" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H37" s="5"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="10"/>
       <c r="B38" s="12" t="s">
-        <v>728</v>
+        <v>730</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>729</v>
+        <v>731</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>730</v>
+        <v>732</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F38" s="10"/>
       <c r="G38" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H38" s="5"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="10"/>
       <c r="B39" s="12" t="s">
-        <v>731</v>
+        <v>733</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>732</v>
+        <v>734</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>733</v>
+        <v>735</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F39" s="10"/>
       <c r="G39" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H39" s="5"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="10"/>
       <c r="B40" s="12" t="s">
-        <v>734</v>
+        <v>736</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>735</v>
+        <v>737</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>736</v>
+        <v>738</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F40" s="10"/>
       <c r="G40" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H40" s="5"/>
     </row>
-    <row r="41" spans="1:26">
+    <row r="41" spans="1:26" customHeight="1" ht="90">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>738</v>
-[...3 lines deleted...]
-      </c>
+        <v>740</v>
+      </c>
+      <c r="D41" s="13"/>
       <c r="E41" s="7" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G41" s="14"/>
       <c r="H41" s="5"/>
     </row>
-    <row r="42" spans="1:26" customHeight="1" ht="90">
+    <row r="42" spans="1:26">
       <c r="A42" s="10"/>
       <c r="B42" s="12" t="s">
-        <v>740</v>
+        <v>741</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>741</v>
-[...1 lines deleted...]
-      <c r="D42" s="13"/>
+        <v>742</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>743</v>
+      </c>
       <c r="E42" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F42" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G42" s="14"/>
       <c r="H42" s="5"/>
     </row>
     <row r="43" spans="1:26">
-      <c r="A43" s="10"/>
-[...6 lines deleted...]
-      <c r="D43" s="13" t="s">
+      <c r="A43" s="9" t="s">
+        <v>110</v>
+      </c>
+      <c r="B43" s="11"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="10"/>
+      <c r="B44" s="12" t="s">
         <v>744</v>
       </c>
-      <c r="E43" s="7" t="s">
-[...17 lines deleted...]
-      <c r="G44" s="11"/>
+      <c r="C44" s="12" t="s">
+        <v>745</v>
+      </c>
+      <c r="D44" s="13" t="s">
+        <v>746</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F44" s="10"/>
+      <c r="G44" s="14" t="s">
+        <v>129</v>
+      </c>
+      <c r="H44" s="5"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="10"/>
       <c r="B45" s="12" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>747</v>
+        <v>749</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F45" s="10"/>
       <c r="G45" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H45" s="5"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="10"/>
       <c r="B46" s="12" t="s">
-        <v>748</v>
+        <v>750</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>749</v>
+        <v>751</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>750</v>
+        <v>752</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F46" s="10"/>
       <c r="G46" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H46" s="5"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="10"/>
       <c r="B47" s="12" t="s">
-        <v>751</v>
+        <v>753</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>752</v>
+        <v>754</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>753</v>
+        <v>755</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F47" s="10"/>
       <c r="G47" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H47" s="5"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="10"/>
       <c r="B48" s="12" t="s">
-        <v>754</v>
+        <v>756</v>
       </c>
       <c r="C48" s="12" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F48" s="10"/>
       <c r="G48" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H48" s="5"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="10"/>
       <c r="B49" s="12" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>758</v>
+        <v>760</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>759</v>
+        <v>761</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F49" s="10"/>
       <c r="G49" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H49" s="5"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="10"/>
       <c r="B50" s="12" t="s">
-        <v>760</v>
+        <v>762</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>761</v>
+        <v>763</v>
       </c>
       <c r="D50" s="13" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F50" s="10"/>
-      <c r="G50" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G50" s="14"/>
       <c r="H50" s="5"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="10"/>
       <c r="B51" s="12" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>764</v>
+        <v>766</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>765</v>
+        <v>767</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F51" s="10"/>
       <c r="G51" s="14"/>
       <c r="H51" s="5"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="10"/>
       <c r="B52" s="12" t="s">
-        <v>766</v>
+        <v>768</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>767</v>
+        <v>769</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>768</v>
+        <v>770</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="14"/>
       <c r="H52" s="5"/>
     </row>
-    <row r="53" spans="1:26">
+    <row r="53" spans="1:26" customHeight="1" ht="90">
       <c r="A53" s="10"/>
       <c r="B53" s="12" t="s">
-        <v>769</v>
+        <v>771</v>
       </c>
       <c r="C53" s="12" t="s">
-        <v>770</v>
-[...3 lines deleted...]
-      </c>
+        <v>772</v>
+      </c>
+      <c r="D53" s="13"/>
       <c r="E53" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F53" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F53" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G53" s="14"/>
       <c r="H53" s="5"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="10"/>
       <c r="B54" s="12" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="C54" s="12" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="D54" s="13" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H54" s="5"/>
     </row>
-    <row r="55" spans="1:26" customHeight="1" ht="90">
+    <row r="55" spans="1:26">
       <c r="A55" s="10"/>
       <c r="B55" s="12" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="C55" s="12" t="s">
-        <v>776</v>
-[...1 lines deleted...]
-      <c r="D55" s="13"/>
+        <v>777</v>
+      </c>
+      <c r="D55" s="13" t="s">
+        <v>778</v>
+      </c>
       <c r="E55" s="7" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      <c r="G55" s="14"/>
+        <v>320</v>
+      </c>
+      <c r="F55" s="10"/>
+      <c r="G55" s="14" t="s">
+        <v>129</v>
+      </c>
       <c r="H55" s="5"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="10"/>
       <c r="B56" s="12" t="s">
-        <v>777</v>
+        <v>779</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>778</v>
+        <v>780</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>779</v>
+        <v>781</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F56" s="10"/>
-      <c r="G56" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G56" s="14"/>
       <c r="H56" s="5"/>
     </row>
-    <row r="57" spans="1:26">
+    <row r="57" spans="1:26" customHeight="1" ht="90">
       <c r="A57" s="10"/>
       <c r="B57" s="12" t="s">
-        <v>780</v>
+        <v>782</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>781</v>
-[...3 lines deleted...]
-      </c>
+        <v>783</v>
+      </c>
+      <c r="D57" s="13"/>
       <c r="E57" s="7" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F57" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G57" s="14"/>
       <c r="H57" s="5"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="10"/>
       <c r="B58" s="12" t="s">
-        <v>783</v>
+        <v>784</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>784</v>
+        <v>785</v>
       </c>
       <c r="D58" s="13" t="s">
-        <v>785</v>
+        <v>786</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F58" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F58" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G58" s="14"/>
       <c r="H58" s="5"/>
     </row>
-    <row r="59" spans="1:26" customHeight="1" ht="90">
+    <row r="59" spans="1:26">
       <c r="A59" s="10"/>
       <c r="B59" s="12" t="s">
-        <v>786</v>
+        <v>787</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>787</v>
-[...1 lines deleted...]
-      <c r="D59" s="13"/>
+        <v>788</v>
+      </c>
+      <c r="D59" s="13" t="s">
+        <v>789</v>
+      </c>
       <c r="E59" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F59" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G59" s="14"/>
       <c r="H59" s="5"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="10"/>
       <c r="B60" s="12" t="s">
-        <v>788</v>
+        <v>790</v>
       </c>
       <c r="C60" s="12" t="s">
-        <v>789</v>
+        <v>791</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>790</v>
+        <v>792</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F60" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G60" s="14"/>
       <c r="H60" s="5"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="10"/>
       <c r="B61" s="12" t="s">
-        <v>791</v>
+        <v>793</v>
       </c>
       <c r="C61" s="12" t="s">
-        <v>792</v>
+        <v>794</v>
       </c>
       <c r="D61" s="13" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E61" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F61" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G61" s="14"/>
       <c r="H61" s="5"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="10"/>
       <c r="B62" s="12" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F62" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G62" s="14"/>
       <c r="H62" s="5"/>
     </row>
-    <row r="63" spans="1:26">
+    <row r="63" spans="1:26" customHeight="1" ht="90">
       <c r="A63" s="10"/>
       <c r="B63" s="12" t="s">
-        <v>797</v>
+        <v>799</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>798</v>
-[...3 lines deleted...]
-      </c>
+        <v>800</v>
+      </c>
+      <c r="D63" s="13"/>
       <c r="E63" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F63" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G63" s="14"/>
       <c r="H63" s="5"/>
     </row>
-    <row r="64" spans="1:26">
+    <row r="64" spans="1:26" customHeight="1" ht="90">
       <c r="A64" s="10"/>
       <c r="B64" s="12" t="s">
-        <v>800</v>
+        <v>801</v>
       </c>
       <c r="C64" s="12" t="s">
-        <v>801</v>
-[...1 lines deleted...]
-      <c r="D64" s="13" t="s">
         <v>802</v>
       </c>
+      <c r="D64" s="13"/>
       <c r="E64" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F64" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G64" s="14"/>
       <c r="H64" s="5"/>
     </row>
-    <row r="65" spans="1:26" customHeight="1" ht="90">
+    <row r="65" spans="1:26">
       <c r="A65" s="10"/>
       <c r="B65" s="12" t="s">
         <v>803</v>
       </c>
       <c r="C65" s="12" t="s">
         <v>804</v>
       </c>
-      <c r="D65" s="13"/>
+      <c r="D65" s="13" t="s">
+        <v>805</v>
+      </c>
       <c r="E65" s="7" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      <c r="G65" s="14"/>
+        <v>320</v>
+      </c>
+      <c r="F65" s="10"/>
+      <c r="G65" s="14" t="s">
+        <v>129</v>
+      </c>
       <c r="H65" s="5"/>
     </row>
-    <row r="66" spans="1:26" customHeight="1" ht="90">
+    <row r="66" spans="1:26">
       <c r="A66" s="10"/>
       <c r="B66" s="12" t="s">
-        <v>805</v>
+        <v>806</v>
       </c>
       <c r="C66" s="12" t="s">
-        <v>806</v>
-[...1 lines deleted...]
-      <c r="D66" s="13"/>
+        <v>807</v>
+      </c>
+      <c r="D66" s="13" t="s">
+        <v>808</v>
+      </c>
       <c r="E66" s="7" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      <c r="G66" s="14"/>
+        <v>320</v>
+      </c>
+      <c r="F66" s="10"/>
+      <c r="G66" s="14" t="s">
+        <v>129</v>
+      </c>
       <c r="H66" s="5"/>
     </row>
-    <row r="67" spans="1:26">
+    <row r="67" spans="1:26" customHeight="1" ht="90">
       <c r="A67" s="10"/>
       <c r="B67" s="12" t="s">
-        <v>807</v>
+        <v>809</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>808</v>
-[...3 lines deleted...]
-      </c>
+        <v>810</v>
+      </c>
+      <c r="D67" s="13"/>
       <c r="E67" s="7" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F67" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G67" s="14"/>
       <c r="H67" s="5"/>
     </row>
-    <row r="68" spans="1:26">
+    <row r="68" spans="1:26" customHeight="1" ht="90">
       <c r="A68" s="10"/>
       <c r="B68" s="12" t="s">
-        <v>810</v>
+        <v>811</v>
       </c>
       <c r="C68" s="12" t="s">
-        <v>811</v>
-[...1 lines deleted...]
-      <c r="D68" s="13" t="s">
         <v>812</v>
       </c>
+      <c r="D68" s="13"/>
       <c r="E68" s="7" t="s">
-        <v>318</v>
-[...4 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F68" s="10" t="s">
+        <v>34</v>
+      </c>
+      <c r="G68" s="14"/>
       <c r="H68" s="5"/>
     </row>
-    <row r="69" spans="1:26" customHeight="1" ht="90">
+    <row r="69" spans="1:26">
       <c r="A69" s="10"/>
       <c r="B69" s="12" t="s">
         <v>813</v>
       </c>
       <c r="C69" s="12" t="s">
         <v>814</v>
       </c>
-      <c r="D69" s="13"/>
+      <c r="D69" s="13" t="s">
+        <v>815</v>
+      </c>
       <c r="E69" s="7" t="s">
-        <v>318</v>
-[...3 lines deleted...]
-      </c>
+        <v>320</v>
+      </c>
+      <c r="F69" s="10"/>
       <c r="G69" s="14"/>
       <c r="H69" s="5"/>
     </row>
-    <row r="70" spans="1:26" customHeight="1" ht="90">
-[...17 lines deleted...]
-    <row r="71" spans="1:26">
+    <row r="70" spans="1:26">
+      <c r="A70" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B70" s="11"/>
+      <c r="C70" s="11"/>
+      <c r="D70" s="11"/>
+      <c r="E70" s="11"/>
+      <c r="F70" s="11"/>
+      <c r="G70" s="11"/>
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="90">
       <c r="A71" s="10"/>
       <c r="B71" s="12" t="s">
+        <v>816</v>
+      </c>
+      <c r="C71" s="12" t="s">
         <v>817</v>
       </c>
-      <c r="C71" s="12" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D71" s="13"/>
       <c r="E71" s="7" t="s">
-        <v>318</v>
-[...1 lines deleted...]
-      <c r="F71" s="10"/>
+        <v>320</v>
+      </c>
+      <c r="F71" s="10" t="s">
+        <v>34</v>
+      </c>
       <c r="G71" s="14"/>
       <c r="H71" s="5"/>
     </row>
     <row r="72" spans="1:26">
-      <c r="A72" s="9" t="s">
-        <v>159</v>
+      <c r="A72" s="8" t="s">
+        <v>818</v>
       </c>
       <c r="B72" s="11"/>
       <c r="C72" s="11"/>
       <c r="D72" s="11"/>
       <c r="E72" s="11"/>
       <c r="F72" s="11"/>
       <c r="G72" s="11"/>
     </row>
-    <row r="73" spans="1:26" customHeight="1" ht="90">
-[...15 lines deleted...]
-      <c r="H73" s="5"/>
+    <row r="73" spans="1:26">
+      <c r="A73" s="9" t="s">
+        <v>262</v>
+      </c>
+      <c r="B73" s="11"/>
+      <c r="C73" s="11"/>
+      <c r="D73" s="11"/>
+      <c r="E73" s="11"/>
+      <c r="F73" s="11"/>
+      <c r="G73" s="11"/>
     </row>
     <row r="74" spans="1:26">
-      <c r="A74" s="8" t="s">
-        <v>822</v>
+      <c r="A74" s="9" t="s">
+        <v>289</v>
       </c>
       <c r="B74" s="11"/>
       <c r="C74" s="11"/>
       <c r="D74" s="11"/>
       <c r="E74" s="11"/>
       <c r="F74" s="11"/>
       <c r="G74" s="11"/>
     </row>
-    <row r="75" spans="1:26">
-[...19 lines deleted...]
-      <c r="G76" s="11"/>
+    <row r="75" spans="1:26" customHeight="1" ht="90">
+      <c r="A75" s="10"/>
+      <c r="B75" s="12" t="s">
+        <v>819</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>820</v>
+      </c>
+      <c r="D75" s="13"/>
+      <c r="E75" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F75" s="10"/>
+      <c r="G75" s="14"/>
+      <c r="H75" s="5"/>
+    </row>
+    <row r="76" spans="1:26" customHeight="1" ht="90">
+      <c r="A76" s="10"/>
+      <c r="B76" s="12" t="s">
+        <v>821</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>822</v>
+      </c>
+      <c r="D76" s="13"/>
+      <c r="E76" s="7" t="s">
+        <v>320</v>
+      </c>
+      <c r="F76" s="10"/>
+      <c r="G76" s="14"/>
+      <c r="H76" s="5"/>
     </row>
     <row r="77" spans="1:26" customHeight="1" ht="90">
       <c r="A77" s="10"/>
       <c r="B77" s="12" t="s">
         <v>823</v>
       </c>
       <c r="C77" s="12" t="s">
         <v>824</v>
       </c>
       <c r="D77" s="13"/>
       <c r="E77" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F77" s="10"/>
       <c r="G77" s="14"/>
       <c r="H77" s="5"/>
     </row>
     <row r="78" spans="1:26" customHeight="1" ht="90">
       <c r="A78" s="10"/>
       <c r="B78" s="12" t="s">
         <v>825</v>
       </c>
       <c r="C78" s="12" t="s">
         <v>826</v>
       </c>
       <c r="D78" s="13"/>
       <c r="E78" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F78" s="10"/>
       <c r="G78" s="14"/>
       <c r="H78" s="5"/>
     </row>
     <row r="79" spans="1:26" customHeight="1" ht="90">
       <c r="A79" s="10"/>
       <c r="B79" s="12" t="s">
         <v>827</v>
       </c>
       <c r="C79" s="12" t="s">
         <v>828</v>
       </c>
       <c r="D79" s="13"/>
       <c r="E79" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F79" s="10"/>
       <c r="G79" s="14"/>
       <c r="H79" s="5"/>
     </row>
     <row r="80" spans="1:26" customHeight="1" ht="90">
       <c r="A80" s="10"/>
       <c r="B80" s="12" t="s">
         <v>829</v>
       </c>
       <c r="C80" s="12" t="s">
         <v>830</v>
       </c>
       <c r="D80" s="13"/>
       <c r="E80" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F80" s="10"/>
       <c r="G80" s="14"/>
       <c r="H80" s="5"/>
-    </row>
-[...30 lines deleted...]
-      <c r="H82" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
-    <mergeCell ref="A44:G44"/>
+    <mergeCell ref="A43:G43"/>
+    <mergeCell ref="A70:G70"/>
     <mergeCell ref="A72:G72"/>
+    <mergeCell ref="A73:G73"/>
     <mergeCell ref="A74:G74"/>
-    <mergeCell ref="A75:G75"/>
-    <mergeCell ref="A76:G76"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="64A70B"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z18"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -29693,384 +30116,384 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="10"/>
       <c r="B3" s="12" t="s">
-        <v>319</v>
+        <v>321</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>320</v>
+        <v>322</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>321</v>
+        <v>323</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>339</v>
+        <v>340</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>340</v>
+        <v>341</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>359</v>
+        <v>368</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>360</v>
+        <v>369</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>361</v>
+        <v>370</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>367</v>
+        <v>376</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>368</v>
+        <v>377</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>369</v>
+        <v>378</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
-        <v>385</v>
+        <v>391</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>386</v>
+        <v>392</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>387</v>
+        <v>393</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
-        <v>409</v>
+        <v>415</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>410</v>
+        <v>416</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>411</v>
+        <v>417</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F13" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G13" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:26" customHeight="1" ht="90">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
-        <v>390</v>
+        <v>396</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>391</v>
+        <v>397</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F14" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
-        <v>403</v>
+        <v>409</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>404</v>
+        <v>410</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>405</v>
+        <v>411</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F15" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
-        <v>328</v>
+        <v>330</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>330</v>
+        <v>332</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F16" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G16" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="10"/>
       <c r="B17" s="12" t="s">
-        <v>350</v>
+        <v>355</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>351</v>
+        <v>356</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>352</v>
+        <v>357</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="10"/>
       <c r="B18" s="12" t="s">
-        <v>370</v>
+        <v>379</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>371</v>
+        <v>380</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>372</v>
+        <v>381</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F18" s="10" t="s">
         <v>34</v>
       </c>
       <c r="G18" s="14" t="s">
-        <v>331</v>
+        <v>333</v>
       </c>
       <c r="H18" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -30118,76 +30541,76 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="10"/>
       <c r="B3" s="12" t="s">
-        <v>160</v>
+        <v>166</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>162</v>
+        <v>168</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>163</v>
+        <v>169</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14" t="s">
-        <v>164</v>
+        <v>170</v>
       </c>
       <c r="H3" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
@@ -30234,1243 +30657,1241 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="9" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>863</v>
+        <v>859</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>864</v>
+        <v>860</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>865</v>
+        <v>861</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>866</v>
+        <v>862</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>867</v>
+        <v>863</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>868</v>
+        <v>864</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>869</v>
+        <v>865</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>870</v>
+        <v>866</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
-        <v>871</v>
+        <v>867</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>872</v>
+        <v>868</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>873</v>
+        <v>869</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>876</v>
+        <v>872</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>877</v>
+        <v>873</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>878</v>
+        <v>874</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>879</v>
+        <v>875</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>880</v>
+        <v>876</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>881</v>
+        <v>877</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>884</v>
+        <v>880</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>885</v>
+        <v>881</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>886</v>
+        <v>882</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
-        <v>887</v>
+        <v>883</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>888</v>
+        <v>884</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>889</v>
+        <v>885</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>890</v>
+        <v>886</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
-        <v>891</v>
+        <v>887</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>892</v>
+        <v>888</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>893</v>
+        <v>889</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>894</v>
+        <v>890</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
-        <v>895</v>
+        <v>891</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>896</v>
+        <v>892</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>897</v>
+        <v>893</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>898</v>
+        <v>894</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="90">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
-        <v>899</v>
+        <v>895</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>900</v>
+        <v>896</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>901</v>
+        <v>897</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>902</v>
+        <v>898</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="14"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:26" customHeight="1" ht="90">
       <c r="A17" s="10"/>
       <c r="B17" s="12" t="s">
-        <v>903</v>
+        <v>899</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>904</v>
+        <v>900</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>905</v>
+        <v>901</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>906</v>
+        <v>902</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="14"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="9" t="s">
-        <v>907</v>
+        <v>903</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="10"/>
       <c r="B19" s="12" t="s">
-        <v>908</v>
+        <v>904</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>910</v>
+        <v>906</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="10"/>
       <c r="B20" s="12" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>912</v>
+        <v>908</v>
       </c>
       <c r="D20" s="13" t="s">
-        <v>913</v>
+        <v>909</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="10"/>
       <c r="B21" s="12" t="s">
-        <v>914</v>
+        <v>910</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>915</v>
+        <v>911</v>
       </c>
       <c r="D21" s="13" t="s">
-        <v>916</v>
+        <v>912</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="10"/>
       <c r="B22" s="12" t="s">
-        <v>917</v>
+        <v>913</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>918</v>
+        <v>914</v>
       </c>
       <c r="D22" s="13" t="s">
-        <v>919</v>
+        <v>915</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F22" s="10"/>
       <c r="G22" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H22" s="5"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12" t="s">
-        <v>920</v>
+        <v>916</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>921</v>
+        <v>917</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>922</v>
+        <v>918</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H23" s="5"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12" t="s">
-        <v>923</v>
+        <v>919</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>924</v>
+        <v>920</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>925</v>
+        <v>921</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12" t="s">
-        <v>926</v>
+        <v>922</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>927</v>
+        <v>923</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>928</v>
+        <v>924</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12" t="s">
-        <v>929</v>
+        <v>925</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>930</v>
+        <v>926</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>931</v>
+        <v>927</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="14"/>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12" t="s">
-        <v>932</v>
+        <v>928</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>933</v>
+        <v>929</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>934</v>
+        <v>930</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12" t="s">
-        <v>935</v>
+        <v>931</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>936</v>
+        <v>932</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>937</v>
+        <v>933</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F28" s="10"/>
       <c r="G28" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="10"/>
       <c r="B29" s="12" t="s">
-        <v>938</v>
+        <v>934</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>939</v>
+        <v>935</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>940</v>
+        <v>936</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="14"/>
       <c r="H29" s="5"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="10"/>
       <c r="B30" s="12" t="s">
-        <v>941</v>
+        <v>937</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>942</v>
+        <v>938</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>943</v>
+        <v>939</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F30" s="10"/>
       <c r="G30" s="14"/>
       <c r="H30" s="5"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="10"/>
       <c r="B31" s="12" t="s">
-        <v>944</v>
+        <v>940</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>945</v>
+        <v>941</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>946</v>
+        <v>942</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="14"/>
       <c r="H31" s="5"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="10"/>
       <c r="B32" s="12" t="s">
-        <v>947</v>
+        <v>943</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>948</v>
+        <v>944</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>949</v>
+        <v>945</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F32" s="10"/>
       <c r="G32" s="14"/>
       <c r="H32" s="5"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="10"/>
       <c r="B33" s="12" t="s">
-        <v>950</v>
+        <v>946</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>951</v>
+        <v>947</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>952</v>
+        <v>948</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F33" s="10"/>
       <c r="G33" s="14"/>
       <c r="H33" s="5"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="8" t="s">
-        <v>953</v>
+        <v>949</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
     </row>
     <row r="35" spans="1:26" customHeight="1" ht="90">
       <c r="A35" s="10"/>
       <c r="B35" s="12" t="s">
-        <v>954</v>
+        <v>950</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>955</v>
+        <v>951</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>956</v>
+        <v>952</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F35" s="10"/>
       <c r="G35" s="14"/>
       <c r="H35" s="5"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="10"/>
       <c r="B36" s="12" t="s">
-        <v>957</v>
+        <v>953</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>958</v>
+        <v>954</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>959</v>
+        <v>955</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F36" s="10"/>
       <c r="G36" s="14"/>
       <c r="H36" s="5"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
-        <v>960</v>
+        <v>956</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>961</v>
-[...3 lines deleted...]
-      </c>
+        <v>957</v>
+      </c>
+      <c r="D37" s="13"/>
       <c r="E37" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F37" s="10"/>
       <c r="G37" s="14"/>
       <c r="H37" s="5"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="8" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="10"/>
       <c r="B39" s="12" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>965</v>
+        <v>960</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>966</v>
+        <v>961</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F39" s="10"/>
       <c r="G39" s="14"/>
       <c r="H39" s="5"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="10"/>
       <c r="B40" s="12" t="s">
-        <v>967</v>
+        <v>962</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>968</v>
+        <v>963</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>969</v>
+        <v>964</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F40" s="10"/>
       <c r="G40" s="14"/>
       <c r="H40" s="5"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
-        <v>970</v>
+        <v>965</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>971</v>
+        <v>966</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>972</v>
+        <v>967</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F41" s="10"/>
       <c r="G41" s="14"/>
       <c r="H41" s="5"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="10"/>
       <c r="B42" s="12" t="s">
-        <v>973</v>
+        <v>968</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>974</v>
+        <v>969</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>975</v>
+        <v>970</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F42" s="10"/>
       <c r="G42" s="14"/>
       <c r="H42" s="5"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="10"/>
       <c r="B43" s="12" t="s">
-        <v>976</v>
+        <v>971</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>977</v>
+        <v>972</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>978</v>
+        <v>973</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F43" s="10"/>
       <c r="G43" s="14"/>
       <c r="H43" s="5"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="10"/>
       <c r="B44" s="12" t="s">
-        <v>979</v>
+        <v>974</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>980</v>
+        <v>975</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>981</v>
+        <v>976</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F44" s="10"/>
       <c r="G44" s="14"/>
       <c r="H44" s="5"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="10"/>
       <c r="B45" s="12" t="s">
-        <v>982</v>
+        <v>977</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>983</v>
+        <v>978</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>984</v>
+        <v>979</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F45" s="10"/>
       <c r="G45" s="14"/>
       <c r="H45" s="5"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="10"/>
       <c r="B46" s="12" t="s">
-        <v>985</v>
+        <v>980</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>986</v>
+        <v>981</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>987</v>
+        <v>982</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F46" s="10"/>
       <c r="G46" s="14"/>
       <c r="H46" s="5"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="10"/>
       <c r="B47" s="12" t="s">
-        <v>988</v>
+        <v>983</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>989</v>
+        <v>984</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>990</v>
+        <v>985</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F47" s="10"/>
       <c r="G47" s="14"/>
       <c r="H47" s="5"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="10"/>
       <c r="B48" s="12" t="s">
-        <v>991</v>
+        <v>986</v>
       </c>
       <c r="C48" s="12" t="s">
-        <v>992</v>
+        <v>987</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>993</v>
+        <v>988</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F48" s="10"/>
       <c r="G48" s="14"/>
       <c r="H48" s="5"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="10"/>
       <c r="B49" s="12" t="s">
-        <v>994</v>
+        <v>989</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>995</v>
+        <v>990</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>996</v>
+        <v>991</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F49" s="10"/>
       <c r="G49" s="14"/>
       <c r="H49" s="5"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="10"/>
       <c r="B50" s="12" t="s">
-        <v>997</v>
+        <v>992</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>998</v>
+        <v>993</v>
       </c>
       <c r="D50" s="13" t="s">
-        <v>999</v>
+        <v>994</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F50" s="10"/>
       <c r="G50" s="14"/>
       <c r="H50" s="5"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="10"/>
       <c r="B51" s="12" t="s">
-        <v>1000</v>
+        <v>995</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>1001</v>
+        <v>996</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>1002</v>
+        <v>997</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F51" s="10"/>
       <c r="G51" s="14"/>
       <c r="H51" s="5"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="10"/>
       <c r="B52" s="12" t="s">
-        <v>1003</v>
+        <v>998</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>1004</v>
+        <v>999</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>1005</v>
+        <v>1000</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="14"/>
       <c r="H52" s="5"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="10"/>
       <c r="B53" s="12" t="s">
-        <v>1006</v>
+        <v>1001</v>
       </c>
       <c r="C53" s="12" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
       <c r="D53" s="13" t="s">
-        <v>1008</v>
+        <v>1003</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F53" s="10"/>
       <c r="G53" s="14"/>
       <c r="H53" s="5"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="10"/>
       <c r="B54" s="12" t="s">
-        <v>1009</v>
+        <v>1004</v>
       </c>
       <c r="C54" s="12" t="s">
-        <v>1010</v>
+        <v>1005</v>
       </c>
       <c r="D54" s="13" t="s">
-        <v>1011</v>
+        <v>1006</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>318</v>
+        <v>320</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14"/>
       <c r="H54" s="5"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="8" t="s">
-        <v>1012</v>
+        <v>1007</v>
       </c>
       <c r="B55" s="11"/>
       <c r="C55" s="11"/>
       <c r="D55" s="11"/>
       <c r="E55" s="11"/>
       <c r="F55" s="11"/>
       <c r="G55" s="11"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="10"/>
       <c r="B56" s="12" t="s">
-        <v>1013</v>
+        <v>1008</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>1014</v>
+        <v>1009</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>1015</v>
+        <v>1010</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>1016</v>
+        <v>1011</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="14"/>
       <c r="H56" s="5"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="10"/>
       <c r="B57" s="12" t="s">
-        <v>1017</v>
+        <v>1012</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>1018</v>
+        <v>1013</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>1019</v>
+        <v>1014</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>1020</v>
+        <v>1015</v>
       </c>
       <c r="F57" s="10"/>
       <c r="G57" s="14"/>
       <c r="H57" s="5"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="10"/>
       <c r="B58" s="12" t="s">
-        <v>1021</v>
+        <v>1016</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>1022</v>
+        <v>1017</v>
       </c>
       <c r="D58" s="13" t="s">
-        <v>1023</v>
+        <v>1018</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>1024</v>
+        <v>1019</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="14"/>
       <c r="H58" s="5"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="10"/>
       <c r="B59" s="12" t="s">
-        <v>1025</v>
+        <v>1020</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>1026</v>
+        <v>1021</v>
       </c>
       <c r="D59" s="13" t="s">
-        <v>1027</v>
+        <v>1022</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>1028</v>
+        <v>1023</v>
       </c>
       <c r="F59" s="10"/>
       <c r="G59" s="14"/>
       <c r="H59" s="5"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="10"/>
       <c r="B60" s="12" t="s">
-        <v>1029</v>
+        <v>1024</v>
       </c>
       <c r="C60" s="12" t="s">
-        <v>1030</v>
+        <v>1025</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>1031</v>
+        <v>1026</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>1032</v>
+        <v>1027</v>
       </c>
       <c r="F60" s="10"/>
       <c r="G60" s="14"/>
       <c r="H60" s="5"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="8" t="s">
-        <v>1033</v>
+        <v>1028</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="11"/>
       <c r="D61" s="11"/>
       <c r="E61" s="11"/>
       <c r="F61" s="11"/>
       <c r="G61" s="11"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="10"/>
       <c r="B62" s="12" t="s">
-        <v>1034</v>
+        <v>1029</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>1035</v>
+        <v>1030</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>1036</v>
+        <v>1031</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>1037</v>
+        <v>1032</v>
       </c>
       <c r="F62" s="10"/>
       <c r="G62" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H62" s="5"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="10"/>
       <c r="B63" s="12" t="s">
-        <v>1038</v>
+        <v>1033</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>1039</v>
+        <v>1034</v>
       </c>
       <c r="D63" s="13" t="s">
-        <v>1040</v>
+        <v>1035</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>1041</v>
+        <v>1036</v>
       </c>
       <c r="F63" s="10"/>
       <c r="G63" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H63" s="5"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="8" t="s">
-        <v>1042</v>
+        <v>1037</v>
       </c>
       <c r="B64" s="11"/>
       <c r="C64" s="11"/>
       <c r="D64" s="11"/>
       <c r="E64" s="11"/>
       <c r="F64" s="11"/>
       <c r="G64" s="11"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="10"/>
       <c r="B65" s="12" t="s">
-        <v>1043</v>
+        <v>1038</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>1044</v>
+        <v>1039</v>
       </c>
       <c r="D65" s="13" t="s">
-        <v>1045</v>
+        <v>1040</v>
       </c>
       <c r="E65" s="7">
         <v>990</v>
       </c>
       <c r="F65" s="10"/>
       <c r="G65" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H65" s="5"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="10"/>
       <c r="B66" s="12" t="s">
-        <v>1046</v>
+        <v>1041</v>
       </c>
       <c r="C66" s="12" t="s">
-        <v>1047</v>
+        <v>1042</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>1048</v>
+        <v>1043</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>1049</v>
+        <v>1044</v>
       </c>
       <c r="F66" s="10"/>
       <c r="G66" s="14" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="H66" s="5"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="10"/>
       <c r="B67" s="12" t="s">
-        <v>1050</v>
+        <v>1045</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>1051</v>
+        <v>1046</v>
       </c>
       <c r="D67" s="13" t="s">
-        <v>1052</v>
+        <v>1047</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>1053</v>
+        <v>1048</v>
       </c>
       <c r="F67" s="10"/>
       <c r="G67" s="14"/>
       <c r="H67" s="5"/>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="10"/>
       <c r="B68" s="12" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="C68" s="12" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="D68" s="13" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="F68" s="10"/>
       <c r="G68" s="14"/>
       <c r="H68" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A61:G61"/>
     <mergeCell ref="A64:G64"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>