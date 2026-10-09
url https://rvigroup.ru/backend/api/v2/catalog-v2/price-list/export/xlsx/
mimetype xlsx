--- v2 (2026-08-23)
+++ v3 (2026-10-09)
@@ -1,336 +1,300 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet10.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet11.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet12.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet13.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet14.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing10.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing11.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing12.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/drawings/drawing14.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing13.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="webp" ContentType="image/webp"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Оглавление" sheetId="1" r:id="rId4"/>
     <sheet name="1 серия" sheetId="2" r:id="rId5"/>
     <sheet name="Фокус" sheetId="3" r:id="rId6"/>
     <sheet name="Мета" sheetId="4" r:id="rId7"/>
-    <sheet name="Атлас" sheetId="5" r:id="rId8"/>
-[...8 lines deleted...]
-    <sheet name="Спец.оборудование" sheetId="14" r:id="rId17"/>
+    <sheet name="RUBEZH - камеры" sheetId="5" r:id="rId8"/>
+    <sheet name="Сделано в России" sheetId="6" r:id="rId9"/>
+    <sheet name="Облачные решения" sheetId="7" r:id="rId10"/>
+    <sheet name="Сетевое оборудование RVi" sheetId="8" r:id="rId11"/>
+    <sheet name="Мониторы" sheetId="9" r:id="rId12"/>
+    <sheet name="Типовые платформы Сервера" sheetId="10" r:id="rId13"/>
+    <sheet name="Системы хранения данных" sheetId="11" r:id="rId14"/>
+    <sheet name="Распродажа" sheetId="12" r:id="rId15"/>
+    <sheet name="Спец.оборудование" sheetId="13" r:id="rId16"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1332">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1281">
   <si>
     <t>Перейти в раздел</t>
   </si>
   <si>
     <t>Фото</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Описание</t>
   </si>
   <si>
     <t>Розничная цена, руб.</t>
   </si>
   <si>
     <t>Статус</t>
   </si>
   <si>
     <t>Особенности</t>
   </si>
   <si>
     <t>Видео</t>
   </si>
   <si>
     <t>IP-видеокамеры</t>
   </si>
   <si>
     <t>Купольные</t>
   </si>
   <si>
-    <t>2.11.0703</t>
-[...10 lines deleted...]
-  <si>
     <t>2.11.1082</t>
   </si>
   <si>
     <t>RVi-1NCD2032 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.8″ обеспечивает качественное видео в разрешении  2  Мп при  30 к/с. Благодаря чувствительности  0.02 лк (0 лк ИК вкл.) и ИК‑подсветке дальностью  30 м изображение остаётся чётким в любое время суток. Автоматический цифровой WDR улучшает изображение, а объектив  2.8  мм гарантирует широкий обзор. Встроенная видеоаналитика детектирует пересечение линий и областей, а встроенный микрофон позволяет записывать звук. Устройство защищено по стандарту IP66, работает при температурах от  −40  до  60 °C, поддерживает питание DC 12 В и PoE, а также карты памяти объёмом до  512 Гб.</t>
   </si>
   <si>
     <t>7 790</t>
   </si>
   <si>
-    <t>2.11.1048</t>
-[...10 lines deleted...]
-  <si>
     <t>2.11.0729</t>
   </si>
   <si>
     <t>RVi-1NCD2176 (2.8) white</t>
   </si>
   <si>
     <t>Надежная камера с матрицей SmartSens  1/2.8″ передаёт чёткое изображение в разрешении  2  Мп при  30  к/с. Благодаря сверхчувствительности  0.002  лк и ИК‑подсветке до  30  м она отлично видит даже в почти полной темноте. Аппаратный WDR (120 дБ) устраняет перепады освещённости, а объектив  2.8 мм обеспечивает широкий угол обзора. Интеллектуальная видеоаналитика распознаёт пересечение линий и областей, а встроенный микрофон фиксирует звук. Устройство защищено по стандартам IP67 и IK10, работает при температурах от  −40  до  60 °C, поддерживает карты памяти до  512  Гб и питается через PoE (8 Вт)</t>
   </si>
   <si>
     <t>11 590</t>
   </si>
   <si>
     <t>2.11.1244</t>
   </si>
   <si>
     <t>RVi-1NCD2336 (2.8)</t>
   </si>
   <si>
     <t>Современная IP‑камера с матрицей SmartSens 1/2.8″ обеспечивает чёткое изображение в разрешении 2  Мп при 30 к/с — даже в условиях слабой освещённости (чувствительность 0,002  лк). В ночное время активируется ИК‑подсветка с дальностью до 30  м, гарантируя видимость при 0  лк. Автоматический аппаратный WDR 120  дБ устраняет перепады освещённости, а интеллектуальные функции (детектирование пересечения линий/областей и классификация объектов «человек/автомобиль») повышают эффективность видеонаблюдения. Встроенный микрофон и слот для карты памяти до 512  Гб расширяют функционал, а защита IP67 и IK10 обеспечивает устойчивость к влаге, пыли и механическим воздействиям. Камера работает от DC 12 В (6.5 Вт) или через PoE (802.3af, 7 Вт) в широком диапазоне температур — от −40 °C до +60 °C.</t>
   </si>
   <si>
     <t>2.11.0853</t>
   </si>
   <si>
     <t>RVi-1NCD2379 (2.7-13.5)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.8″ обеспечивает детализированное видео 2  Мп при  30  к/с даже в условиях слабой освещённости (чувствительность  0.002  лк, а с ИК‑подсветкой — 0 лк). Моторизированный объектив  2.7–13.5 мм позволяет гибко настраивать зону обзора. ИК‑подсветка до  30  м гарантирует чёткое изображение в темное время суток. Автоматический аппаратный WDR 120 дБ оптимизирует картинку при контрастном освещении, а встроенная видеоаналитика распознаёт пересечение линий/областей и классифицирует объекты (люди, автомобили). Устройство оснащено микрофоном, аудио‑ и тревожными входами/выходами, слотом для карт памяти до  512  Гб. Защищённый корпус (IP67/IK10) обеспечивает работу при температурах от  −40  до  60 °C, питание возможно от DC  12 В или через PoE.</t>
   </si>
   <si>
     <t>20 390</t>
   </si>
   <si>
     <t>Новинка</t>
   </si>
   <si>
     <t>2.11.1328</t>
   </si>
   <si>
     <t>RVi-1NCD2379L (2.7-13.5)</t>
   </si>
   <si>
+    <t>Профессиональная камера с матрицей SmartSens  1/2.8″ обеспечивает детализированное видео 2  Мп при  30  к/с даже в условиях слабой освещённости (чувствительность  0.002  лк, а с ИК‑подсветкой — 0 лк). Моторизированный объектив  2.7–13.5 мм позволяет гибко настраивать зону обзора. ИК‑подсветка до 30 м и LED‑подсветка до 10 м делают видеонаблюдение эффективным в любое время суток. Автоматический аппаратный WDR 120 дБ оптимизирует картинку при контрастном освещении, а встроенная видеоаналитика распознаёт пересечение линий/областей и классифицирует объекты (люди, автомобили). Устройство оснащено микрофоном, аудио‑ и тревожными входами/выходами, слотом для карт памяти до  512  Гб. Защищённый корпус (IP67/IK10) обеспечивает работу при температурах от  −40  до  60 °C, питание возможно от DC  12 В или через PoE.</t>
+  </si>
+  <si>
     <t>22 000</t>
   </si>
   <si>
     <t>2.11.0995</t>
   </si>
   <si>
     <t>RVi-1NCF2378 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.8″ выдаёт чёткое изображение в разрешении  2  Мп при  30  к/с даже при минимальной освещённости (0.002  лк, а с ИК‑подсветкой — в полной темноте). Объектив  2.8 мм обеспечивает широкий угол обзора. ИК‑подсветка до  30  м гарантирует отличную видимость ночью, а аппаратный WDR с динамическим диапазоном 120  дБ идеально балансирует изображение. Встроенная видеоаналитика детектирует пересечение линий и областей и распознаёт людей и автомобили. Устройство оснащено микрофоном, аудиовходами/выходами и тревожным выходом, поддерживает карты памяти до  512  Гб. Защищённый корпус (IP67/IK10) гарантирует работу в экстремальных условиях от −40  до  60 °C при питании от DC  12 В или через PoE.</t>
   </si>
   <si>
     <t>15 990</t>
   </si>
   <si>
     <t>2.11.1081</t>
   </si>
   <si>
     <t>RVi-1NCD4042 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.9″ обеспечивает детализированное изображение в разрешении  4  Мп при  30 к/с даже при слабом освещении (чувствительность  0.02  лк, а с включённой ИК‑подсветкой — в полной темноте). Объектив  2.8  мм обеспечивает широкий угол обзора. ИК‑подсветка дальностью  30 м гарантирует чёткую картинку ночью, а аппаратный WDR с динамическим диапазоном  120  дБ эффективно устраняет перепады освещённости. Видеоаналитика позволяет отслеживать пересечение линий и областей, а встроенный микрофон — фиксировать звук. Для локального хранения данных предусмотрен слот под карты памяти объёмом до  512  Гб. Устройство защищено по стандарту IP66, работает в диапазоне температур от  −40  до  60 °C и поддерживает два варианта питания: от источника DC  12 В (5,5  Вт) или через PoE (5  Вт).</t>
   </si>
   <si>
     <t>9 190</t>
-  </si>
-[...10 lines deleted...]
-    <t>15 390</t>
   </si>
   <si>
     <t>2.11.0036</t>
   </si>
   <si>
     <t>RVi-1NCD4054 (2.8) white</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей Sony  1/2.8″ обеспечивает превосходное качество изображения в разрешении  4  Мп при  25  к/с даже в условиях крайне слабой освещённости (чувствительность  0.002 лк, а с ИК‑подсветкой — в полной темноте).Фиксированный объектив  2.8  мм обеспечивает широкий угол обзора. ИК‑подсветка до  30  м гарантирует чёткую картинку ночью. Автоматический WDR с динамическим диапазоном  120  дБ эффективно оптимизирует картинку при перепадах освещения.Видеоаналитика детектирует пересечение линий и областей, а встроенный микрофон позволяет записывать звук. Для локального хранения данных предусмотрен слот под карты памяти объёмом до  512 Гб. 
 Защищённый корпус (IP67/IK10) обеспечивает надёжную работу в экстремальных условиях от  −40  до  65 °C при питании от DC 12 В или через PoE.</t>
   </si>
   <si>
     <t>13 990</t>
   </si>
   <si>
-    <t>2.11.0743</t>
-[...10 lines deleted...]
-  <si>
     <t>2.11.1247</t>
   </si>
   <si>
     <t>RVi-1NCD5336 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens 1/2.7″ и разрешением 5 Мп (30 к/с) обеспечивает чёткое изображение даже при слабом освещении — чувствительность составляет 0.002 лк, а в ночном режиме с ИК подсветкой (до 30 м) работает при 0 лк. Оснащена объективом 2.8 мм, аппаратным WDR 120 дБ для сбалансированной картинки при контрастном освещении и интеллектуальными функциями: детектированием пересечения линий и областей, классификацией объектов (человек/автомобиль). Встроенный микрофон и слот для карты памяти до 512 Гб расширяют возможности использования, а защита IP66 и IK10 гарантирует надёжность в сложных условиях. Питается от DC 12 В (7 Вт) или через PoE (802.3af, 7.5 Вт) и стабильно работает при температурах от −40 °C до +65 °C</t>
   </si>
   <si>
     <t>2.11.1330</t>
   </si>
   <si>
     <t>RVi-1NCD5359L (2.7-13.5)</t>
   </si>
   <si>
+    <t>Профессиональная камера с матрицей SmartSens  1/2.7″ обеспечивает сверхчёткое изображение в разрешении  5  Мп при  30  к/с даже в условиях слабой освещённости (чувствительность  0.002  лк, а с ИК подсветкой — в полной темноте). Моторизированный объектив  2.7–13.5 мм позволяет гибко настраивать зону обзора. ИК подсветка до 30 м и LED подсветка до 10 м делают видеонаблюдение эффективным в любое время суток. Аппаратный WDR с динамическим диапазоном  120  дБ гарантирует сбалансированную картинку при резких перепадах освещённости, а встроенная видеоаналитика не только отслеживает пересечение линий и областей, но и классифицирует объекты (люди, автомобили). Устройство оснащено микрофоном, аудиовходами/выходами и тревожным выходом, поддерживает карты памяти до  512  Гб. Защищённый корпус (IP67/IK10) обеспечивает надёжную работу в экстремальных условиях от  −40  до  60 °C при питании от DC  12 В или через PoE.</t>
+  </si>
+  <si>
     <t>24 000</t>
   </si>
   <si>
     <t>2.11.0994</t>
   </si>
   <si>
     <t>RVi-1NCF5058 (1.4)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей OmniVision  1/2.7″ выдаёт детализированное изображение в разрешении  5  Мп при  30  к/с даже при слабом освещении (чувствительность  0.02  лк, а с ИК‑подсветкой 30 м — в полной темноте). Объектив  1.4  мм обеспечивает сверхширокий угол обзора. Аппаратный WDR с динамическим диапазоном  120  дБ гарантирует сбалансированную картинку при любых перепадах освещённости, а продвинутая видеоаналитика отслеживает пересечение линий и областей и формирует тепловую карту. Устройство оснащено микрофоном, аудиовходами/выходами и тревожным выходом, поддерживает карты памяти до  512  Гб. Камера работает при температурах от  −10  до  50 °C и питается от DC  12 В (6,5  Вт) или через PoE.</t>
   </si>
   <si>
     <t>24 990</t>
   </si>
   <si>
     <t>2.11.0996</t>
   </si>
   <si>
     <t>RVi-1NCF5358 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.7″ обеспечивает чёткое изображение в разрешении  5  Мп при  30  к/с даже в условиях почти полной темноты (чувствительность  0.002  лк, а с ИК‑подсветкой — 0 лк). Объектив  2.8  мм обеспечивает широкий угол обзора. ИК‑подсветка до  30  м гарантирует детализированную картинку в темное время суток, а аппаратный WDR с динамическим диапазоном  120  дБ эффективно устраняет перепады освещённости. Встроенная видеоаналитика не только отслеживает пересечение линий и областей, но и классифицирует объекты — людей и автомобили. Устройство оснащено микрофоном, аудиовходами/выходами и тревожным выходом, поддерживает карты памяти объёмом до  512  Гб. Прочный корпус с защитой IP67/IK10 обеспечивает надёжную работу в экстремальных условиях от  −40  до  60 °C при питании от DC  12 В или через PoE.</t>
   </si>
   <si>
     <t>19 990</t>
   </si>
   <si>
     <t>Шар в стакане</t>
   </si>
   <si>
     <t>2.11.0725</t>
   </si>
   <si>
     <t>RVi-1NCE2022 (2.8) white</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.8″ обеспечивает чёткое изображение в разрешении  2  Мп при  30  к/с даже при слабом освещении (чувствительность  0.02  лк, а с ИК‑подсветкой до 30 м — в полной темноте). Фиксированный объектив  2.8  мм обеспечивает широкий угол обзора. Автоматический цифровой WDR оптимизирует изображение в сложных условиях освещённости. Видеоаналитика позволяет отслеживать пересечение линий и областей, а встроенный микрофон — записывать звук. Устройство защищено по стандарту IP67 и стабильно работает при температурах от  −40  до  60 °C. Питание осуществляется через PoE (8 Вт), что упрощает монтаж и эксплуатацию камеры.</t>
   </si>
   <si>
     <t>8 390</t>
   </si>
   <si>
+    <t>2.11.1288</t>
+  </si>
+  <si>
+    <t>RVi-1NCE2042L (2.8)</t>
+  </si>
+  <si>
+    <t>9 800</t>
+  </si>
+  <si>
     <t>2.11.0733</t>
   </si>
   <si>
     <t>RVi-1NCE2079 (2.7-13.5) white</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.8″ выдаёт чёткое изображение в разрешении  2  Мп при  30 к/с даже в условиях слабой освещённости (чувствительность  0,002 лк, а с ИК‑подсветкой до  30  м — в полной темноте). Моторизированный объектив  2.7–13.5 мм позволяет гибко настраивать зону обзора. Автоматический аппаратный WDR с динамическим диапазоном  120  дБ обеспечивает сбалансированную картинку при резких перепадах освещённости, а встроенная видеоаналитика отслеживает пересечение линий и областей. Устройство оснащено микрофоном, аудио‑ и тревожными входами/выходами, поддерживает карты памяти до  512  Гб. Защищённый корпус (IP66) гарантирует надёжную работу в экстремальных условиях от  −40  до  60 °C при питании от DC  12 В или через PoE.</t>
   </si>
   <si>
     <t>17 190</t>
   </si>
   <si>
     <t>2.11.0854</t>
   </si>
   <si>
     <t>RVi-1NCE2379 (2.7-13.5)</t>
   </si>
   <si>
     <t>Профессиональная камера с матрицей SmartSens  1/2.8″ выдаёт чёткое изображение в разрешении  2  Мп при  30  к/с даже при минимальной освещённости (0.002  лк, а с ИК‑подсветкой 30 м — в полной темноте). Моторизированный объектив  2.7–13.5 мм обеспечивает гибкую настройку зоны обзора . Автоматический аппаратный WDR с динамическим диапазоном  120  дБ обеспечивает сбалансированную картинку при резких перепадах освещённости, а интеллектуальная видеоаналитика не только фиксирует пересечение линий и областей, но и детектирует людей и автомобили. Устройство оснащено микрофоном, аудиовходами/выходами и тревожным выходом, поддерживает локальное хранение данных на картах памяти до  512  Гб. Благодаря защите IP67 и широкому температурному диапазону (от  −40  до  60 °C) камера надёжно работает при питании от DC  12 В или через PoE.</t>
   </si>
   <si>
     <t>2.11.0731</t>
   </si>
   <si>
     <t>RVi-1NCEL2176 (2.8) white</t>
@@ -341,304 +305,237 @@
   <si>
     <t>10 190</t>
   </si>
   <si>
     <t>2.11.1245</t>
   </si>
   <si>
     <t>RVi-1NCEL2336 (2.8)</t>
   </si>
   <si>
     <t>Современная IP камера с матрицей SmartSens 1/2.8″ выдаёт чёткое изображение в разрешении 2  Мп при 30 к/с даже при минимальной освещённости (0.002  лк). Благодаря ИК‑подсветке до 30 м и LED‑подсветке до 15 м съёмка возможна в полной темноте. Автоматический аппаратный WDR 120  дБ компенсирует перепады освещённости, а интеллектуальные функции (детектирование пересечения линий/областей и классификация объектов «человек/автомобиль») повышают эффективность наблюдения. Устройство оснащено встроенным микрофоном и слотом для карты памяти до  512  Гб, а класс защиты IP66 гарантирует устойчивость к атмосферным воздействиям. Камера поддерживает питание от DC  12 В (4 Вт) или через PoE (802.3af, 5 Вт) и стабильно работает в диапазоне температур от −40 °C до +60 °C.</t>
   </si>
   <si>
     <t>2.11.1068</t>
   </si>
   <si>
     <t>RVi-1NCE4032 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/3″) и разрешением 4 Мп обеспечивает детализированную картинку со скоростью 20 к/с даже при слабом освещении (0.02лк). Объектив 2.8  мм обеспечивает широкий угол обзора. Благодаря ИК‑подсветке до 30  м съёмка остаётся чёткой в полной темноте, а цифровой WDR оптимизирует изображение при перепадах освещённости. Устройство оснащено встроенным микрофоном и готово к работе в любых погодных условиях — корпус выдерживает температуры от -40 до +60C. Питание осуществляется через PoE при потребляемой мощности всего 6  Вт.</t>
   </si>
   <si>
     <t>6 790</t>
   </si>
   <si>
+    <t>2.11.1289</t>
+  </si>
+  <si>
+    <t>RVi-1NCE4032L (2.8)</t>
+  </si>
+  <si>
+    <t>7 990</t>
+  </si>
+  <si>
     <t>2.11.0741</t>
   </si>
   <si>
     <t>RVi-1NCE4052 (2.8) white</t>
   </si>
   <si>
     <t>Современная IP‑камера с матрицей SmartSens (1/2.7″) и разрешением 4 Мп выдаёт видео с частотой 25 к/с, сохраняя чёткость даже при низкой освещённости (0.02 лк). Объектив 2.8 мм обеспечивает широкий угол обзора. Благодаря ИК‑подсветке до 30  м съёмка возможна в полной темноте, а цифровой WDR позволяет получать сбалансированную картинку при сложном освещении. Устройство умеет фиксировать пересечение линий и областей, оснащено встроенным микрофоном и защищено корпусом класса IP67. Камера стабильно работает в экстремальных условиях — от −40 до +60 C, получая питание через PoE</t>
   </si>
   <si>
     <t>8 790</t>
   </si>
   <si>
     <t>2.11.0747</t>
   </si>
   <si>
     <t>RVi-1NCEL4156 (2.8) white</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей Sony (1/2.8″) выдаёт детализированное изображение в разрешении 4 Мп с частотой 25 к/с даже при минимальной освещённости (0.002 лк). Объектив 2.8 мм обеспечивает широкий угол обзора. Благодаря ИК‑подсветке до 30 м и LED‑подсветке до 20 м видеонаблюдение остаётся эффективным в любое время суток, а аппаратный WDR (120 дБ) гарантирует чёткость картинки сложном освещении. Устройство оснащено встроенным микрофоном и слотом для карт памяти объёмом до 512 Гб, поддерживает функцию обнаружения пересечения линий и областей. Прочный корпус класса IP67 гарантирует надёжную работу в экстремальных условиях — от −40 до +60 . C. Питание возможно как от источника 12В, так и через PoE, что делает камеру оптимальным решением для систем безопасности</t>
   </si>
   <si>
     <t>12 190</t>
   </si>
   <si>
-    <t>2.11.1055</t>
-[...11 lines deleted...]
-  <si>
     <t>2.11.1161</t>
   </si>
   <si>
     <t>RVi-1NCEL5336 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/2.7″) формирует чёткое изображение в разрешении 5 Мп с частотой 30 к/с даже при экстремально слабом освещении (0.002лк). Объектив 2.8 мм обеспечивает широкий угол обзора. Благодаря комбинации ИК‑подсветки (до 30 м) и LED‑подсветки (до 15 м) камера осуществляется круглосуточное видеонаблюдение, а аппаратный WDR (120дБ) безупречно справляется со сложным освещением. Устройство распознаёт пересечение заданных линий и областей, классифицирует объекты (люди и автомобили), оснащено встроенным микрофоном и слотом для карт памяти до 512 Гб. Защищённый корпус класса IP66 гарантирует надёжную работу в суровых условиях — от −40 до +65C. Питание возможно как от источника 12 В, так и через PoE</t>
   </si>
   <si>
     <t>Цилиндрические</t>
   </si>
   <si>
     <t>2.11.0726</t>
   </si>
   <si>
     <t>RVi-1NCT2022 (2.8) white</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/2.8″) выдаёт чёткое изображение в разрешении 2 Мп с частотой 30 к/с даже при слабом освещении (0.02 лк). Объектив 2.8 мм обеспечивает широкий угол обзора. Мощная ИК‑подсветка до 50 м гарантирует надёжное ночное видеонаблюдение, а цифровой WDR оптимизирует картинку при перепадах освещённости. Устройство поддерживает обнаружение пересечения линий и областей, оснащено встроенным микрофоном. Прочный корпус класса IP67 обеспечивает бесперебойную работу в экстремальных условиях — от −40 до +60 С. Питание осуществляется через PoE (802,3af) при потребляемой мощности 8 Вт, что делает камеру идеальным решением для систем безопасности.</t>
   </si>
   <si>
-    <t>7 990</t>
-[...1 lines deleted...]
-  <si>
     <t>2.11.0736</t>
   </si>
   <si>
     <t>RVi-1NCT2022 (4) white</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/2.8″) выдаёт чёткое изображение в разрешении 2 Мп с частотой 30 к/с даже при слабом освещении (0.02 лк). Объектив 4 мм обеспечивает качественный обзор. Мощная ИК‑подсветка до 50 м гарантирует надёжное ночное видеонаблюдение, а цифровой WDR оптимизирует картинку при перепадах освещённости. Устройство поддерживает обнаружение пересечения линий и областей, оснащено встроенным микрофоном. Прочный корпус класса IP67 обеспечивает бесперебойную работу в экстремальных условиях — от −40 до +60 С. Питание осуществляется через PoE (802,3af) при потребляемой мощности 8 Вт, что делает камеру идеальным решением для систем безопасности.</t>
   </si>
   <si>
     <t>2.11.1050</t>
   </si>
   <si>
     <t>RVi-1NCT2033 (2.8-12)</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/2.8″) обеспечивает чёткое изображение в разрешении 2 Мп с частотой 30 к/с даже при низкой освещённости (0.02 лк). Моторизированный объектив 2.8–12 мм позволяет гибко настраивать угол обзора, а мощная ИК‑подсветка до 80 м гарантирует качественную съёмку в полной темноте. Цифровой WDR оптимизирует картинку при контрастном освещении, а встроенный микрофон даёт возможность записывать звук. Устройство поддерживает карты памяти объёмом до 512 Гб и защищено корпусом класса IP67, выдерживающим температуры от −40 до +60C. Питание осуществляется от источника 12 В или через PoE</t>
   </si>
   <si>
     <t>13 390</t>
   </si>
   <si>
+    <t>2.11.1291</t>
+  </si>
+  <si>
+    <t>RVi-1NCT2042L (2.8)</t>
+  </si>
+  <si>
     <t>2.11.0855</t>
   </si>
   <si>
     <t>RVi-1NCT2379 (2.7-13.5)</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/2.8″) обеспечивает чёткое изображение в разрешении 2 Мп с частотой 30 к/с даже при слабом освещении (0.002 лк). Моторизированный объектив 2.7–13.5 мм позволяет гибко настраивать зону наблюдения, а ИК‑подсветка до 80 м гарантирует видимость в полной темноте. Аппаратный WDR (120 дБ) безупречно справляется со сложным освещением, а интеллектуальные функции распознают пересечение линий/областей и классифицируют объекты (люди и автомобили). Устройство оснащено микрофоном, аудиовходами/выходами (1/1), тревожным выходом (1) и слотом для карт памяти до 512 Гб. Защищённый корпус класса IP67 обеспечивает надёжную работу от −40 до +60 C при питании от источника 12 В или через PoE (802,3af) — универсальное решение для современных систем безопасности.</t>
   </si>
   <si>
     <t>20 590</t>
   </si>
   <si>
-    <t>2.11.0730</t>
-[...10 lines deleted...]
-  <si>
     <t>2.11.1246</t>
   </si>
   <si>
     <t>RVi-1NCTL2336 (2.8)</t>
   </si>
   <si>
     <t>Современная IP камера с матрицей SmartSens 1/2.8″ выдаёт чёткое изображение в разрешении 2  Мп при 30  к/с даже при минимальной освещённости (0.002  лк). Благодаря ИК‑подсветке до 50 м и LED‑подсветке до 15 м съёмка возможна в полной темноте. Автоматический аппаратный WDR 120  дБ компенсирует перепады освещённости, а интеллектуальные функции (детектирование пересечения линий/областей и классификация объектов «человек/автомобиль») повышают эффективность наблюдения. Устройство оснащено встроенным микрофоном и слотом для карты памяти до  512 Гб, а класс защиты IP67 гарантирует устойчивость к атмосферным воздействиям. Камера поддерживает питание от DC 12  В (4 Вт) или через PoE (802.3af, 5 Вт) и стабильно работает в диапазоне температур от −40 °C до +60 °C.</t>
   </si>
   <si>
     <t>2.11.1290</t>
   </si>
   <si>
     <t>RVi-1NCT4032L (2.8)</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/3″) обеспечивает детализированное изображение 4 Мп при 30 к/с даже в условиях слабого освещения (чувствительность 0,02 лк). Объектив 2,8 мм и цифровой WDR гарантируют широкий угол обзора и чёткость картинки при перепадах освещённости. ИК‑подсветка до 30 м и LED‑подсветка до 15 м делают видеонаблюдение эффективным в любое время суток, а классификация объектов (человек, автомобиль) повышает точность распознавания. Устройство защищено по стандарту IP67 и работает в экстремальном диапазоне температур — от –40 до +60 °C. Встроенный микрофон и питание через PoE (802.3af) делают камеру удобным решением для современных систем видеонаблюдения.</t>
   </si>
   <si>
     <t>7 590</t>
   </si>
   <si>
     <t>2.11.0739</t>
   </si>
   <si>
     <t>RVi-1NCT4052 (2.8) white</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/2.7″) выдаёт высококачественное изображение в разрешении 4 Мп с частотой 25 к/с даже при низкой освещённости (0.02 лк). Фиксированный объектив 2.8 мм обеспечивает широкий угол обзора, а мощная ИК‑подсветка до 50 м обеспечивает чёткую картинку в ночное время. Цифровой WDR эффективно работает со сложным освещением, а встроенный микрофон позволяет фиксировать звуковую информацию. Устройство поддерживает функцию обнаружения пересечения линий и областей, существенно расширяя возможности контроля безопасности. Прочный корпус класса IP67 обеспечивает надёжную работу в экстремальных условиях — от −40 до +60 C, а питание через PoE (802,3af) при потребляемой мощности 8 Вт делает камеру удобным решением для современных систем видеонаблюдения.</t>
   </si>
   <si>
     <t>9 590</t>
   </si>
   <si>
-    <t>2.11.0740</t>
-[...7 lines deleted...]
-  <si>
     <t>2.11.1051</t>
   </si>
   <si>
     <t>RVi-1NCT4053 (2.8-12)</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/2.9″) выдаёт детализированное изображение в разрешении 4 Мп с частотой 30 к/с даже при слабом освещении (0.02 лк). Вариофокальный объектив 2.8–12 мм позволяет гибко настраивать угол обзора под конкретные задачи, а мощная ИК‑подсветка до 80 м обеспечивает чёткую картинку в полной темноте. Цифровой WDR эффективно справляется со сложными световыми сценами, а встроенный микрофон даёт возможность записывать звук. Устройство поддерживает функцию обнаружения пересечения линий и областей и оснащено слотом для карт памяти объёмом до 512 Гб. Прочный корпус класса IP67 гарантирует надёжную работу от −40 до +60 C при питании от источника 12 В или через PoE (802,3af) — универсальное решение для систем видеонаблюдения.</t>
   </si>
   <si>
     <t>15 590</t>
   </si>
   <si>
-    <t>2.11.0746</t>
-[...16 lines deleted...]
-  <si>
     <t>2.11.1138</t>
   </si>
   <si>
     <t>RVi-1NCT5479 (2.7-13.5)</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с функцией интеллектуального распознавания автомобильных номеров — надёжное решение для автоматизированного контроля доступа на территорию жилых комплексов, предприятий, логистических центров, городских и частных парковок. Устройство обеспечивает точность идентификации государственных регистрационных знаков до 99.8 %, успешно распознавая даже сильно загрязнённые или повреждённые номера благодаря передовым предиктивным алгоритмам аналитики. Высокое качество изображения гарантируется матрицей Omnivision (1/2.7″) и разрешением 5 Мп при частоте 25 к/с — камера эффективно работает даже при минимальной освещённости (0.002 лк). Гибкая настройка зоны обзора реализуется за счёт моторизованного объектива 2.7–13.5 мм, а чёткая съёмка в тёмное время суток обеспечивается ИК‑подсветкой с дальностью действия до 45 м. Для оптимального качества картинки предусмотрен аппаратный WDR (120 дБ), эффективно выравнивающий контрастность и устраняющий пересветы. Камера оснащена аудиовходами/выходами (1/1), тревожным выходом (1) и слотом для карт памяти объёмом до 256  Гб. Защищённый корпус класса IP67 гарантирует стабильную работу в широком температурном диапазоне — от −45°C до +55 °C. Питание возможно как от источника 12 В, так и через PoE (802.3af). В комплект входит монтажная коробка, что делает устройство готовым решением для оперативного развёртывания системы видеонаблюдения.</t>
   </si>
   <si>
     <t>65 990</t>
   </si>
   <si>
     <t>2.11.1162</t>
   </si>
   <si>
     <t>RVi-1NCTL5336 (2.8)</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей SmartSens (1/2.7″) выдаёт чёткое изображение в разрешении 5 Мп с частотой 30 к/с даже в условиях почти полной темноты (0.002 лк). Фиксированный объектив 2.8 мм в обеспечивает широкий угол обзора. ИК‑подсветка до 30 м и LED‑подсветка до 15 м гарантирует круглосуточный мониторинг с отличной детализацией. Аппаратный WDR (120 дБ) идеально выравнивает контрастность, а интеллектуальные функции распознают пересечение линий/областей и классифицируют объекты (люди и автомобили). Встроенный микрофон и слот для карт памяти до 512 Гб расширяют функциональность устройства, а корпус класса IP67 гарантирует надёжную работу в диапазоне температур от −40 до +65 C. Питание возможно как от источника 12 В, так и через PoE (802.3af) — универсальное решение для современных систем видеонаблюдения.</t>
   </si>
   <si>
     <t>2.11.0213</t>
   </si>
   <si>
     <t>RVi-1NCT8044 (2.8) white</t>
   </si>
   <si>
     <t>Профессиональная IP‑камера с матрицей Sony (1/2.8″) выдает сверхдетализированное изображение в разрешении 8 Мп с частотой 20 к/с даже при слабом освещении (0.01 лк). Фиксированный объектив 2.8 мм обеспечивает широкий угол обзора. ИК‑подсветка до 50 м гарантирует чёткую картинку круглосуточно, а аппаратный WDR (120 дБ) эффективно справляется с перепадами освещённости. Устройство распознаёт пересечение линий и областей, классифицирует объекты (люди и автомобили), оснащено встроенным микрофоном и слотом для карт памяти до 512 Гб. Прочный корпус класса IP67 обеспечивает надёжную работу в экстремальных условиях — от −40 до +65 C. Питание возможно как от источника 12 В, так и через PoE (802.3af), что делает камеру идеальным решением для современных систем безопасности с высоким уровнем детализации.</t>
   </si>
   <si>
     <t>23 590</t>
   </si>
   <si>
     <t>Малогабаритные</t>
   </si>
   <si>
     <t>2.11.0360</t>
   </si>
   <si>
     <t>RVi-1NCMW2028 (2.8)</t>
   </si>
   <si>
     <t>Wi-Fi IP‑камера с матрицей SmartSens (1/2.8″) выдаёт качественное изображение в разрешении 2 Мп с частотой 25 к/с даже при слабом освещении (0.05 лк). Фиксированный объектив 2.8 мм обеспечивает широкий угол обзора. При ИК‑подсветке до 10 м съёмка остаётся чёткой в тёмное время суток, а цифровой WDR эффективно корректирует контрастность кадра. Камера интегрирована в облачный сервис, что дает возможность хранить запись не на карте памяти, а удаленно. Встроенный PIR‑датчик движения активирует световую и звуковую сигнализацию при обнаружении активности, а микрофон и динамик позволяют организовать двустороннюю аудиосвязь. Устройство оснащено слотом для карт памяти до 256 Гб и тревожными входами/выходами (1/1). Питание возможно как от источника 12 В, так и через PoE (802.3af).</t>
   </si>
   <si>
     <t>11 190</t>
   </si>
   <si>
     <t>ПП № 969, Облачный сервис</t>
-  </si>
-[...25 lines deleted...]
-    <t>73 990</t>
   </si>
   <si>
     <t>IP-видеорегистраторы</t>
   </si>
   <si>
     <t>5 канальные</t>
   </si>
   <si>
     <t>2.21.0049</t>
   </si>
   <si>
     <t>RVi-1NR05120</t>
   </si>
   <si>
     <t>Многофункциональный видеорегистратор на 5 каналов поддерживает запись в высоком разрешении до 6 Мп (3072×2048) с общим входящим битрейтом до 50 Мбит/с и исходящим 40 мбит/с. Устройство кодирует видео с помощью современных форматов — от H.264 до H.265+ и MJPEG, обеспечивая оптимальное сжатие и качество изображения. Поддерживается аналитика с IP камер*. Выводить картинку можно на мониторы через VGA (Full HD) или HDMI (Ultra HD 4K), а для аудио предусмотрен выход RCA. Система поддерживает протокол ONVIF** и позволяет установить жёсткий диск объёмом до 10 Тб для длительного хранения записей.
 *Для видеокамер 1-й серии с поддержкой интеграции по SDK Tiandy (см. технические характеристики видеокамеры)
 **Требуется версия ПО с поддержкой этой функции</t>
   </si>
   <si>
     <t>13 190</t>
   </si>
   <si>
     <t>2.21.0079</t>
   </si>
   <si>
@@ -670,84 +567,74 @@
   <si>
     <t>RVi-1NR05182C-4P</t>
   </si>
   <si>
     <t>5 канальный видеорегистратор обеспечивает запись видео с разрешением до 6 Мп (3072×2048) на канал при суммарном входящем битрейте 60 Мбит/с и исходящим 40 мбит/с, гарантируя чёткую детализацию изображения. Устройство поддерживает современные видеокодеки от H.264 до H.265+, позволяя эффективно сжимать видео без потери качества. Система поддерживает протоколы ONVIF профили S/T*. Вывод изображения осуществляется через HDMI или VGA в формате Full HD (1920×1080), обеспечивая комфортное наблюдение в высоком разрешении. Для хранения данных предусмотрено подключение одного SATA‑диска ёмкостью до 6 Тб, что обеспечивает длительное архивирование записей. Дополнительно регистратор оснащён 4 портами PoE с суммарным бюджетом 45 Вт, что упрощает подключение IP‑камер и делает устройство идеальным решением для развёртывания систем видеонаблюдения «под ключ».
 *Данное устройство не имеет функционала для интеграции в другие системы по протоколу ONVIF</t>
   </si>
   <si>
     <t>11 990</t>
   </si>
   <si>
     <t>10 канальные</t>
   </si>
   <si>
     <t>2.21.0063</t>
   </si>
   <si>
     <t>RVi-1NR10150C</t>
   </si>
   <si>
     <t>10 канальный видеорегистратор с поддержкой разрешения до 6 Мп (3072×2048) на канал обеспечивает чёткую картинку при входящем битрейте до 50 Мбит/с (исходящий битрейт 40 Мбит/с), гарантируя детальную фиксацию событий. Устройство работает с широким набором видеокодеков (от H.264 до H.265+ и MJPEG) и поддерживает видеоаналитику с IP камер*, а также стандарты ONVIF профили S/T**. Выводить изображение можно через VGA в Full HD или через HDMI в Ultra HD 4K, что даёт гибкость при подборе мониторов. Для хранения данных предусмотрена возможность подключения одного SATA диска до 8 Тб, обеспечивающий длительное архивирование записей.
 *Для видеокамер 1-й серии с поддержкой интеграции по SDK Tiandy (см. технические характеристики видеокамеры):
 **Данное устройство не имеет функционала для интеграции в другие системы по протоколу ONVIF</t>
   </si>
   <si>
-    <t>2.21.0081</t>
-[...11 lines deleted...]
-  <si>
     <t>2.21.0087</t>
   </si>
   <si>
     <t>RVi-1NR10161C-8P</t>
   </si>
   <si>
     <t>10 канальный видеорегистратор обеспечивает запись в разрешении до 6 Мп (3072×2048) с суммарным входящим битрейтом 60 Мбит/с (исходящий 40 Мбит/с), гарантируя высокую детализацию изображения на всех каналах. Устройство поддерживает современные видеокодеки от H.264 до H.265+, а также стандарты ONVIF профили S/T*. Для вывода изображения VGA (Fulll HD 1920x1080) или HDMI (UltraHD 4K 3840х2160). Встроенный SATA контроллер поддерживает жёсткий диск объёмом до 6 Тб для длительного хранения архива. 8 портов PoE с общим бюджетом 70 Вт упрощают подключение камер, делая устройство оптимальным решением для развёртывания систем видеонаблюдения с минимальными затратами на инфраструктуру.
 *Данное устройство не имеет функционала для интеграции в другие системы по протоколу ONVIF</t>
   </si>
   <si>
     <t>16 990</t>
   </si>
   <si>
     <t>2.21.0071</t>
   </si>
   <si>
     <t>RVi-1NR10170</t>
   </si>
   <si>
     <t>10 канальный видеорегистратор обеспечивает запись в высоком разрешении до 8 Мп (3840×2160) при входящем битрейте 80 Мбит/с (исходящий 80 Мбит/с), гарантируя исключительную детализацию изображения на всех каналах. Устройство поддерживает широкий спектр видеокодеков (от H.264 до H.265+ и MJPEG), а также функции видеоаналитики с IP камер* и стандарты ONVIF профили S/T. Выводить картинку можно через VGA в Full HD или HDMI в Ultra HD 4K, а аудиовход/выход (RCA и 3,5 мм Jack) позволяет организовать двустороннюю аудиосвязь. Предусмотрены 4 тревожных входа и 1 выход, а возможность подключения вместительного SATA диска до 10 Тб обеспечивает длительное хранение архива. Это мощное решение для современных систем видеонаблюдения, сочетающее высокую производительность, гибкость подключения и интеллектуальные аналитические возможности.
 * Для видеокамер 1-й серии с поддержкой интеграции по SDK Tiandy (см. технические характеристики видеокамеры)</t>
+  </si>
+  <si>
+    <t>17 990</t>
   </si>
   <si>
     <t>20 канальные</t>
   </si>
   <si>
     <t>2.21.0042</t>
   </si>
   <si>
     <t>RVi-1NR20180</t>
   </si>
   <si>
     <t>20 канальный видеорегистратор обеспечивает запись в разрешении до 8 Мп (3840×2160) с суммарным входящим битрейтом 80 Мбит/с (исходящий 80 Мбит/с), гарантируя превосходную детализацию картинки на всех каналах. Устройство поддерживает широкий набор видеокодеков — от H.264 до H.265+ и MJPEG — и поддерживает ONVIF профили S/T*, а также включает функции видеоаналитики** для интеллектуального мониторинга. Выводить изображение можно через VGA в Full HD или HDMI в Ultra HD 4K, а аудиовыход RCA позволяет подключать внешние акустические системы. Для хранения архива предусмотрена возможность подключать один SATA диск ёмкостью до 10 Тб, обеспечивающий длительное сохранение записей.
  *Данное устройство не имеет функционала для интеграции в другие системы по протоколу ONVIF
  ** Для видеокамер 1-й серии с поддержкой интеграции по SDK Tiandy (см. технические характеристики видеокамеры)</t>
   </si>
   <si>
     <t>2.21.0073</t>
   </si>
   <si>
     <t>RVi-1NR20270</t>
   </si>
   <si>
     <t>20 канальный видеорегистратор поддерживает запись в разрешении до 8 Мп (3840×2160) при входящем битрейте 160 Мбит/с, обеспечивая высокую детализацию изображения на всех каналах. Устройство работает с современными видеокодеками от H.264 до H.265+, а также поддерживает широкий набор функций видеоаналитики с видеокамер* — от детектора лиц до пересечения линий/областей и обнаружения скопления людей, стандарт ONVIF профили S/T. Выводить изображение можно через VGA в Full HD или HDMI в Ultra HD 4K, а аудиовход/выход (3,5 мм Jack и RCA) позволяет организовать двустороннюю звуковую связь. Для хранения данных предусмотрена возможность подключения двух SATA дисков ёмкостью до 10 Тб каждый, а 4 тревожных входа и 1 выход обеспечивают интеграцию с системами сигнализации. Это мощное решение для масштабных систем видеонаблюдения, сочетающее высокую пропускную способность, гибкость подключения и расширенные возможности хранения данных.
  * Для видеокамер 1-й серии с поддержкой интеграции по SDK Tiandy (см. технические характеристики видеокамеры)</t>
   </si>
@@ -762,60 +649,50 @@
   </si>
   <si>
     <t>20 канальный видеорегистратор с поддержкой разрешения до 8 Мп (3840×2160) и входящим битрейтом 160 Мбит/с обеспечивает чёткую картинку на всех каналах, позволяя детально фиксировать любые события. Устройство поддерживает современные видеокодеки от H.264 до H.265+, а также широкий набор функций видеоаналитики с видеокамер* — от детектора лиц и подсчёта объектов до тепловой карты, пересечения линий/областей и обнаружения скопления людей. Для вывода изображения предусмотрены интерфейсы VGA (Full HD) и HDMI (Ultra HD 4K), а аудиовход/выход (3,5 мм Jack и RCA) позволяет организовать двустороннюю звуковую связь. Видеорегистратор оснащён 16 портами PoE (общий бюджет 200 Вт), возможностью подключения 2х SATA дисков до 10 Тб каждый и тревожными входами/выходом (4/1), обеспечивая гибкую интеграцию в систему безопасности. Устройство поддерживает стандарт ONVIF Профили S/T.
  * Для видеокамер 1-й серии с поддержкой интеграции по SDK Tiandy (см. технические характеристики видеокамеры)</t>
   </si>
   <si>
     <t>49 990</t>
   </si>
   <si>
     <t>2.21.0098</t>
   </si>
   <si>
     <t>RVi-1NR20271-16P</t>
   </si>
   <si>
     <t>20 канальный видеорегистратор с поддержкой разрешения до 16 Мп (4620×3465) и входящим битрейтом 160 Мбит/с обеспечивает чёткую картинку на всех каналах, позволяя детально фиксировать любые события. Устройство поддерживает современные видеокодеки от H.264 до H.265+, а также широкий набор функций видеоаналитики: пересечение линии; пересечение параллельных линий; пересечение области; детектор лиц; распознавание лиц; классификация объектов. Для вывода изображения предусмотрены интерфейсы VGA (Full HD) и HDMI (Ultra HD 4K), а аудиовход/выход (3,5 мм Jack и RCA) позволяет организовать двустороннюю звуковую связь.
 Видеорегистратор оснащён 16 портами PoE (общий бюджет 200 Вт), возможностью подключения 2х SATA дисков до 10 Тб каждый. Устройство поддерживает стандарт ONVIF Профили S/T.</t>
   </si>
   <si>
     <t>55 990</t>
   </si>
   <si>
     <t>40 канальные</t>
   </si>
   <si>
-    <t>2.21.0076</t>
-[...8 lines deleted...]
-  <si>
     <t>2.21.0097</t>
   </si>
   <si>
     <t>RVi-1NR40282</t>
   </si>
   <si>
     <t>40 канальный видеорегистратор с поддержкой разрешения до 16 Мп и входящим битрейтом 400 Мбит/с (исходящий 400 Мбит/с) обеспечивает высокую детализацию и плавность видеопотока на всех каналах. Устройство работает с современными видеокодеками от H.264 до H.265+, поддерживает функции видеоаналитики с IP камер* и поддерживает стандарты ONVIF профили S/T. Для вывода изображения предусмотрены интерфейсы VGA (Full HD) и HDMI (Ultra HD 4K), а аудиовходы/выходы (3,5 мм Jack и RCA) позволяют организовать двустороннюю аудиосвязь. Видеорегистратор оснащён 2 SATA слотами для дисков до 10 Тб каждый и тревожными входами/выходами (16/4), а два гигабитных Ethernet интерфейса гарантируют высокую скорость передачи данных. 
  * Для видеокамер 1-й серии (см. раздел совместимости на странице видеокамер)</t>
   </si>
   <si>
     <t>80 канальные</t>
   </si>
   <si>
     <t>2.21.0078</t>
   </si>
   <si>
     <t>RVi-1NR80871</t>
   </si>
   <si>
     <t>80 канальный видеорегистратор с поддержкой разрешения до 12 Мп (4000×3000) и входящим битрейтом 640 Мбит/с (исходящий 320 Мбит/с) обеспечивает высочайшую детализацию изображения на всех каналах, идеально подходя для масштабных объектов. Устройство поддерживает современные видеокодеки от H.264 до H.265+, а также функции видеоаналитики с IP‑камер*, гарантируя интеллектуальный мониторинг и оперативную реакцию на события. Для вывода изображения предусмотрены два VGA‑порта (Full HD) и два HDMI‑порта (Ultra HD 4K), а аудиовходы/выходы (3,5‑мм Jack и BNC) позволяют организовать полноценную звуковую составляющую системы. Видеорегистратор оснащён 8 SATA‑слотами для дисков до 10 Тб каждый и тревожными входами/выходами (16/4), обеспечивая внушительный объём хранения и широкие возможности интеграции. Устройство поддерживает стандарты ONVIF профили S/T/G 
 * Для видеокамер 1-й серии (см. раздел совместимости на странице видеокамер)</t>
   </si>
   <si>
     <t>175 990</t>
   </si>
@@ -934,72 +811,51 @@
   <si>
     <t>2.61.0115</t>
   </si>
   <si>
     <t>RVi-1BCM-2 white</t>
   </si>
   <si>
     <t>Угловой кронштейн в белом исполнении — надёжное и функциональное решение для углового крепления оборудования. Прочная металлическая конструкция при габаритах  193(Д)х165(Ш)х107(В)х(Ø) мм выдерживает нагрузку до  19  кг, оставаясь достаточно компактной. Вес изделия составляет  918  г</t>
   </si>
   <si>
     <t>5 490</t>
   </si>
   <si>
     <t>2.61.0116</t>
   </si>
   <si>
     <t>RVi-1BPM-2 white</t>
   </si>
   <si>
     <t>Кронштейн для крепления на столб — практичное решение для надёжной фиксации оборудования. Белый металлический корпус при компактных габаритах  136(Д)х165(Ш)х37(В)х(Ø) мм выдерживает нагрузку до  20  кг, а вес самого кронштейна составляет всего  652  г</t>
   </si>
   <si>
     <t>7 490</t>
   </si>
   <si>
-    <t>2.61.0151</t>
-[...7 lines deleted...]
-  <si>
     <t>Монтажные коробки</t>
-  </si>
-[...10 lines deleted...]
-    <t>2 190</t>
   </si>
   <si>
     <t>2.61.0017</t>
   </si>
   <si>
     <t>RVi-1BMB-2 white</t>
   </si>
   <si>
     <t>Монтажная коробка белого цвета — универсальное решение для настенного или потолочного монтажа. Прочный металлический корпус (вес  540  г) выдерживает нагрузку до  3  кг, а класс защиты  IP66 гарантирует надёжную работу в условиях повышенной влажности и пыли. Компактные габариты  134(Д)х133,5(Ш)х56(В)х(Ø) мм позволяют удобно разместить коробку даже в ограниченном пространстве. Лаконичный дизайн органично вписывается в любой интерьер, а простота установки делает монтаж быстрым и удобным</t>
   </si>
   <si>
     <t>2 050</t>
   </si>
   <si>
     <t>2.61.0108</t>
   </si>
   <si>
     <t>RVi-1BMB-8 white</t>
   </si>
   <si>
     <t>Монтажная коробка белого цвета — надёжное решение для монтажа с защитой от пыли и влаги по классу  IP65. Прочный металлический корпус весом  430  г выдерживает нагрузку до  3,5  кг, обеспечивая долговечность и стабильность эксплуатации. Лаконичный дизайн позволяет коробке гармонично вписаться в интерьер, не привлекая лишнего внимания.</t>
   </si>
   <si>
     <t>2.61.0110</t>
   </si>
@@ -1500,90 +1356,99 @@
     <t>2.11.1278</t>
   </si>
   <si>
     <t>RVi-2NCT5379 (5-50) RU</t>
   </si>
   <si>
     <t>2.11.0975</t>
   </si>
   <si>
     <t>RVi-2NCT8359 (2.7-13.5)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8”, 0,0043 лк @ F1.6 
 ИК-подсветка до 40 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение параллельных линий; Пересечение области; Праздношатание; Множественное праздношатание; Контроль направления; Подсчет объектов; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; Анти-туман 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
+    <t>ПП № 969</t>
+  </si>
+  <si>
+    <t>RVi-2NCT8369 (5-50)</t>
+  </si>
+  <si>
     <t>2.11.1276</t>
   </si>
   <si>
     <t>RVi-2NCTT8358 (2.8)</t>
   </si>
   <si>
     <t>2.11.1134</t>
   </si>
   <si>
     <t>RVi-2NCCX2356 (2.8)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8” , 0.001 лк @ F2.0 
 WDR (120 дБ) 
 Пересечение линии; Пересечение области; Праздношатание (множественное); Контроль направления; Детектор лиц; Пересечение параллельных линий; Классификация объектов; AI Детектор движения 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; 
 Поддержка карт памяти MicroSD до 256 Гб 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S/G/T 
 DC 12 В (-15% ~ +25%)</t>
   </si>
   <si>
     <t>2.11.1135</t>
   </si>
   <si>
     <t>RVi-2NCSX2356 (2.8)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8” , 0.001 лк @ F2.0 
 WDR (120 дБ) 
 Пересечение линии; Пересечение области; Праздношатание (множественное); Контроль направления; Детектор лиц; Пересечение параллельных линий; Классификация объектов; AI Детектор движения 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI; 
 Поддержка карт памяти MicroSD до 256 Гб 
 Диапазон рабочих температур -40 ... 55 °С 
 ONVIF Profile S/G/T 
 PoE (802.3af) / DC 12 В (-15% ~ +25%)</t>
+  </si>
+  <si>
+    <t>Поворотные скоростные</t>
   </si>
   <si>
     <t>2.11.1188</t>
   </si>
   <si>
     <t>RVi-2NCZ23625 (5-125) RU</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8", 0.03 лк @ F1.6 
 25-кратный оптический зум 
 ИК-подсветка до 200 м, Адаптивная ИК-подсветка 
 Скорость позиционирования 180°/с по горизонтали, 90°/с по вертикали 
 Диапазон поворота 360° (без ограничения) 
 Диапазон наклона -15° - 90° (автопереворот) 
 WDR (120 дБ) 
 Стабилизация изображения, Анти-туман 
 Видеоаналитика: Классификация объектов, Пересечение линии, Вторжение, Пересечение параллельных линий, Праздношатание (множественное), Контроль направления, Остановка в области, Детектор дыма и огня, Подсчет объектов, AI детектор движения, Автотрекинг 
 3 видеопотока 
 H.264, H.265, MJPEG 
 Смарт-кодек, ROI 
 Поддержка карт памяти MicroSD до 1 ТБ 
 Класс защиты IP66 
 Диапазон рабочих температур -40°С...60°С 
 Обогрев смотрового окна 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство); ONVIF Profile M (устройство) 
@@ -1657,50 +1522,125 @@
 15-кратный оптический зум 
 Скорость позиционирования 200°/с по горизонтали, 160°/с по вертикали 
 Диапазон поворота 360° (без ограничения) 
 Диапазон наклона 0° … 90° (автопереворот) 
 WDR (120 дБ) 
 Стабилизация изображения, Анти-туман 
 Видеоаналитика: Пересечение линии; Пересечение области; Остановка в области; Праздношатание; Праздношатание (множественное); Контроль направления; Подсчет объектов; Детектор лиц; Пересечение параллельных линий; Обнаружение дыма и огня 
 Классификация объектов: Человек, Транспортное средство 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек, ROI 
 Класс защиты IP66 
 Диапазон рабочих температур -40 ... 60 °С 
 ONVIF Profile S/G/T/M</t>
   </si>
   <si>
     <t>16 канальные</t>
   </si>
   <si>
     <t>2.21.0068</t>
   </si>
   <si>
     <t>RVi-2ND16760</t>
   </si>
   <si>
+    <t>2.21.0074</t>
+  </si>
+  <si>
+    <t>RVi-2NR16281-P</t>
+  </si>
+  <si>
+    <t>Подключение до 16 IP-видеокамер с суммарным битрейтом до 160 Мбит/с 
+Разрешение потока IP-видеокамер 12 Мп (4000×3000) 
+Кодеки видеокамер: (H.264, H.265, Смарт-кодеки) 
+Встроенная видеоаналитика с поддержкой до 4 каналов: Пересечение области с возможностью классификации объектов 
+Поддержка функций встроенной аналитики видеокамер* 
+Подключение до 2 жестких дисков до 12 ТБ каждый 
+Смарт-поиск 
+1 × VGA 1080P (1920×1080), 1 × HDMI UltraHD 4K (3840×2160) 
+Аудио входы/выходы: 1/1 
+Тревожные входы/выходы: 6/2 
+16 портов PoE / 128 Вт
+2 гигабитных сетевых интерфейса Ethernet 
+ONVIF Profile S (клиент/устройство) / T (клиент/устройство) / G (устройство) 
+* Для видеокамер 2-й серии RVi-2NCx23xx/43xx/53xx</t>
+  </si>
+  <si>
+    <t>32 канальные</t>
+  </si>
+  <si>
+    <t>2.21.0066</t>
+  </si>
+  <si>
+    <t>RVi-2NR32481</t>
+  </si>
+  <si>
+    <t>Подключение до 32 IP-видеокамер с суммарным битрейтом до 320 Мбит/с 
+Разрешение потока IP-видеокамер 12 Мп (4000×3000) 
+Кодеки видеокамер: (H.264, H.265, Смарт-кодеки) 
+Встроенная видеоаналитика с поддержкой до 4 каналов: Пересечение области с возможностью классификации объектов 
+Поддержка функций встроенной аналитики видеокамер* 
+Подключение до 4 жестких дисков до 16 ТБ каждый 
+RAID (0/1/5/6/10) 
+Смарт-поиск 
+1 × VGA 1080P (1920×1080), 1 × HDMI UltraHD 4K (3840×2160), 1 × HDMI 1080P (1920×1080) 
+ Независимые видеовыходы
+Аудио входы/выходы: 1/1 
+Тревожные входы/выходы: 16/4 
+2 гигабитных сетевых интерфейса Ethernet 
+ONVIF Profile S (клиент/устройство) / T (клиент/устройство) / G (устройство) 
+Кронштейн для крепления в 19” стойку 
+* Для видеокамер 2-й серии RVi-2NCx23xx/43xx/53xx</t>
+  </si>
+  <si>
+    <t>64 канальные</t>
+  </si>
+  <si>
+    <t>2.21.0082</t>
+  </si>
+  <si>
+    <t>RVi-2NR64861</t>
+  </si>
+  <si>
+    <t>Подключение до 64 IP-видеокамер с суммарным битрейтом до 400 Мбит/с 
+Разрешение потока IP-видеокамер 12 Мп (4000×3000) 
+Кодеки видеокамер: (H.264, H.265, Смарт-кодеки) 
+Встроенная видеоаналитика с поддержкой до 4 каналов: Пересечение области с возможностью классификации объектов 
+Поддержка функций встроенной аналитики видеокамер* 
+Подключение до 8 жестких дисков до 16 ТБ каждый 
+RAID (0/5/6/10) 
+Смарт-поиск 
+1 × VGA 1080P (1920×1080), 1 × HDMI UltraHD 4K (3840×2160), 1 × HDMI 1080P (1920×1080) 
+Аудио входы/выходы: 1/1 
+Тревожные входы/выходы: 16/6 
+2 гигабитных сетевых интерфейса Ethernet 
+ONVIF Profile S (клиент/устройство) / T (клиент/устройство) / G(устройство) 
+Кронштейн для крепления в 19” стойку 
+* Для видеокамер 2-й серии RVi-2NCx23xx/43xx/53xx/83xx</t>
+  </si>
+  <si>
     <t>2.61.0122</t>
   </si>
   <si>
     <t>RVi-2BA-2</t>
   </si>
   <si>
     <t>2.61.0123</t>
   </si>
   <si>
     <t>RVi-2BA-3</t>
   </si>
   <si>
     <t>2.61.0124</t>
   </si>
   <si>
     <t>RVi-2BA-4</t>
   </si>
   <si>
     <t>2.61.0125</t>
   </si>
   <si>
     <t>RVi-2BHM-2</t>
   </si>
   <si>
     <t>2.61.0126</t>
@@ -1784,96 +1724,50 @@
     <t>RVi-2BMB-2</t>
   </si>
   <si>
     <t>2.61.0134</t>
   </si>
   <si>
     <t>RVi-2BMB-4</t>
   </si>
   <si>
     <t>2.61.0214</t>
   </si>
   <si>
     <t>RVi-2BMB-13</t>
   </si>
   <si>
     <t>2.61.0217</t>
   </si>
   <si>
     <t>RVi-2BMB-15</t>
   </si>
   <si>
     <t>2.61.0297</t>
   </si>
   <si>
     <t>RVi-2BMB-H3</t>
-  </si>
-[...44 lines deleted...]
-Встроенная монтажная коробка</t>
   </si>
   <si>
     <t>2.11.0830</t>
   </si>
   <si>
     <t>RVi-2NCD2478 (2.8) white</t>
   </si>
   <si>
     <t>IP-видеокамера со встроенным трекингом объектов - людей, автомобилей и 2-х колесных транспортных средств 
 Сенсор: 1/2.8”, 0.001 лк @ F1.6 
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Анти-туман 
 Видеоаналитика: Пересечение линии; Пересечение области; Вход в область; Выход из области; Подсчет объектов; Подсчет очереди; Классификация объектов; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек, ROI 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67, IK10 
 Диапазон рабочих температур -60 ... 60 °С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.0711</t>
   </si>
@@ -2113,95 +2007,50 @@
 WDR (120 дБ) 
 Анти-туман 
 Встроенный микрофон 
 Пересечение линии; Пересечение области; Вход в область; Выход из области 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI 
 Поддержка карт памяти MicroSD до 512 ГБ 
 Класс защиты IP67, IK10 
 Диапазон рабочих температур: -40 ... 60°С 
 ONVIF Profile S (устройство); ONVIF Profile T (устройство); ONVIF Profile G (устройство)</t>
   </si>
   <si>
     <t>2.11.1177</t>
   </si>
   <si>
     <t>RVi-2NCE8426 (1.68)</t>
   </si>
   <si>
     <t>2.11.1257</t>
   </si>
   <si>
     <t>RVi-2NCE8498L (2.8)</t>
   </si>
   <si>
-    <t>2.11.1217</t>
-[...43 lines deleted...]
-  <si>
     <t>2.11.1052</t>
   </si>
   <si>
     <t>RVi-2NCT2469 (5-50)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8” , 0.002 лк @ F1.6 
 Автодиафрагма (DC-Iris) 
 10-кратный оптический зум 
 ИК-подсветка до 100 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Анти-туман 
 Видеоаналитика: Пересечение линии; Вторжение; Вход в область; Выход из области; Оставленный предмет; Пропавший предмет; Подсчет объектов; Подсчет очереди; Детектор лиц 
 3 видеопотока 
 H.264; H.265; MJPEG 
 Смарт-кодек; ROI 
 Поддержка карт памяти MicroSD до 256 Гб 
 Класс защиты IP67, IK10 
 Диапазон рабочих температур -40 ... 60 °С 
 ONVIF Profile S/G/T 
 Монтажная коробка не требуется</t>
   </si>
   <si>
     <t>2.11.0832</t>
   </si>
@@ -2747,62 +2596,50 @@
   <si>
     <t>2.61.0191</t>
   </si>
   <si>
     <t>RVi-2BMB-8</t>
   </si>
   <si>
     <t>2.61.0192</t>
   </si>
   <si>
     <t>RVi-2BMB-9</t>
   </si>
   <si>
     <t>2.61.0196</t>
   </si>
   <si>
     <t>RVi-2BMB-14</t>
   </si>
   <si>
     <t>2.61.0162</t>
   </si>
   <si>
     <t>RVi-2BMB-10</t>
   </si>
   <si>
-    <t>2.11.1099</t>
-[...10 lines deleted...]
-  <si>
     <t>RUBEZH: камеры</t>
   </si>
   <si>
     <t>1.11.0005</t>
   </si>
   <si>
     <t>RV-3NCD2165 (2.8-12)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8" IMX307, 0.006 лк @ F1.4 
 4-кратный оптический зум
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка
 WDR (120 дБ)
 3 Видеопотока
 H.264, H.265, MJPEG
 Смарт-битрейт, ROI
 Поддержка карт памяти MicroSD до 128 Гб
 Класс защиты IP68, IK10
 Диапазон рабочих температур -55 ... 50 °С 
 Холодный старт, Встроенный нагреватель
 ONVIF Profile S/G
 Монтажная коробка входит в комплект поставки
 Модификации камеры по видеоаналитике:
 -I1: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта 
 -I3: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта, Оставленный предмет, Пропавший предмет, Праздношатание, Направление движения объекта, Подсчет объектов, Вход в область, Выход из области, Появление в области, Исчезновение в области, Остановка в области, Классификация объектов, Контроль несанкционированного прохода</t>
@@ -3007,214 +2844,86 @@
   <si>
     <t>1.11.0012</t>
   </si>
   <si>
     <t>RV-3NCD4065-I1 (3.6-10)</t>
   </si>
   <si>
     <t>1.11.0013</t>
   </si>
   <si>
     <t>RV-3NCD4065-I3 (3.6-10)</t>
   </si>
   <si>
     <t>1.11.0143</t>
   </si>
   <si>
     <t>RV-3NCD10368 (4.0)</t>
   </si>
   <si>
     <t>1.11.0140</t>
   </si>
   <si>
     <t>RV-3NCD20369R (2.8-8)</t>
   </si>
   <si>
-    <t>1.11.0014</t>
-[...46 lines deleted...]
-  <si>
     <t>1.11.0146</t>
   </si>
   <si>
     <t>RV-3NCD5359B (5.0-50)</t>
   </si>
   <si>
     <t>1.11.0142</t>
   </si>
   <si>
     <t>RV-3NCD5369C (2.2)</t>
   </si>
   <si>
     <t>1.11.0137</t>
   </si>
   <si>
     <t>RV-3NCD5369R (2.7-13.5)</t>
   </si>
   <si>
     <t>1.11.0154</t>
   </si>
   <si>
     <t>RV-3NCDX20059 (2.8-8.0)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8" 5Мп 0.005 лк @ F1.6 
 4 видеомодуля (канала)
 Моторизованный объектив 2.8-8.0 мм
 WDR (120 дБ)
 3 Видеопотока по каждому каналу
 H.265, H.264, MJPEG
 ROI
 4 слота карты памяти с поддержкой MicroSD до 128 Гб
 Класс защиты IP67, IK10
 Диапазон рабочих температур -20 ... 50 °С
 ONVIF Profile S/G
 Встроенные интерфейсы для подключения</t>
-  </si>
-[...78 lines deleted...]
-ONVIF Profile S/G</t>
   </si>
   <si>
     <t>1.11.0126</t>
   </si>
   <si>
     <t>RV-3NCF5366R (2.8)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8" IMX675, 0.003 лк @ F2.2
 Фиксированный объектив 2.8 мм
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка
 WDR (120 дБ)
 3 Видеопотока
 H.264, H.265, MJPEG
 Смарт-битрейт, ROI
 Встроенный микрофон
 Поддержка карт памяти MicroSD до 128 Гб
 Видеоаналитика: Пересечение линии, пересечение области, вход/выход из области, появление/исчезновение из области, остановка, праздношатание, направление движения, счетчик объектов. Классификация объектов.
 Класс защиты IP66, IK10
 Диапазон рабочих температур -40 ... 50 °С 
 ONVIF Profile S/G</t>
   </si>
   <si>
     <t>1.11.0127</t>
   </si>
@@ -3277,120 +2986,54 @@
 Класс защиты IP66, IK10
 Диапазон рабочих температур -40 ... 50 °С 
 ONVIF Profile S/G</t>
   </si>
   <si>
     <t>1.11.0132</t>
   </si>
   <si>
     <t>RV-3NCP5369W (2.7-13.5)</t>
   </si>
   <si>
     <t>Камера со встроенной видеоаналитикой и классификацией объектов
 1/2.8", 0.00075 лк, F1.3 
 4-кратный оптический зум 
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение области; Вход в область; Выход из области; Появление в области; Исчезновение в области; Остановка в области; Праздношатание; Контроль направления; Подсчет объектов
 3 видеопотока 
 H.264, H.265, MJPEG 
 Смарт-кодек, ROI 
 Поддержка карт памяти MicroSD до 128 Гб 
 Класс защиты IP66, IP67, IK10 
 Диапазон рабочих температур -40 ... 50 °С</t>
   </si>
   <si>
-    <t>1.11.0022</t>
-[...68 lines deleted...]
--I3: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта, Оставленный предмет, Пропавший предмет, Праздношатание, Направление движения объекта, Подсчет объектов, Вход в область, Выход из области, Появление в области, Исчезновение в области, Остановка в области, Классификация объектов, Контроль несанкционированного прохода</t>
+    <t>2.11.1070</t>
+  </si>
+  <si>
+    <t>RVi-3NCF5066 (2.8)</t>
   </si>
   <si>
     <t>1.11.0024</t>
   </si>
   <si>
     <t>RV-3NCD8145 (2.7-13.5)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8", 0.0033 лк @ F1.4, 8 Mпикс 
 Моторизованный объектив 2.7-13.5 мм
 ИК-подсветка до 30 м, Адаптивная ИК-подсветка
 WDR (120 дБ)
 Детектор движения
 3 Видеопотока
 H.264, H.265, MJPEG
 Смарт-битрейт, ROI
 Поддержка карт памяти MicroSD до 128 Гб
 Класс защиты IP67, IK10
 Диапазон рабочих температур -40 ... 50 °С 
 ONVIF Profile S/G
 Встроенные интерфейсы для подключения
 Модификации камеры по видеоаналитике:
 -I1: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта 
 -I3: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта, Оставленный предмет, Пропавший предмет, Праздношатание, Направление движения объекта, Подсчет объектов, Вход в область, Выход из области, Появление в области, Исчезновение в области, Остановка в области, Классификация объектов, Контроль несанкционированного прохода</t>
   </si>
@@ -3693,96 +3336,50 @@
   </si>
   <si>
     <t>RV-3NCT2166-I3 (4.0)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8" IMX307, 0.0035 лк @ F2.6
 Фиксированный объектив 4.0 мм
 ИК-подсветка до 25 м, Адаптивная ИК-подсветка
 WDR (120 дБ)
 3 Видеопотока
 H.264, H.265, MJPEG
 Смарт-битрейт, ROI
 Видеоаналитика: Детектор движения; Пересечение линии; Пересечение области; Изменение сцены; Оставленные/Пропавшие предметы; Праздношатание; Контроль направления; Подсчет объектов; Контроль остановки; Контроль прохода; Классификация объектов 
 Поддержка карт памяти MicroSD до 128 Гб
 Класс защиты IP66, IP67
 Диапазон рабочих температур -40 ... 50 °С 
 ONVIF Profile S/G</t>
   </si>
   <si>
     <t>1.11.0141</t>
   </si>
   <si>
     <t>RV-3NCT10369 (2.7-13.5)</t>
   </si>
   <si>
-    <t>1.11.0054</t>
-[...44 lines deleted...]
-  <si>
     <t>1.11.0119</t>
   </si>
   <si>
     <t>RV-3NCT5066 (4.0)</t>
   </si>
   <si>
     <t>Сенсор: 1/2.8" IMX335, 0.005 лк @ F2.0
 Фиксированный объектив 4.0 мм
 ИК-подсветка до 25 м, Адаптивная ИК-подсветка
 WDR (120 дБ)
 3 Видеопотока
 H.264, H.265, MJPEG
 Смарт-битрейт, ROI
 Поддержка карт памяти MicroSD до 128 Гб
 Класс защиты IP66, IP67
 Диапазон рабочих температур -40 ... 50 °С 
 ONVIF Profile S/G
 Модификации камеры по видеоаналитике:
 -I1: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта 
 -I3: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта, Оставленный предмет, Пропавший предмет, Праздношатание, Направление движения объекта, Подсчет объектов, Вход в область, Выход из области, Появление в области, Исчезновение в области, Остановка в области, Классификация объектов, Контроль несанкционированного прохода</t>
   </si>
   <si>
     <t>1.11.0139</t>
   </si>
   <si>
@@ -3877,73 +3474,50 @@
   <si>
     <t>Камера со встроенной видеоаналитикой и классификацией объектов
 1/2.8", 0.0012 лк, F1.4 
 4-кратный оптический зум 
 ИК-подсветка до 50 м, Адаптивная ИК-подсветка 
 WDR (120 дБ) 
 Видеоаналитика: Пересечение линии; Пересечение области; Вход в область; Выход из области; Появление в области; Исчезновение в области; Остановка в области; Праздношатание; Контроль направления; Подсчет объектов
 3 видеопотока 
 H.264, H.265, MJPEG 
 Смарт-кодек, ROI 
 Поддержка карт памяти MicroSD до 128 Гб 
 Класс защиты IP66, IP67, IK10 
 Диапазон рабочих температур -40 ... 50 °С</t>
   </si>
   <si>
     <t>1.11.0148</t>
   </si>
   <si>
     <t>RV-3NCT5369 (5.0-50)</t>
   </si>
   <si>
     <t>1.11.0149</t>
   </si>
   <si>
     <t>RV-3NCT5369 (6.0-22)</t>
-  </si>
-[...21 lines deleted...]
--I3: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта, Оставленный предмет, Пропавший предмет, Праздношатание, Направление движения объекта, Подсчет объектов, Вход в область, Выход из области, Появление в области, Исчезновение в области, Остановка в области, Классификация объектов, Контроль несанкционированного прохода</t>
   </si>
   <si>
     <t>1.11.0037</t>
   </si>
   <si>
     <t>RV-3NCT8165 (3.6-10)</t>
   </si>
   <si>
     <t>Сенсор: 1/1.8" IMX334, 0.003 лк @ F1.5 
 Моторизованный объектив 3.6-10 мм
 ИК-подсветка до 40 м, Адаптивная ИК-подсветка
 WDR (120 дБ)
 Детектор движения
 3 Видеопотока
 H.264, H.265, MJPEG
 Смарт-битрейт, ROI
 Поддержка карт памяти MicroSD до 128 Гб
 Класс защиты IP67
 Диапазон рабочих температур -55 ... 50 °С, Холодный старт от -40°С
 ONVIF Profile S/G
 Модификации камеры по видеоаналитике:
 -I1: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта 
 -I3: Детектор саботажа, Пересечение линии, Пересечение области, Трекинг объекта, Оставленный предмет, Пропавший предмет, Праздношатание, Направление движения объекта, Подсчет объектов, Вход в область, Выход из области, Появление в области, Исчезновение в области, Остановка в области, Классификация объектов, Контроль несанкционированного прохода</t>
   </si>
   <si>
@@ -5095,50 +4669,83 @@
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>265 000</t>
   </si>
   <si>
     <t>2.52.0023</t>
   </si>
   <si>
     <t>Рабочая станция RV-WS0640 Оператор ECO</t>
   </si>
   <si>
     <t>В составе программного обеспечения R-Operator клиент, для обеспечения системы видеонаблюдения - УРМ
 Количество одновременно отображаемых IP-каналов - 64
 Разрешение и количество одновременно отображаемых видеокадров - D1 720х576, 25к/c
 Поддерживаемое разрешение IP камер для отображения - без ограничений
 Для обеспечения работоспособности системы предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>420 000</t>
   </si>
   <si>
+    <t>2.52.0032</t>
+  </si>
+  <si>
+    <t>Рабочая станция RV-WS0321 Оператор ECO</t>
+  </si>
+  <si>
+    <t>В составе программного обеспечения R-Operator клиент, для обеспечения системы видеонаблюдения - УРМ
+Количество одновременно отображаемых IP-каналов - 32
+Разрешение и количество одновременно отображаемых видеокадров - D1 720х576, 25к/c
+Поддерживаемое разрешение IP камер для отображения - без ограничений
+Для обеспечения работоспособности системы предустановлена операционная система Astra Linux (Смоленск)
+В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
+Гарантия 3 года</t>
+  </si>
+  <si>
+    <t>315 000</t>
+  </si>
+  <si>
+    <t>2.52.0033</t>
+  </si>
+  <si>
+    <t>Рабочая станция RV-WS0641 Оператор ECO</t>
+  </si>
+  <si>
+    <t>В составе программного обеспечения R-Operator клиент, для обеспечения системы видеонаблюдения - УРМ
+Количество одновременно отображаемых IP-каналов - 64
+Разрешение и количество одновременно отображаемых видеокадров - D1 720х576, 25к/c
+Поддерживаемое разрешение IP камер для отображения - без ограничений
+Для обеспечения работоспособности системы предустановлена операционная система Asrta Linux (Смоленск)
+В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
+Гарантия 3 года</t>
+  </si>
+  <si>
     <t>Рабочие станции серии ECO-S</t>
   </si>
   <si>
     <t>2.52.0022</t>
   </si>
   <si>
     <t>Рабочая станция RV-WS0640 ECO-S</t>
   </si>
   <si>
     <t>Рабочая станция с установленным программным обеспечением RVi Connect S, предназначена для отображения онлайн видео и архива с IP видеорегистраторов RVi серии 2NR
 Отображение до 64 IP камер в разрешении D1 720х576@25 к/с в мультикартинке, до 8 МП в полноэкранном режиме
 Подключение до 4 мониторов с разрешением до 3840×2160, Ultra HD 4K
 Предустановлено программное обеспечение RVi Connect S, для обеспечения системы видеонаблюдения
 Предустановлена операционная система Windows 11 IoT Enterprise
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы
 Гарантия 3 года</t>
   </si>
   <si>
     <t>380 000</t>
   </si>
   <si>
     <t>2.52.0027</t>
   </si>
   <si>
     <t>Рабочая станция RV-WS0960 ECO-S</t>
@@ -5302,87 +4909,192 @@
 Гарантия - 3 года
 *Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
   </si>
   <si>
     <t>295 000</t>
   </si>
   <si>
     <t>2.51.0034</t>
   </si>
   <si>
     <t>Видеосервер RV-SE2900 Оператор ECO</t>
   </si>
   <si>
     <t>Количество подключаемых IP-каналов - 128 (лицензии на подключение IP камер включены в стоимость)
 Количество отображаемых IP-каналов - разрешение D1(720×576)@25 к/с одновременно до 16 каналов; VGA(640×480)@12 к/с до 24; CIF(320×240)@12 к/с до 32
 Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
 Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
 Гарантия - 3 года
 *Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
   </si>
   <si>
     <t>355 000</t>
   </si>
   <si>
+    <t>2.51.0035</t>
+  </si>
+  <si>
+    <t>Видеосервер RV-SE2301 Оператор ECO</t>
+  </si>
+  <si>
+    <t>Количество подключаемых IP-каналов - 32 (лицензии на подключение IP камер включены в стоимость)
+Количество отображаемых каналов минимально необходимое для настройки системы. Для отображения рекомендуется использовать рабочие станции серии "RV"
+Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
+Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
+Для обеспечения работоспособности системы предустановлена операционная система Asrta Linux (Смоленск)
+В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
+Гарантия - 3 года
+*Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
+  </si>
+  <si>
+    <t>310 000</t>
+  </si>
+  <si>
+    <t>2.51.0036</t>
+  </si>
+  <si>
+    <t>Видеосервер RV-SE2601 Оператор ECO</t>
+  </si>
+  <si>
+    <t>Количество подключаемых IP-каналов - 64 (лицензии на подключение IP камер включены в стоимость)
+Количество отображаемых каналов минимально необходимое для настройки системы. Для отображения рекомендуется использовать рабочие станции "RV"
+Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
+Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
+Для обеспечения работоспособности системы предустановлена операционная система Asrta Linux (Смоленск)
+В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
+Гарантия - 3 года
+*Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
+  </si>
+  <si>
+    <t>350 000</t>
+  </si>
+  <si>
+    <t>2.51.0037</t>
+  </si>
+  <si>
+    <t>Видеосервер RV-SE2901 Оператор ECO</t>
+  </si>
+  <si>
+    <t>Количество подключаемых IP-каналов - 128 (лицензии на подключение IP камер включены в стоимость)
+Количество отображаемых каналов минимально необходимое для настройки системы. Для отображения рекомендуется использовать рабочие станции серии "RV"
+Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
+Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
+Для обеспечения работоспособности системы предустановлена операционная система Asrta Linux (Смоленск)
+В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
+Гарантия - 3 года
+*Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
+  </si>
+  <si>
+    <t>445 000</t>
+  </si>
+  <si>
     <t>Серверы серии PRO</t>
   </si>
   <si>
     <t>2.51.0029</t>
   </si>
   <si>
     <t>Видеосервер RV-SE2600 Оператор PRO</t>
   </si>
   <si>
     <t>815 000</t>
   </si>
   <si>
     <t>2.51.0030</t>
   </si>
   <si>
     <t>Видеосервер RV-SE2800 Оператор PRO</t>
   </si>
   <si>
     <t>Количество подключаемых IP-каналов - 96 (лицензии на подключение IP камер включены в стоимость)
 Количество отображаемых IP-каналов - разрешение D1(720×576)@25 к/с одновременно до 16 каналов; VGA(640×480)@12 к/с до 24; CIF(320×240)@12 к/с до 32
 Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
 Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
 В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
 Гарантия - 3 года
 *Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
   </si>
   <si>
     <t>905 000</t>
   </si>
   <si>
     <t>2.51.0031</t>
   </si>
   <si>
     <t>Видеосервер RV-SE2900 Оператор PRO</t>
   </si>
   <si>
     <t>1 060 000</t>
+  </si>
+  <si>
+    <t>2.51.0038</t>
+  </si>
+  <si>
+    <t>Видеосервер RV-SE2601 Оператор PRO</t>
+  </si>
+  <si>
+    <t>Количество подключаемых IP-каналов - 64 (лицензии на подключение IP камер включены в стоимость)
+Количество отображаемых каналов минимально необходимое для настройки системы. Для отображения рекомендуется использовать рабочие станции серии "RV"
+Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
+Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
+Для обеспечения работоспособности системы предустановлена операционная система Asrta Linux (Смоленск)
+В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
+Гарантия - 3 года
+*Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
+  </si>
+  <si>
+    <t>2.51.0039</t>
+  </si>
+  <si>
+    <t>Видеосервер RV-SE2801 Оператор PRO</t>
+  </si>
+  <si>
+    <t>Количество подключаемых IP-каналов - 96 (лицензии на подключение IP камер включены в стоимость)
+Количество отображаемых каналов минимально необходимое для настройки системы. Для отображения рекомендуется использовать рабочие станции серии "RV"
+Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
+Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
+Для обеспечения работоспособности системы предустановлена операционная система Asrta Linux (Смоленск)
+В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
+Гарантия - 3 года
+*Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
+  </si>
+  <si>
+    <t>2.51.0040</t>
+  </si>
+  <si>
+    <t>Видеосервер RV-SE2901 Оператор PRO</t>
+  </si>
+  <si>
+    <t>Количество подключаемых IP-каналов - 128 (лицензии на подключение IP камер включены в стоимость)
+Количество отображаемых каналов минимально необходимое для настройки системы. Для отображения рекомендуется использовать рабочие станции серии "RV"
+Интеграция ОПС - FireSec, СКУД - RUBEZH STRAZH включены в стоимость
+Поддерживается видеоаналитика с IP камер серии "RV" и "RVI"
+Для обеспечения работоспособности системы предустановлена операционная система Asrta Linux (Смоленск)
+В состав решения включен Support SLA Start - Расширенная техническая поддержка на период запуска системы, Warranty SLA 1 year - 1 год сервисной модели на расширенное гарантийное обслуживание
+Гарантия - 3 года
+*Данный видеосервер не предназначен для работы в многосерверной конфигурации</t>
   </si>
   <si>
     <t>Серверный шкаф в сборе</t>
   </si>
   <si>
     <t>2.54.0028</t>
   </si>
   <si>
     <t>Серверный шкаф в сборе RV-SR24141UNKXX</t>
   </si>
   <si>
     <t>Серверный шкаф в сборе представляет собой комплекс аппаратно-программных систем, интегрированных в единую защищенную конструкцию для обеспечения бесперебойной работы оборудования системы видеонаблюдения.
 Данное решение объединяет в себе системы, предназначенные для приема, обработки, записи и хранения видеопотоков с камер видеонаблюдения, бесперебойного электропитания, вентиляции, сетевой коммутации и агрегации, а также кабельной инфраструктуры.
 Для настройки и администрирования программного обеспечения системы видеонаблюдения и мониторинга предусмотрена интегрированная KVM-консоль.</t>
   </si>
   <si>
     <t>2.54.0027</t>
   </si>
   <si>
     <t>Серверный шкаф в сборе RV-SR24242URKXX</t>
   </si>
   <si>
     <t>2.54.0026</t>
   </si>
   <si>
@@ -5827,107 +5539,95 @@
 Маркировка взрывозащиты - РВ Ex db I Mb X / 1Ex db IICT6 Gb X / Ex tb IIIC T85°С Db X 
 Материал корпуса – нержавеющая сталь 
 Разрешение 4 МП 
 Моторизованный объектив: f = 8-32 мм 
 Встроенная система обогрева 
 Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «C» – AC 220 В; «A» – DC 12 В. 
 Доступны к заказу модификации и комплектации под индивидуальные требования.
 Комплектация: видеокамера с кабельными вводами и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами, кабели в металлорукаве (длина 3 м).</t>
   </si>
   <si>
     <t>RVi-4CFT-AS326-M.05Z15/B-SFD</t>
   </si>
   <si>
     <t>Видеоаналитика: Детектор дыма и пламени
 Для применения во взрывоопасных зонах «1» и «2»
 Маркировка взрывозащиты – 1Ex db IIC T6 Gb X / Ex tb IIIC T85ᵒC Db X
 Материал корпуса – алюминиевый сплав
 Разрешение 5 МП
 Моторизованный объектив: f = 5.3 – 79.5 мм, оптический зум 15х
 Встроенная система обогрева
 Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «C» – AC 220 В; «A» – DC 12 В.
 Доступны к заказу модификации и комплектации под индивидуальные требования.
 Комплектация: видеокамера с кабельными вводами взрывозащищенными и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами взрывозащищенными, кабели в металлорукаве (длина 3 м).</t>
   </si>
   <si>
-    <t>RVi-4CFT-AS326-M.05Z15/P-SFD</t>
-[...1 lines deleted...]
-  <si>
     <t>RVi-4CFT-AS326-M.05Z30/B-SFD</t>
   </si>
   <si>
     <t>Видеоаналитика: Детектор дыма и пламени
 Для применения во взрывоопасных зонах «1» и «2»
 Маркировка взрывозащиты – 1Ex db IIC T6 Gb X / Ex tb IIIC T85ᵒC Db X
 Материал корпуса – алюминиевый сплав
 Разрешение 5 МП
 Моторизованный объектив: f = 5.3 – 159.0 мм, оптический зум 30х
 Встроенная система обогрева
 Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «C» – AC 220 В; «A» – DC 12 В.
 Доступны к заказу модификации и комплектации под индивидуальные требования.
 Комплектация: видеокамера с кабельными вводами взрывозащищенными и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами взрывозащищенными, кабели в металлорукаве (длина 3 м).</t>
   </si>
   <si>
-    <t>RVi-4CFT-AS326-M.05Z30/P-SFD</t>
-[...1 lines deleted...]
-  <si>
     <t>RVi-4CFT-HS426-M.05Z15/B-SFD</t>
   </si>
   <si>
     <t>Видеоаналитика: Детектор дыма и пламени
 Для применения во взрывоопасных зонах «1» и «2»
 Маркировка взрывозащиты – РВ Ex db I Mb X / 1Ex db IICT6 Gb X / Ex tb IIIC T85°С Db X
 Материал корпуса – нержавеющая сталь
 Разрешение 5 МП
 Моторизованный объектив: f = 5.3 – 79.5 мм, оптический зум 15х
 Встроенная система обогрева
 Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «C» – AC 220 В; «A» – DC 12 В.
 Доступны к заказу модификации и комплектации под индивидуальные требования.
 Комплектация: видеокамера с кабельными вводами взрывозащищенными и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами взрывозащищенными, кабели в металлорукаве (длина 3 м).</t>
   </si>
   <si>
-    <t>RVi-4CFT-HS426-M.05Z15/P-SFD</t>
-[...1 lines deleted...]
-  <si>
     <t>RVi-4CFT-HS426-M.05Z30/B-SFD</t>
   </si>
   <si>
     <t>Видеоаналитика: Детектор дыма и пламени
 Для применения во взрывоопасных зонах «1» и «2»
 Маркировка взрывозащиты – РВ Ex db I Mb X / 1Ex db IICT6 Gb X / Ex tb IIIC T85°С Db X
 Материал корпуса – нержавеющая сталь
 Разрешение 5 МП
 Моторизованный объектив: f = 5.3 – 159.0 мм, оптический зум 30х
 Встроенная система обогрева
 Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «C» – AC 220 В; «A» – DC 12 В.
 Доступны к заказу модификации и комплектации под индивидуальные требования.
 Комплектация: видеокамера с кабельными вводами взрывозащищенными и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами взрывозащищенными, кабели в металлорукаве (длина 3 м).</t>
   </si>
   <si>
-    <t>RVi-4CFT-HS426-M.05Z30/P-SFD</t>
-[...1 lines deleted...]
-  <si>
     <t>Тепловизионные видеокамеры</t>
   </si>
   <si>
     <t>2.15.0009</t>
   </si>
   <si>
     <t>RVi-4TVC-400L8/M1-AT</t>
   </si>
   <si>
     <t>Спектральный диапазон 8-14 мкм. 
 Разрешение тепловизионной матрицы 400х300 пикселей. 
 Объектив: f = 8 мм. 
 Видеоаналитика, измерение температуры в кадре. 
 Micro SD до 128 ГБ.</t>
   </si>
   <si>
     <t>2.15.0005</t>
   </si>
   <si>
     <t>RVi-4TVC-400L15/M1-AT</t>
   </si>
   <si>
     <t>Спектральный диапазон 8-14 мкм. 
 Разрешение тепловизионной матрицы 400х300 пикселей. 
 Объектив: f = 15 мм. Обзор: 24ᵒх14ᵒ. 
@@ -6134,66 +5834,87 @@
   </si>
   <si>
     <t>RVi-4TVC/BS-640L50/M1L2-T</t>
   </si>
   <si>
     <t>Биспектральная тепловизионная видеокамера. 
 Разрешение тепловизионной матрицы 640х512 пикселей. 
  Объектив тепловизионного канала: f = 50 мм. 
 Канал видимого спектра: 4 МП, f = 4/6/10-30 мм (опционально). 
  Видеоаналитика, измерение температуры в кадре.</t>
   </si>
   <si>
     <t>2.15.0035</t>
   </si>
   <si>
     <t>RVi-4TVC/BS-640L25/M1H1PTZ-T</t>
   </si>
   <si>
     <t>Биспектральная тепловизионная PTZ-видеокамера. 
 Разрешение тепловизионной матрицы 640х512 пикселей. 
 Объектив тепловизионного канала: f = 25 мм. 
 Канал видимого спектра: 4 МП, f = 6.27 – 251 мм. 
  Видеоаналитика, измерение температуры в кадре.</t>
   </si>
   <si>
+    <t>2.15.0038</t>
+  </si>
+  <si>
     <t>RVi-4TVC/BS-256L2/M1L1-C</t>
   </si>
   <si>
+    <t>2.15.0042</t>
+  </si>
+  <si>
     <t>RVi-4TVC/BS-256L3.5/M1L1-E</t>
   </si>
   <si>
+    <t>2.15.0041</t>
+  </si>
+  <si>
     <t>RVi-4TVC/BS-256L7/M1L1-E</t>
   </si>
   <si>
+    <t>2.15.0039</t>
+  </si>
+  <si>
     <t>RVi-4TVC-160L1.5/M1L1-E</t>
   </si>
   <si>
+    <t>2.15.0040</t>
+  </si>
+  <si>
     <t>RVi-4TVC-160L2.1/M1L1-E</t>
   </si>
   <si>
+    <t>2.15.0043</t>
+  </si>
+  <si>
     <t>RVi-4TVC-160L2.1/M1L1-T</t>
+  </si>
+  <si>
+    <t>2.15.0037</t>
   </si>
   <si>
     <t>RVi-4TVC-160L3.5/M1L1-T</t>
   </si>
   <si>
     <t>Специализированные видеокамеры</t>
   </si>
   <si>
     <t>RVi-4STC-AS100-M.05F2.8/B</t>
   </si>
   <si>
     <t>Материал корпуса - алюминиевый сплав 
 ИК-подсветка до 60 м 
 Разрешение 5 МП 
 Фиксированный объектив 
 Встроенная система обогрева 
 Доступны модификации с различными типами питания: «B» – AC/DC 24-36 В; «P» – PoE; «A» – DC 12 В. 
 Доступны к заказу модификации и комплектации под индивидуальные требования.
 Комплектация: видеокамера с кабельными вводами и кронштейном (для крепления на стену), защитный козырек, коммутационная коробка взрывозащищенная с кабельными вводами, кабели в металлорукаве (длина 1 м).</t>
   </si>
   <si>
     <t>RVi-4STC-AS221-M.02Z5/B</t>
   </si>
   <si>
     <t>Материал корпуса - алюминиевый сплав 
@@ -6501,103 +6222,99 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="0" fillId="0" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="4" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet10.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet11.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet12.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet13.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/header1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/footer15.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/header1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/card1313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/footer14.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c450-12f2-11eb-80d6-48df3707765d_03589a98-6f67-11eb-80d7-48df3707765d.resize1_160x90_original367.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f96da-12f3-11eb-80d6-48df3707765d_1082537f-6f67-11eb-80d7-48df3707765d.resize1_160x90_original368.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa424-1304-11eb-80d6-48df3707765d_a168bed4-6ba5-11eb-80d7-48df3707765d.resize1_160x90_original369.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0efb5-181a-11eb-80d6-48df3707765d_27e9bda8-4136-11eb-80d7-48df3707765d.resize1_160x90_original370.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4733ad4-90d2-11ed-a319-e43d1a190cf8_871f5851-aeb0-11ed-a319-e43d1a190cf8.resize1_160x90_original371.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a655280-0052-11ee-a319-e43d1a190cf8_29688d5e-09d0-11ee-a319-e43d1a190cf8.resize1_160x90_original372.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f43da4-f431-11ef-a31b-e43d1a190cf9_e0c1ad90-f431-11ef-a31b-e43d1a190cf9.resize1_160x90_original373.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cc2d5-f433-11ef-a31b-e43d1a190cf9_724ad02b-f433-11ef-a31b-e43d1a190cf9.resize1_160x90_original374.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71fb1-f435-11ef-a31b-e43d1a190cf9_c63ebc46-f435-11ef-a31b-e43d1a190cf9.resize1_160x90_original375.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45318908-9b54-11ef-a31a-e43d1a190cf8_5b8d2f5b-ae3d-11ef-a31a-e43d1a190cf8.resize1_160x90_original352.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f377c28-9b54-11ef-a31a-e43d1a190cf8_176e910e-ae3e-11ef-a31a-e43d1a190cf8.resize1_160x90_original353.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f786e-9a29-11f1-bb38-48df377e1ff8_01972ebd-adc0-11f1-bb38-48df377e1ff8.resize1_160x90_original354.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537aba1b-9a2a-11f1-bb38-48df377e1ff8_0d35a0b8-adc0-11f1-bb38-48df377e1ff8.resize1_160x90_original355.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737084e2-f24b-11ee-a31a-e43d1a190cf8_8633d968-f24b-11ee-a31a-e43d1a190cf8.resize1_160x90_original356.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8b61-f24c-11ee-a31a-e43d1a190cf8_357f2182-f24c-11ee-a31a-e43d1a190cf8.resize1_160x90_original357.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df3ac-f24d-11ee-a31a-e43d1a190cf8_6c94fa57-f24d-11ee-a31a-e43d1a190cf8.resize1_160x90_original358.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85e4ef-e20c-11ef-a31b-e43d1a190cf9_b6ac1aec-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original359.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa53c95-e20c-11ef-a31b-e43d1a190cf9_cc3f4ed0-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original360.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84362d-e20d-11ef-a31b-e43d1a190cf9_e107e2f8-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original361.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee83d4-9b53-11ef-a31a-e43d1a190cf8_a2864bd7-ae32-11ef-a31a-e43d1a190cf8.resize1_160x90_original362.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e694b-9b53-11ef-a31a-e43d1a190cf8_97098883-a1bb-11ef-a31a-e43d1a190cf8.resize1_160x90_original363.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30f96c-9b55-11ef-a31a-e43d1a190cf8_2b6bd247-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original364.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ddc50-9b57-11ef-a31a-e43d1a190cf8_475fe71f-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original365.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604648b8-9b57-11ef-a31a-e43d1a190cf8_7fa43b4d-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original366.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adfd56d-9a26-11f1-bb38-48df377e1ff8_1666c233-9aec-11f1-bb38-48df377e1ff8.resize1_160x90_original367.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a96b59a-9a27-11f1-bb38-48df377e1ff8_291057e7-9aec-11f1-bb38-48df377e1ff8.resize1_160x90_original368.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60219ba-9a27-11f1-bb38-48df377e1ff8_355a9c96-9aec-11f1-bb38-48df377e1ff8.resize1_160x90_original369.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cdac1-9b54-11ef-a31a-e43d1a190cf8_ab0173ef-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original370.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06131c-9b54-11ef-a31a-e43d1a190cf8_d767460e-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original371.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ec4a0-9b55-11ef-a31a-e43d1a190cf8_f0d095d4-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original372.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c2632-9a28-11f1-bb38-48df377e1ff8_b73115f7-9aec-11f1-bb38-48df377e1ff8.resize1_160x90_original373.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c078aa-9a28-11f1-bb38-48df377e1ff8_bd7f8b26-9aec-11f1-bb38-48df377e1ff8.resize1_160x90_original374.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30260a59-9a29-11f1-bb38-48df377e1ff8_ef5e9cde-9aec-11f1-bb38-48df377e1ff8.resize1_160x90_original375.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6234c11-7910-11f0-bb34-48df377e1ff8_96830ac2-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original376.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ec88-7911-11f0-bb34-48df377e1ff8_96830b41-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original377.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63407734-7911-11f0-bb34-48df377e1ff8_7c6e3301-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original378.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45318908-9b54-11ef-a31a-e43d1a190cf8_5b8d2f5b-ae3d-11ef-a31a-e43d1a190cf8.resize1_160x90_original376.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f377c28-9b54-11ef-a31a-e43d1a190cf8_176e910e-ae3e-11ef-a31a-e43d1a190cf8.resize1_160x90_original377.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737084e2-f24b-11ee-a31a-e43d1a190cf8_8633d968-f24b-11ee-a31a-e43d1a190cf8.resize1_160x90_original378.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8b61-f24c-11ee-a31a-e43d1a190cf8_357f2182-f24c-11ee-a31a-e43d1a190cf8.resize1_160x90_original379.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651df3ac-f24d-11ee-a31a-e43d1a190cf8_6c94fa57-f24d-11ee-a31a-e43d1a190cf8.resize1_160x90_original380.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e85e4ef-e20c-11ef-a31b-e43d1a190cf9_b6ac1aec-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original381.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa53c95-e20c-11ef-a31b-e43d1a190cf9_cc3f4ed0-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original382.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84362d-e20d-11ef-a31b-e43d1a190cf9_e107e2f8-e235-11ef-a31b-e43d1a190cf9.resize1_160x90_original383.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee83d4-9b53-11ef-a31a-e43d1a190cf8_a2864bd7-ae32-11ef-a31a-e43d1a190cf8.resize1_160x90_original384.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e694b-9b53-11ef-a31a-e43d1a190cf8_97098883-a1bb-11ef-a31a-e43d1a190cf8.resize1_160x90_original385.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30f96c-9b55-11ef-a31a-e43d1a190cf8_2b6bd247-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original386.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ddc50-9b57-11ef-a31a-e43d1a190cf8_475fe71f-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original387.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604648b8-9b57-11ef-a31a-e43d1a190cf8_7fa43b4d-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original388.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9cdac1-9b54-11ef-a31a-e43d1a190cf8_ab0173ef-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original389.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06131c-9b54-11ef-a31a-e43d1a190cf8_d767460e-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original390.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ec4a0-9b55-11ef-a31a-e43d1a190cf8_f0d095d4-c2ac-11ef-a31b-e43d1a190cf9.resize1_160x90_original391.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6234c11-7910-11f0-bb34-48df377e1ff8_96830ac2-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original392.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6ec88-7911-11f0-bb34-48df377e1ff8_96830b41-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original393.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63407734-7911-11f0-bb34-48df377e1ff8_7c6e3301-9a14-11f0-bb34-48df377e1ff8.resize1_160x90_original394.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf23a4b-d178-11ee-a31a-e43d1a190cf8_0e6f4ddf-49bf-11ef-a31a-e43d1a190cf8.resize1_160x90_original379.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ad9ce-d178-11ee-a31a-e43d1a190cf8_f50dc3a5-4a6c-11ef-a31a-e43d1a190cf8.resize1_160x90_original380.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beecf55e-d178-11ee-a31a-e43d1a190cf8_730c6187-4a71-11ef-a31a-e43d1a190cf8.resize1_160x90_original381.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f218a5c-f37f-11ef-a31b-e43d1a190cf9_3696f115-f37f-11ef-a31b-e43d1a190cf9.resize1_160x90_original382.webp"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c2d7e-6f87-11ef-a31a-e43d1a190cf8_66aff71e-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original399.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d44b-6f88-11ef-a31a-e43d1a190cf8_cd439713-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original400.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54041cb-6f88-11ef-a31a-e43d1a190cf8_e960327c-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original401.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013097ba-6f89-11ef-a31a-e43d1a190cf8_303a5126-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original402.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b36a-6f89-11ef-a31a-e43d1a190cf8_4d9c27a1-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original403.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d64d-6f8a-11ef-a31a-e43d1a190cf8_95a50378-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original404.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50495b74-6f8a-11ef-a31a-e43d1a190cf8_ac77a3a2-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original405.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f70721-6f8a-11ef-a31a-e43d1a190cf8_c4c2e664-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original406.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4895e30-6f8a-11ef-a31a-e43d1a190cf8_ffaaa47f-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original407.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14802c4d-6f8b-11ef-a31a-e43d1a190cf8_1a45141d-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original408.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c98cd-6f8b-11ef-a31a-e43d1a190cf8_3ce3f162-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original409.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b4f40-6f8b-11ef-a31a-e43d1a190cf8_70885a7e-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original410.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620cf80-700e-11ef-a31a-e43d1a190cf8_b0903ff7-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original411.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69236d4-700e-11ef-a31a-e43d1a190cf8_c0bf4201-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original412.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53996be-700e-11ef-a31a-e43d1a190cf8_d6a12378-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original413.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23496cb7-700f-11ef-a31a-e43d1a190cf8_e2ee1bb6-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original414.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532864e6-700f-11ef-a31a-e43d1a190cf8_f7d81271-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original415.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a253fe5-700f-11ef-a31a-e43d1a190cf8_040f963c-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original416.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2c12-700f-11ef-a31a-e43d1a190cf8_0e4b5bbd-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original417.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3afd-700f-11ef-a31a-e43d1a190cf8_1a19fc46-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original418.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85ee3-7b13-11ef-a31a-e43d1a190cf8_95aa171d-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original419.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e2b68-7b13-11ef-a31a-e43d1a190cf8_811ab91d-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original420.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f962e3-25b9-11f0-a31b-e43d1a190cf9_da3f018d-3fb3-11f0-a31b-e43d1a190cf9.resize1_160x90_original421.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e453e7-25ba-11f0-a31b-e43d1a190cf9_f39ec91c-3fb3-11f0-a31b-e43d1a190cf9.resize1_160x90_original422.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc13d-c611-11f0-bb35-48df377e1ff8_cef93d2b-c611-11f0-bb35-48df377e1ff8.resize1_160x90_original423.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc730c-c612-11f0-bb35-48df377e1ff8_34058acb-c612-11f0-bb35-48df377e1ff8.resize1_160x90_original424.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cec859-c612-11f0-bb35-48df377e1ff8_74cec87f-c612-11f0-bb35-48df377e1ff8.resize1_160x90_original425.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f59f1-c614-11f0-bb35-48df377e1ff8_5713a69d-c614-11f0-bb35-48df377e1ff8.resize1_160x90_original426.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef30ff-c615-11f0-bb35-48df377e1ff8_1556c39a-c615-11f0-bb35-48df377e1ff8.resize1_160x90_original427.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dbfbc-c615-11f0-bb35-48df377e1ff8_573dbfe2-c615-11f0-bb35-48df377e1ff8.resize1_160x90_original428.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c10bb-841e-11f1-bb37-48df377e1ff8_3e7fcdfd-8427-11f1-bb37-48df377e1ff8.resize1_160x90_original429.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710444e-841e-11f1-bb37-48df377e1ff8_5ccc1661-8427-11f1-bb37-48df377e1ff8.resize1_160x90_original430.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10af44b-8421-11f1-bb37-48df377e1ff8_4a96e0d4-8427-11f1-bb37-48df377e1ff8.resize1_160x90_original431.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf69ec-8422-11f1-bb37-48df377e1ff8_68c6e846-8427-11f1-bb37-48df377e1ff8.resize1_160x90_original432.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e7378-8422-11f1-bb37-48df377e1ff8_f61434ef-8429-11f1-bb37-48df377e1ff8.resize1_160x90_original433.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c378e940-8423-11f1-bb37-48df377e1ff8_2cca087d-842a-11f1-bb37-48df377e1ff8.resize1_160x90_original434.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a7edf-8423-11f1-bb37-48df377e1ff8_024e379e-842a-11f1-bb37-48df377e1ff8.resize1_160x90_original435.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f48d27-8424-11f1-bb37-48df377e1ff8_32d07c89-842a-11f1-bb37-48df377e1ff8.resize1_160x90_original436.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400b77-fd4c-11e8-80ca-48df3707765c_aa8a9eb2-4061-11eb-80d7-48df3707765d.resize1_160x90_original437.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9645a4-fd4c-11e8-80ca-48df3707765c_aa8a9eae-4061-11eb-80d7-48df3707765d.resize1_160x90_original438.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c648f-fd4d-11e8-80ca-48df3707765c_aa8a9eaf-4061-11eb-80d7-48df3707765d.resize1_160x90_original439.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5d4a-fd4d-11e8-80ca-48df3707765c_aa8a9eb0-4061-11eb-80d7-48df3707765d.resize1_160x90_original440.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faf4bc-fd4d-11e8-80ca-48df3707765c_aa8a9eb1-4061-11eb-80d7-48df3707765d.resize1_160x90_original441.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf47e22-fd4e-11e8-80ca-48df3707765c_aa8a9eb3-4061-11eb-80d7-48df3707765d.resize1_160x90_original442.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50232f58-fd4e-11e8-80ca-48df3707765c_aa8a9eb4-4061-11eb-80d7-48df3707765d.resize1_160x90_original443.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd71381-fd4e-11e8-80ca-48df3707765c_aa8a9eb5-4061-11eb-80d7-48df3707765d.resize1_160x90_original444.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1b05-fd4e-11e8-80ca-48df3707765c_aa8a9eb6-4061-11eb-80d7-48df3707765d.resize1_160x90_original445.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dccb4-7c04-11ef-a31a-e43d1a190cf8_6ccb270b-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original446.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e1036-ac05-11ef-a31a-e43d1a190cf8_4d1ae1f4-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original447.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451f754-ac05-11ef-a31a-e43d1a190cf8_7f4440c2-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original448.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761caf83-ac06-11ef-a31a-e43d1a190cf8_8a542bd6-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original449.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24488ae-ac06-11ef-a31a-e43d1a190cf8_9686e935-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original450.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc99cfb-ac06-11ef-a31a-e43d1a190cf8_2d6264e0-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original451.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4064fe-ac07-11ef-a31a-e43d1a190cf8_3cef4b0f-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original452.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36143bd-ac07-11ef-a31a-e43d1a190cf8_4846ba92-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original453.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df68c-ac07-11ef-a31a-e43d1a190cf8_76d596dd-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original454.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334c401-ac09-11ef-a31a-e43d1a190cf8_c7c88e8c-d806-11ef-a31b-e43d1a190cf9.resize1_160x90_original455.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43470f-49f4-11f1-bb37-48df377e1ff8_4a83a511-60e9-11f1-bb37-48df377e1ff8.resize1_160x90_original456.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6eaa4-49fb-11f1-bb37-48df377e1ff8_ae85e9aa-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original457.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31601c8-49fc-11f1-bb37-48df377e1ff8_b7fe8f04-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original458.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b5a30-49fd-11f1-bb37-48df377e1ff8_ce8c6fc4-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original459.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05b50c-49fe-11f1-bb37-48df377e1ff8_d5ee2bed-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original460.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda7ba-4a01-11f1-bb37-48df377e1ff8_ea77855f-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original461.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99101c-4a01-11f1-bb37-48df377e1ff8_ff5b921f-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original462.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155dc40-80d6-11ef-a31a-e43d1a190cf8_52ffc41f-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original463.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fb47a-80d7-11ef-a31a-e43d1a190cf8_69d00227-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original464.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054e75-80d7-11ef-a31a-e43d1a190cf8_83e2949b-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original465.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53397e86-80d7-11ef-a31a-e43d1a190cf8_94c207f0-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original466.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c48fe-80d7-11ef-a31a-e43d1a190cf8_9e928e74-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original467.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b745201-80d7-11ef-a31a-e43d1a190cf8_ab3c861e-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original468.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95a2c1-80d7-11ef-a31a-e43d1a190cf8_ccf43e1a-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original469.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8e396-80d8-11ef-a31a-e43d1a190cf8_d7110a9c-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original470.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c3f5a-80d8-11ef-a31a-e43d1a190cf8_e03d1331-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original471.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf682-80d8-11ef-a31a-e43d1a190cf8_eec88e12-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original472.webp"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97495106-80d8-11ef-a31a-e43d1a190cf8_fd8616c3-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original473.webp"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a673d1-80d8-11ef-a31a-e43d1a190cf8_074d113a-80da-11ef-a31a-e43d1a190cf8.resize1_160x90_original474.webp"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970a5f4-80d8-11ef-a31a-e43d1a190cf8_129898c7-80da-11ef-a31a-e43d1a190cf8.resize1_160x90_original475.webp"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab23a-80d6-11ef-a31a-e43d1a190cf8_47b90539-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original476.webp"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143436-25ba-11f0-a31b-e43d1a190cf9_03ffd704-3fb4-11f0-a31b-e43d1a190cf9.resize1_160x90_original477.webp"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbce490-25bb-11f0-a31b-e43d1a190cf9_12d7925e-3fb4-11f0-a31b-e43d1a190cf9.resize1_160x90_original478.webp"/></Relationships>
+<file path=xl/drawings/_rels/drawing13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c2d7e-6f87-11ef-a31a-e43d1a190cf8_66aff71e-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original383.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a76d44b-6f88-11ef-a31a-e43d1a190cf8_cd439713-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original384.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54041cb-6f88-11ef-a31a-e43d1a190cf8_e960327c-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original385.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013097ba-6f89-11ef-a31a-e43d1a190cf8_303a5126-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original386.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231b36a-6f89-11ef-a31a-e43d1a190cf8_4d9c27a1-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original387.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743d64d-6f8a-11ef-a31a-e43d1a190cf8_95a50378-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original388.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50495b74-6f8a-11ef-a31a-e43d1a190cf8_ac77a3a2-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original389.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f70721-6f8a-11ef-a31a-e43d1a190cf8_c4c2e664-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original390.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4895e30-6f8a-11ef-a31a-e43d1a190cf8_ffaaa47f-7c0f-11ef-a31a-e43d1a190cf8.resize1_160x90_original391.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14802c4d-6f8b-11ef-a31a-e43d1a190cf8_1a45141d-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original392.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c98cd-6f8b-11ef-a31a-e43d1a190cf8_3ce3f162-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original393.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b4f40-6f8b-11ef-a31a-e43d1a190cf8_70885a7e-7c10-11ef-a31a-e43d1a190cf8.resize1_160x90_original394.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7620cf80-700e-11ef-a31a-e43d1a190cf8_b0903ff7-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original395.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69236d4-700e-11ef-a31a-e43d1a190cf8_c0bf4201-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original396.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53996be-700e-11ef-a31a-e43d1a190cf8_d6a12378-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original397.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23496cb7-700f-11ef-a31a-e43d1a190cf8_e2ee1bb6-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original398.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532864e6-700f-11ef-a31a-e43d1a190cf8_f7d81271-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original399.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a253fe5-700f-11ef-a31a-e43d1a190cf8_040f963c-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original400.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe2c12-700f-11ef-a31a-e43d1a190cf8_0e4b5bbd-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original401.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed3afd-700f-11ef-a31a-e43d1a190cf8_1a19fc46-7c12-11ef-a31a-e43d1a190cf8.resize1_160x90_original402.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85ee3-7b13-11ef-a31a-e43d1a190cf8_95aa171d-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original403.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e2b68-7b13-11ef-a31a-e43d1a190cf8_811ab91d-7c0e-11ef-a31a-e43d1a190cf8.resize1_160x90_original404.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f962e3-25b9-11f0-a31b-e43d1a190cf9_da3f018d-3fb3-11f0-a31b-e43d1a190cf9.resize1_160x90_original405.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e453e7-25ba-11f0-a31b-e43d1a190cf9_f39ec91c-3fb3-11f0-a31b-e43d1a190cf9.resize1_160x90_original406.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabc13d-c611-11f0-bb35-48df377e1ff8_cef93d2b-c611-11f0-bb35-48df377e1ff8.resize1_160x90_original407.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc730c-c612-11f0-bb35-48df377e1ff8_34058acb-c612-11f0-bb35-48df377e1ff8.resize1_160x90_original408.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cec859-c612-11f0-bb35-48df377e1ff8_74cec87f-c612-11f0-bb35-48df377e1ff8.resize1_160x90_original409.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4f59f1-c614-11f0-bb35-48df377e1ff8_5713a69d-c614-11f0-bb35-48df377e1ff8.resize1_160x90_original410.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bef30ff-c615-11f0-bb35-48df377e1ff8_1556c39a-c615-11f0-bb35-48df377e1ff8.resize1_160x90_original411.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573dbfbc-c615-11f0-bb35-48df377e1ff8_573dbfe2-c615-11f0-bb35-48df377e1ff8.resize1_160x90_original412.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c10bb-841e-11f1-bb37-48df377e1ff8_3e7fcdfd-8427-11f1-bb37-48df377e1ff8.resize1_160x90_original413.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10af44b-8421-11f1-bb37-48df377e1ff8_4a96e0d4-8427-11f1-bb37-48df377e1ff8.resize1_160x90_original414.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e7378-8422-11f1-bb37-48df377e1ff8_f61434ef-8429-11f1-bb37-48df377e1ff8.resize1_160x90_original415.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8a7edf-8423-11f1-bb37-48df377e1ff8_024e379e-842a-11f1-bb37-48df377e1ff8.resize1_160x90_original416.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28400b77-fd4c-11e8-80ca-48df3707765c_aa8a9eb2-4061-11eb-80d7-48df3707765d.resize1_160x90_original417.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9645a4-fd4c-11e8-80ca-48df3707765c_aa8a9eae-4061-11eb-80d7-48df3707765d.resize1_160x90_original418.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c648f-fd4d-11e8-80ca-48df3707765c_aa8a9eaf-4061-11eb-80d7-48df3707765d.resize1_160x90_original419.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f5d4a-fd4d-11e8-80ca-48df3707765c_aa8a9eb0-4061-11eb-80d7-48df3707765d.resize1_160x90_original420.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6faf4bc-fd4d-11e8-80ca-48df3707765c_aa8a9eb1-4061-11eb-80d7-48df3707765d.resize1_160x90_original421.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf47e22-fd4e-11e8-80ca-48df3707765c_aa8a9eb3-4061-11eb-80d7-48df3707765d.resize1_160x90_original422.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50232f58-fd4e-11e8-80ca-48df3707765c_aa8a9eb4-4061-11eb-80d7-48df3707765d.resize1_160x90_original423.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd71381-fd4e-11e8-80ca-48df3707765c_aa8a9eb5-4061-11eb-80d7-48df3707765d.resize1_160x90_original424.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1b05-fd4e-11e8-80ca-48df3707765c_aa8a9eb6-4061-11eb-80d7-48df3707765d.resize1_160x90_original425.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dccb4-7c04-11ef-a31a-e43d1a190cf8_6ccb270b-7c11-11ef-a31a-e43d1a190cf8.resize1_160x90_original426.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e1036-ac05-11ef-a31a-e43d1a190cf8_4d1ae1f4-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original427.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451f754-ac05-11ef-a31a-e43d1a190cf8_7f4440c2-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original428.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761caf83-ac06-11ef-a31a-e43d1a190cf8_8a542bd6-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original429.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24488ae-ac06-11ef-a31a-e43d1a190cf8_9686e935-d804-11ef-a31b-e43d1a190cf9.resize1_160x90_original430.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc99cfb-ac06-11ef-a31a-e43d1a190cf8_2d6264e0-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original431.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4064fe-ac07-11ef-a31a-e43d1a190cf8_3cef4b0f-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original432.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36143bd-ac07-11ef-a31a-e43d1a190cf8_4846ba92-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original433.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07df68c-ac07-11ef-a31a-e43d1a190cf8_76d596dd-d805-11ef-a31b-e43d1a190cf9.resize1_160x90_original434.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334c401-ac09-11ef-a31a-e43d1a190cf8_c7c88e8c-d806-11ef-a31b-e43d1a190cf9.resize1_160x90_original435.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43470f-49f4-11f1-bb37-48df377e1ff8_4a83a511-60e9-11f1-bb37-48df377e1ff8.resize1_160x90_original436.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6eaa4-49fb-11f1-bb37-48df377e1ff8_ae85e9aa-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original437.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31601c8-49fc-11f1-bb37-48df377e1ff8_b7fe8f04-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original438.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378b5a30-49fd-11f1-bb37-48df377e1ff8_ce8c6fc4-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original439.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05b50c-49fe-11f1-bb37-48df377e1ff8_d5ee2bed-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original440.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cda7ba-4a01-11f1-bb37-48df377e1ff8_ea77855f-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original441.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb99101c-4a01-11f1-bb37-48df377e1ff8_ff5b921f-60dc-11f1-bb37-48df377e1ff8.resize1_160x90_original442.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155dc40-80d6-11ef-a31a-e43d1a190cf8_52ffc41f-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original443.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022fb47a-80d7-11ef-a31a-e43d1a190cf8_69d00227-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original444.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054e75-80d7-11ef-a31a-e43d1a190cf8_83e2949b-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original445.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53397e86-80d7-11ef-a31a-e43d1a190cf8_94c207f0-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original446.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c48fe-80d7-11ef-a31a-e43d1a190cf8_9e928e74-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original447.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b745201-80d7-11ef-a31a-e43d1a190cf8_ab3c861e-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original448.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95a2c1-80d7-11ef-a31a-e43d1a190cf8_ccf43e1a-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original449.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f8e396-80d8-11ef-a31a-e43d1a190cf8_d7110a9c-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original450.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c3f5a-80d8-11ef-a31a-e43d1a190cf8_e03d1331-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original451.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf682-80d8-11ef-a31a-e43d1a190cf8_eec88e12-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original452.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97495106-80d8-11ef-a31a-e43d1a190cf8_fd8616c3-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original453.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a673d1-80d8-11ef-a31a-e43d1a190cf8_074d113a-80da-11ef-a31a-e43d1a190cf8.resize1_160x90_original454.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970a5f4-80d8-11ef-a31a-e43d1a190cf8_129898c7-80da-11ef-a31a-e43d1a190cf8.resize1_160x90_original455.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbab23a-80d6-11ef-a31a-e43d1a190cf8_47b90539-80d9-11ef-a31a-e43d1a190cf8.resize1_160x90_original456.webp"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed143436-25ba-11f0-a31b-e43d1a190cf9_03ffd704-3fb4-11f0-a31b-e43d1a190cf9.resize1_160x90_original457.webp"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbce490-25bb-11f0-a31b-e43d1a190cf9_12d7925e-3fb4-11f0-a31b-e43d1a190cf9.resize1_160x90_original458.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1416c-8e3f-11ec-80dc-48df3707765d_c5c26206-8e4c-11ec-80dc-48df3707765d.resize1_160x90_original16.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694adf6-11f1-11ef-a31a-e43d1a190cf8_9ec8c16d-11f4-11ef-a31a-e43d1a190cf8.resize1_160x90_original17.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1518eb-cf14-11ee-a31a-e43d1a190cf8_f55c34a2-d473-11ee-a31a-e43d1a190cf8.resize1_160x90_original18.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b9dfc-d518-11ec-80dd-48df3707765d_4f9d1988-494a-11ed-80e0-48df3707765d.resize1_160x90_original19.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44274841-e90e-11ef-a31b-e43d1a190cf9_04da4698-eab7-11ef-a31b-e43d1a190cf9.resize1_160x90_original20.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fcc88-58dc-11ed-a317-e43d1a190cf9_cb4408d8-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original21.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652622f-422a-11f1-bb37-48df377e1ff8_02357909-58ef-11f1-bb37-48df377e1ff8.resize1_160x90_original22.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae29c0-3c1e-11ee-a319-e43d1a190cf8_da1a694c-7a3a-11ee-a319-e43d1a190cf8.resize1_160x90_original23.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1c28-11ee-11ef-a31a-e43d1a190cf8_b04f0318-11f4-11ef-a31a-e43d1a190cf8.resize1_160x90_original24.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aae60b-cf15-11ee-a31a-e43d1a190cf8_099ce7b9-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original25.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf107-7ccd-11eb-80d7-48df3707765d_2216ebcd-0fa8-11ec-80d9-48df3707765d.resize1_160x90_original26.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049f1fd6-e009-11ec-80dd-48df3707765d_0d125bc7-8683-11ed-a319-e43d1a190cf8.resize1_160x90_original27.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0499-e946-11ef-a31b-e43d1a190cf9_12ba1840-eab7-11ef-a31b-e43d1a190cf9.resize1_160x90_original28.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff9e93-422b-11f1-bb37-48df377e1ff8_0a1d0ca9-58ef-11f1-bb37-48df377e1ff8.resize1_160x90_original29.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218f2b-3c1d-11ee-a319-e43d1a190cf8_b0f5b350-7a3b-11ee-a319-e43d1a190cf8.resize1_160x90_original30.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7acf9-3c1f-11ee-a319-e43d1a190cf8_042e4039-16f7-11f1-bb36-48df377e1ff8.resize1_160x90_original31.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1bdc4-d511-11ec-80dd-48df3707765d_89ffd214-16ec-11f1-bb36-48df377e1ff8.resize1_160x90_original32.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3099-d51f-11ec-80dd-48df3707765d_63f8e452-8683-11ed-a319-e43d1a190cf8.resize1_160x90_original33.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068d81-58e8-11ed-a317-e43d1a190cf9_f39f2f09-16ed-11f1-bb36-48df377e1ff8.resize1_160x90_original34.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b781962-d51a-11ec-80dd-48df3707765d_8aae1c18-4ade-11ed-80e0-48df3707765d.resize1_160x90_original35.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df9cf-e90f-11ef-a31b-e43d1a190cf9_f51edb01-ecf5-11ef-a31b-e43d1a190cf9.resize1_160x90_original36.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee6f7-f8b5-11ee-a31a-e43d1a190cf8_177d4f83-093e-11ef-a31a-e43d1a190cf8.resize1_160x90_original37.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661ae2-d5e2-11ec-80dd-48df3707765d_38f32fe5-494e-11ed-80e0-48df3707765d.resize1_160x90_original38.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fb75f-e00f-11ec-80dd-48df3707765d_9e06f300-4ade-11ed-80e0-48df3707765d.resize1_160x90_original39.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475927a-cf1c-11ee-a31a-e43d1a190cf8_a5964502-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original40.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e8ef9-91fd-11ef-a31a-e43d1a190cf8_0ce9740e-91fe-11ef-a31a-e43d1a190cf8.resize1_160x90_original41.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdac071-d515-11ec-80dd-48df3707765d_983e104d-877a-11ed-a319-e43d1a190cf8.resize1_160x90_original42.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0073172-d5a5-11ec-80dd-48df3707765d_940ffba0-90ce-11ed-a319-e43d1a190cf8.resize1_160x90_original43.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea83a1a-cf15-11ee-a31a-e43d1a190cf8_2d0661ad-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original44.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd257c83-58e8-11ed-a317-e43d1a190cf9_ee1030ed-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original45.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4e91d-d519-11ec-80dd-48df3707765d_bed2433e-877a-11ed-a319-e43d1a190cf8.resize1_160x90_original46.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b2cc2-e912-11ef-a31b-e43d1a190cf9_2fccd47d-ed0f-11ef-a31b-e43d1a190cf9.resize1_160x90_original47.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661b019-cb9c-11f0-bb35-48df377e1ff8_5c21d117-f826-11f0-bb36-48df377e1ff8.resize1_160x90_original48.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e863e1-d5de-11ec-80dd-48df3707765d_10496918-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original49.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35278eba-d5df-11ec-80dd-48df3707765d_28d2f65d-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original50.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea6a44-cf16-11ee-a31a-e43d1a190cf8_1d74b803-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original51.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e50e91b-e00f-11ec-80dd-48df3707765d_ac85aba3-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original52.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e99c79-cf1d-11ee-a31a-e43d1a190cf8_b750f8f4-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original53.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f9be-7692-11ef-a31a-e43d1a190cf8_7e27f5ae-7692-11ef-a31a-e43d1a190cf8.resize1_160x90_original54.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac43b33-91ff-11ef-a31a-e43d1a190cf8_b6e8ab86-91ff-11ef-a31a-e43d1a190cf8.resize1_160x90_original55.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc290-7cd6-11eb-80d7-48df3707765d_3f8a700d-0fad-11ec-80d9-48df3707765d.resize1_160x90_original56.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496bc2-8d6f-11eb-80d7-48df3707765d_3a8f8c71-3246-11ec-80d9-48df3707765d.resize1_160x90_original57.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0029c1c-e339-11ec-80dd-48df3707765d_b2bb0d11-1fbd-11ed-80df-48df3707765d.resize1_160x90_original58.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069458a-90ae-11ed-a319-e43d1a190cf8_8cb2306c-9ba2-11ed-a319-e43d1a190cf8.resize1_160x90_original59.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9bbd7-bd4e-11eb-80d7-48df3707765d_58371367-0fd0-11ec-80d9-48df3707765d.resize1_160x90_original60.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada69fa-3c23-11ee-a319-e43d1a190cf8_9c56b16d-5094-11ee-a319-e43d1a190cf8.resize1_160x90_original61.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4a782-3c26-11ee-a319-e43d1a190cf8_b770736d-4e07-11ee-a319-e43d1a190cf8.resize1_160x90_original62.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa026c-b937-11ef-a31b-e43d1a190cf9_64c6e1fe-b938-11ef-a31b-e43d1a190cf9.resize1_160x90_original63.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197d29c-e249-11ec-80dd-48df3707765d_532bc710-9311-11ed-a319-e43d1a190cf8.resize1_160x90_original64.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd11dcf-3c26-11ee-a319-e43d1a190cf8_6ec5c332-4e15-11ee-a319-e43d1a190cf8.resize1_160x90_original65.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef934c-b938-11ef-a31b-e43d1a190cf9_771ee97c-b938-11ef-a31b-e43d1a190cf9.resize1_160x90_original66.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb043b2-91b1-11ed-a319-e43d1a190cf8_d3f4bb5d-9567-11ed-a319-e43d1a190cf8.resize1_160x90_original67.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231eda-7cdc-11eb-80d7-48df3707765d_cbda395d-0fd0-11ec-80d9-48df3707765d.resize1_160x90_original68.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2ff8-91b4-11ed-a319-e43d1a190cf8_887da1e3-9568-11ed-a319-e43d1a190cf8.resize1_160x90_original69.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c4a60-91b2-11ed-a319-e43d1a190cf8_ed269ede-9567-11ed-a319-e43d1a190cf8.resize1_160x90_original70.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce70b57-ad84-11f0-bb35-48df377e1ff8_a7f19698-cc27-11f0-bb35-48df377e1ff8.resize1_160x90_original71.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c7903-3c20-11ee-a319-e43d1a190cf8_40533f9d-48c4-11ee-a319-e43d1a190cf8.resize1_160x90_original72.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b3b3-ad83-11f0-bb35-48df377e1ff8_29e95e5b-cc44-11f0-bb35-48df377e1ff8.resize1_160x90_original73.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff21c2-3c22-11ee-a319-e43d1a190cf8_6b32681e-4e47-11ee-a319-e43d1a190cf8.resize1_160x90_original74.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f815bb-d4ac-11ee-a31a-e43d1a190cf8_720949d1-d531-11ee-a31a-e43d1a190cf8.resize1_160x90_original75.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176176-d620-11ee-a31a-e43d1a190cf8_8c1ce8fa-d620-11ee-a31a-e43d1a190cf8.resize1_160x90_original76.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2024a9c-d622-11ee-a31a-e43d1a190cf8_a9a2993e-d622-11ee-a31a-e43d1a190cf8.resize1_160x90_original77.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbfb8d-d639-11ee-a31a-e43d1a190cf8_8de917d6-d639-11ee-a31a-e43d1a190cf8.resize1_160x90_original78.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705efe8a-d63c-11ee-a31a-e43d1a190cf8_7ae2450a-d63c-11ee-a31a-e43d1a190cf8.resize1_160x90_original79.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6ded4-d63f-11ee-a31a-e43d1a190cf8_b095fd10-d63f-11ee-a31a-e43d1a190cf8.resize1_160x90_original80.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a70df5-fcb2-11e9-80cf-48df3707765d_47a1d08b-82fc-11eb-80d7-48df3707765d.resize1_160x90_original81.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b7cc2-fcb3-11e9-80cf-48df3707765d_dc0d06c7-4061-11eb-80d7-48df3707765d.resize1_160x90_original82.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74240302-a109-11eb-80d7-48df3707765d_5e13d00c-8682-11ed-a319-e43d1a190cf8.resize1_160x90_original83.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b0f17-a10b-11eb-80d7-48df3707765d_d69a53d9-a111-11eb-80d7-48df3707765d.resize1_160x90_original84.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0201d6-a10c-11eb-80d7-48df3707765d_fe2c3f6a-a111-11eb-80d7-48df3707765d.resize1_160x90_original85.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64cd62-a10e-11eb-80d7-48df3707765d_f40cfa92-8681-11ed-a319-e43d1a190cf8.resize1_160x90_original86.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab109a0a-e55c-11ec-80de-48df3707765d_b4101637-2db7-11ed-80e0-48df3707765d.resize1_160x90_original87.webp"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45c1121-fcad-11e9-80cf-48df3707765d_7a2001e2-8303-11eb-80d7-48df3707765d.resize1_160x90_original88.webp"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4be08-5630-11eb-80d7-48df3707765d_66db5959-82ff-11eb-80d7-48df3707765d.resize1_160x90_original89.webp"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe78282-a0fc-11eb-80d7-48df3707765d_be7a64f0-8680-11ed-a319-e43d1a190cf8.resize1_160x90_original90.webp"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499807-a100-11eb-80d7-48df3707765d_5c775c8f-a111-11eb-80d7-48df3707765d.resize1_160x90_original91.webp"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1914cf-a0fe-11eb-80d7-48df3707765d_44f5342c-8681-11ed-a319-e43d1a190cf8.resize1_160x90_original92.webp"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e742fa-ffdb-11e9-80cf-48df3707765d_b4874539-fac1-11ed-a319-e43d1a190cf8.resize1_160x90_original93.webp"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f47e-1735-11ef-a31a-e43d1a190cf8_2d0b77b1-1739-11ef-a31a-e43d1a190cf8.resize1_160x90_original94.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8694adf6-11f1-11ef-a31a-e43d1a190cf8_9ec8c16d-11f4-11ef-a31a-e43d1a190cf8.resize1_160x90_original15.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b9dfc-d518-11ec-80dd-48df3707765d_4f9d1988-494a-11ed-80e0-48df3707765d.resize1_160x90_original16.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44274841-e90e-11ef-a31b-e43d1a190cf9_04da4698-eab7-11ef-a31b-e43d1a190cf9.resize1_160x90_original17.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fcc88-58dc-11ed-a317-e43d1a190cf9_cb4408d8-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original18.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652622f-422a-11f1-bb37-48df377e1ff8_02357909-58ef-11f1-bb37-48df377e1ff8.resize1_160x90_original19.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae29c0-3c1e-11ee-a319-e43d1a190cf8_da1a694c-7a3a-11ee-a319-e43d1a190cf8.resize1_160x90_original20.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e1c28-11ee-11ef-a31a-e43d1a190cf8_b04f0318-11f4-11ef-a31a-e43d1a190cf8.resize1_160x90_original21.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf107-7ccd-11eb-80d7-48df3707765d_2216ebcd-0fa8-11ec-80d9-48df3707765d.resize1_160x90_original22.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58a0499-e946-11ef-a31b-e43d1a190cf9_12ba1840-eab7-11ef-a31b-e43d1a190cf9.resize1_160x90_original23.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff9e93-422b-11f1-bb37-48df377e1ff8_0a1d0ca9-58ef-11f1-bb37-48df377e1ff8.resize1_160x90_original24.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28218f2b-3c1d-11ee-a319-e43d1a190cf8_b0f5b350-7a3b-11ee-a319-e43d1a190cf8.resize1_160x90_original25.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb7acf9-3c1f-11ee-a319-e43d1a190cf8_042e4039-16f7-11f1-bb36-48df377e1ff8.resize1_160x90_original26.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1bdc4-d511-11ec-80dd-48df3707765d_89ffd214-16ec-11f1-bb36-48df377e1ff8.resize1_160x90_original27.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee7792-cba1-11f0-bb35-48df377e1ff8_b8f33d72-f5c3-11f0-bb36-48df377e1ff8.resize1_160x90_original28.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b3099-d51f-11ec-80dd-48df3707765d_63f8e452-8683-11ed-a319-e43d1a190cf8.resize1_160x90_original29.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068d81-58e8-11ed-a317-e43d1a190cf9_f39f2f09-16ed-11f1-bb36-48df377e1ff8.resize1_160x90_original30.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b781962-d51a-11ec-80dd-48df3707765d_8aae1c18-4ade-11ed-80e0-48df3707765d.resize1_160x90_original31.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9df9cf-e90f-11ef-a31b-e43d1a190cf9_f51edb01-ecf5-11ef-a31b-e43d1a190cf9.resize1_160x90_original32.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ee6f7-f8b5-11ee-a31a-e43d1a190cf8_177d4f83-093e-11ef-a31a-e43d1a190cf8.resize1_160x90_original33.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bdb69-cb9c-11f0-bb35-48df377e1ff8_f6c83afd-f5c5-11f0-bb36-48df377e1ff8.resize1_160x90_original34.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7661ae2-d5e2-11ec-80dd-48df3707765d_38f32fe5-494e-11ed-80e0-48df3707765d.resize1_160x90_original35.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fb75f-e00f-11ec-80dd-48df3707765d_9e06f300-4ade-11ed-80e0-48df3707765d.resize1_160x90_original36.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e8ef9-91fd-11ef-a31a-e43d1a190cf8_0ce9740e-91fe-11ef-a31a-e43d1a190cf8.resize1_160x90_original37.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdac071-d515-11ec-80dd-48df3707765d_983e104d-877a-11ed-a319-e43d1a190cf8.resize1_160x90_original38.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0073172-d5a5-11ec-80dd-48df3707765d_940ffba0-90ce-11ed-a319-e43d1a190cf8.resize1_160x90_original39.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea83a1a-cf15-11ee-a31a-e43d1a190cf8_2d0661ad-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original40.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35138dc1-cba2-11f0-bb35-48df377e1ff8_549d39b3-f783-11f0-bb36-48df377e1ff8.resize1_160x90_original41.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd257c83-58e8-11ed-a317-e43d1a190cf9_ee1030ed-cf26-11ee-a31a-e43d1a190cf8.resize1_160x90_original42.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b2cc2-e912-11ef-a31b-e43d1a190cf9_2fccd47d-ed0f-11ef-a31b-e43d1a190cf9.resize1_160x90_original43.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661b019-cb9c-11f0-bb35-48df377e1ff8_5c21d117-f826-11f0-bb36-48df377e1ff8.resize1_160x90_original44.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e863e1-d5de-11ec-80dd-48df3707765d_10496918-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original45.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea6a44-cf16-11ee-a31a-e43d1a190cf8_1d74b803-d474-11ee-a31a-e43d1a190cf8.resize1_160x90_original46.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020f9be-7692-11ef-a31a-e43d1a190cf8_7e27f5ae-7692-11ef-a31a-e43d1a190cf8.resize1_160x90_original47.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac43b33-91ff-11ef-a31a-e43d1a190cf8_b6e8ab86-91ff-11ef-a31a-e43d1a190cf8.resize1_160x90_original48.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc290-7cd6-11eb-80d7-48df3707765d_3f8a700d-0fad-11ec-80d9-48df3707765d.resize1_160x90_original49.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496bc2-8d6f-11eb-80d7-48df3707765d_3a8f8c71-3246-11ec-80d9-48df3707765d.resize1_160x90_original50.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9bbd7-bd4e-11eb-80d7-48df3707765d_58371367-0fd0-11ec-80d9-48df3707765d.resize1_160x90_original51.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada69fa-3c23-11ee-a319-e43d1a190cf8_9c56b16d-5094-11ee-a319-e43d1a190cf8.resize1_160x90_original52.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4a782-3c26-11ee-a319-e43d1a190cf8_b770736d-4e07-11ee-a319-e43d1a190cf8.resize1_160x90_original53.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa026c-b937-11ef-a31b-e43d1a190cf9_64c6e1fe-b938-11ef-a31b-e43d1a190cf9.resize1_160x90_original54.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197d29c-e249-11ec-80dd-48df3707765d_532bc710-9311-11ed-a319-e43d1a190cf8.resize1_160x90_original55.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef934c-b938-11ef-a31b-e43d1a190cf9_771ee97c-b938-11ef-a31b-e43d1a190cf9.resize1_160x90_original56.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb043b2-91b1-11ed-a319-e43d1a190cf8_d3f4bb5d-9567-11ed-a319-e43d1a190cf8.resize1_160x90_original57.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c231eda-7cdc-11eb-80d7-48df3707765d_cbda395d-0fd0-11ec-80d9-48df3707765d.resize1_160x90_original58.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d2ff8-91b4-11ed-a319-e43d1a190cf8_887da1e3-9568-11ed-a319-e43d1a190cf8.resize1_160x90_original59.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9c4a60-91b2-11ed-a319-e43d1a190cf8_ed269ede-9567-11ed-a319-e43d1a190cf8.resize1_160x90_original60.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce70b57-ad84-11f0-bb35-48df377e1ff8_a7f19698-cc27-11f0-bb35-48df377e1ff8.resize1_160x90_original61.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9b3b3-ad83-11f0-bb35-48df377e1ff8_29e95e5b-cc44-11f0-bb35-48df377e1ff8.resize1_160x90_original62.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff21c2-3c22-11ee-a319-e43d1a190cf8_6b32681e-4e47-11ee-a319-e43d1a190cf8.resize1_160x90_original63.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f815bb-d4ac-11ee-a31a-e43d1a190cf8_720949d1-d531-11ee-a31a-e43d1a190cf8.resize1_160x90_original64.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176176-d620-11ee-a31a-e43d1a190cf8_8c1ce8fa-d620-11ee-a31a-e43d1a190cf8.resize1_160x90_original65.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2024a9c-d622-11ee-a31a-e43d1a190cf8_a9a2993e-d622-11ee-a31a-e43d1a190cf8.resize1_160x90_original66.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbfb8d-d639-11ee-a31a-e43d1a190cf8_8de917d6-d639-11ee-a31a-e43d1a190cf8.resize1_160x90_original67.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705efe8a-d63c-11ee-a31a-e43d1a190cf8_7ae2450a-d63c-11ee-a31a-e43d1a190cf8.resize1_160x90_original68.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6ded4-d63f-11ee-a31a-e43d1a190cf8_b095fd10-d63f-11ee-a31a-e43d1a190cf8.resize1_160x90_original69.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a70df5-fcb2-11e9-80cf-48df3707765d_47a1d08b-82fc-11eb-80d7-48df3707765d.resize1_160x90_original70.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b7cc2-fcb3-11e9-80cf-48df3707765d_dc0d06c7-4061-11eb-80d7-48df3707765d.resize1_160x90_original71.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74240302-a109-11eb-80d7-48df3707765d_5e13d00c-8682-11ed-a319-e43d1a190cf8.resize1_160x90_original72.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2b0f17-a10b-11eb-80d7-48df3707765d_d69a53d9-a111-11eb-80d7-48df3707765d.resize1_160x90_original73.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0201d6-a10c-11eb-80d7-48df3707765d_fe2c3f6a-a111-11eb-80d7-48df3707765d.resize1_160x90_original74.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64cd62-a10e-11eb-80d7-48df3707765d_f40cfa92-8681-11ed-a319-e43d1a190cf8.resize1_160x90_original75.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4be08-5630-11eb-80d7-48df3707765d_66db5959-82ff-11eb-80d7-48df3707765d.resize1_160x90_original76.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe78282-a0fc-11eb-80d7-48df3707765d_be7a64f0-8680-11ed-a319-e43d1a190cf8.resize1_160x90_original77.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f499807-a100-11eb-80d7-48df3707765d_5c775c8f-a111-11eb-80d7-48df3707765d.resize1_160x90_original78.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1914cf-a0fe-11eb-80d7-48df3707765d_44f5342c-8681-11ed-a319-e43d1a190cf8.resize1_160x90_original79.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e742fa-ffdb-11e9-80cf-48df3707765d_b4874539-fac1-11ed-a319-e43d1a190cf8.resize1_160x90_original80.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68f47e-1735-11ef-a31a-e43d1a190cf8_2d0b77b1-1739-11ef-a31a-e43d1a190cf8.resize1_160x90_original81.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef7c5c-fff3-11eb-80d9-48df3707765d_08430fae-5e74-11ec-80db-48df3707765d.resize1_160x90_original95.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641909-3b34-11ee-a319-e43d1a190cf8_196d6d25-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original96.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea0647-5bdf-11ec-80db-48df3707765d_edbdff3f-fdba-11ec-80de-48df3707765d.resize1_160x90_original97.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e182651-fb74-11eb-80d9-48df3707765d_78771e28-5e74-11ec-80db-48df3707765d.resize1_160x90_original98.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6658-b206-11ef-a31b-e43d1a190cf9_20d4c9c4-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original99.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1e090-fffd-11ef-a31b-e43d1a190cf9_255643f1-3a1d-11f0-a31b-e43d1a190cf9.resize1_160x90_original100.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b3ca-fff3-11eb-80d9-48df3707765d_1fceba77-5e74-11ec-80db-48df3707765d.resize1_160x90_original101.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb53d9-3b34-11ee-a319-e43d1a190cf8_79a43689-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original102.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22251e22-fb72-11eb-80d9-48df3707765d_78504028-9bb2-11ed-a319-e43d1a190cf8.resize1_160x90_original103.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe2c2-3b34-11ee-a319-e43d1a190cf8_f64bed1a-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original104.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb92a4-fffe-11ef-a31b-e43d1a190cf9_b148bb2d-4d9c-11f0-bb33-48df377e1ff8.resize1_160x90_original105.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdaa8a-315e-11f0-a31b-e43d1a190cf9_acea1840-3a28-11f0-a31b-e43d1a190cf9.resize1_160x90_original106.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5ca16-fb74-11eb-80d9-48df3707765d_8e8b6a44-5e74-11ec-80db-48df3707765d.resize1_160x90_original107.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166e62-b207-11ef-a31b-e43d1a190cf9_2fc6bde9-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original108.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62fa61-fffd-11ef-a31b-e43d1a190cf9_d67507fd-3a29-11f0-a31b-e43d1a190cf9.resize1_160x90_original109.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab804-961d-11ec-80dc-48df3707765d_89afca44-1e16-11ed-80df-48df3707765d.resize1_160x90_original110.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8f22d-411a-11f0-a31b-e43d1a190cf9_ab0dcd5b-65fb-11f0-bb33-48df377e1ff8.resize1_160x90_original111.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef34078-fb73-11eb-80d9-48df3707765d_782c20bc-9bb1-11ed-a319-e43d1a190cf8.resize1_160x90_original112.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03dfe-3b36-11ee-a319-e43d1a190cf8_6666f14c-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original113.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0788-5be0-11ec-80db-48df3707765d_d1342863-ca55-11ee-a31a-e43d1a190cf8.resize1_160x90_original114.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3dc7f-f861-11ec-80de-48df3707765d_c466c50c-f861-11ec-80de-48df3707765d.resize1_160x90_original115.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de4d3-f8ab-11ed-a319-e43d1a190cf8_8474eb90-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original116.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c763-b20a-11ef-a31b-e43d1a190cf9_8ac03265-e542-11ef-a31b-e43d1a190cf9.resize1_160x90_original117.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2e3b-9fc4-11ee-a319-e43d1a190cf8_539b4fa9-e77c-11ee-a31a-e43d1a190cf8.resize1_160x90_original118.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefdc7d-1fae-11ed-80df-48df3707765d_e0f32339-1fae-11ed-80df-48df3707765d.resize1_160x90_original119.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359a62-fb73-11eb-80d9-48df3707765d_b23e5ac2-5e74-11ec-80db-48df3707765d.resize1_160x90_original120.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba93be-1a4c-11ee-a319-e43d1a190cf8_e5953651-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original121.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa688d-fffd-11ef-a31b-e43d1a190cf9_7c3a9e53-534a-11f0-bb33-48df377e1ff8.resize1_160x90_original122.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283e3c-5bc8-11f0-bb33-48df377e1ff8_daf9083a-8260-11f0-bb34-48df377e1ff8.resize1_160x90_original123.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f8c5-05c9-11ee-a319-e43d1a190cf8_a4ba05c7-06af-11ee-a319-e43d1a190cf8.resize1_160x90_original124.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5229a7-4057-11f0-a31b-e43d1a190cf9_fbf4e2de-51b7-11f0-bb33-48df377e1ff8.resize1_160x90_original125.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1a030-73fc-11ef-a31a-e43d1a190cf8_fcf6f1cd-ab25-11ef-a31a-e43d1a190cf8.resize1_160x90_original126.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce518204-73fc-11ef-a31a-e43d1a190cf8_5d10c995-ab25-11ef-a31a-e43d1a190cf8.resize1_160x90_original127.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e5f5-b1fd-11ef-a31b-e43d1a190cf9_9145772a-d732-11ef-a31b-e43d1a190cf9.resize1_160x90_original128.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0193-e4bb-11ed-a319-e43d1a190cf8_68357100-0469-11ee-a319-e43d1a190cf8.resize1_160x90_original129.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2741ed-b203-11ef-a31b-e43d1a190cf9_5d981fc9-e2c1-11ef-a31b-e43d1a190cf9.resize1_160x90_original130.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb652f0-3839-11ef-a31a-e43d1a190cf8_45a5c7ba-3842-11ef-a31a-e43d1a190cf8.resize1_160x90_original131.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8af25-76dc-11ed-a318-e43d1a190cf9_dc6bacba-e04f-11ed-a319-e43d1a190cf8.resize1_160x90_original132.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ddd78-3270-11ec-80d9-48df3707765d_72dde109-5f25-11ec-80db-48df3707765d.resize1_160x90_original133.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc6a6b-3271-11ec-80d9-48df3707765d_af4b7afd-5f25-11ec-80db-48df3707765d.resize1_160x90_original134.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d28c7-3271-11ec-80d9-48df3707765d_e616f07f-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original135.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0613-3271-11ec-80d9-48df3707765d_bd4168f1-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original136.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98aa2d-3272-11ec-80d9-48df3707765d_126baebe-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original137.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2fd15-3272-11ec-80d9-48df3707765d_b619adf9-9bb2-11ed-a319-e43d1a190cf8.resize1_160x90_original138.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ea95-3272-11ec-80d9-48df3707765d_5e824f66-5f29-11ec-80db-48df3707765d.resize1_160x90_original139.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c80fe1-3272-11ec-80d9-48df3707765d_3f99decd-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original140.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf893-3273-11ec-80d9-48df3707765d_64513a6a-5f26-11ec-80db-48df3707765d.resize1_160x90_original141.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258f766-5c4c-11ee-a319-e43d1a190cf8_0438a0dc-610d-11ee-a319-e43d1a190cf8.resize1_160x90_original142.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c83598-5c4d-11ee-a319-e43d1a190cf8_992d76d4-6114-11ee-a319-e43d1a190cf8.resize1_160x90_original143.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05fdd-5c4d-11ee-a319-e43d1a190cf8_6ca70c72-6121-11ee-a319-e43d1a190cf8.resize1_160x90_original144.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5884f-5c4e-11ee-a319-e43d1a190cf8_c3123507-61b0-11ee-a319-e43d1a190cf8.resize1_160x90_original145.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4cd7e-a889-11ed-a319-e43d1a190cf8_e071866a-8987-11f0-bb34-48df377e1ff8.resize1_160x90_original146.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090bd78-369f-11e9-80ca-48df3707765c_e215fdd7-4061-11eb-80d7-48df3707765d.resize1_160x90_original147.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d89763-3273-11ec-80d9-48df3707765d_18df8e62-5f27-11ec-80db-48df3707765d.resize1_160x90_original148.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246638a-3273-11ec-80d9-48df3707765d_a861cfe9-5f27-11ec-80db-48df3707765d.resize1_160x90_original149.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef897d-3273-11ec-80d9-48df3707765d_653b0ee7-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original150.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d4ec-880e-11ed-a319-e43d1a190cf8_5642fbd9-9bf4-11ed-a319-e43d1a190cf8.resize1_160x90_original151.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e062d1-a888-11ed-a319-e43d1a190cf8_59045638-52ee-11ee-a319-e43d1a190cf8.resize1_160x90_original152.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd140f-5f1c-11f1-bb37-48df377e1ff8_40f9d0aa-6df4-11f1-bb37-48df377e1ff8.resize1_160x90_original153.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef7c5c-fff3-11eb-80d9-48df3707765d_08430fae-5e74-11ec-80db-48df3707765d.resize1_160x90_original82.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641909-3b34-11ee-a319-e43d1a190cf8_196d6d25-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original83.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea0647-5bdf-11ec-80db-48df3707765d_edbdff3f-fdba-11ec-80de-48df3707765d.resize1_160x90_original84.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e182651-fb74-11eb-80d9-48df3707765d_78771e28-5e74-11ec-80db-48df3707765d.resize1_160x90_original85.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6658-b206-11ef-a31b-e43d1a190cf9_20d4c9c4-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original86.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1e090-fffd-11ef-a31b-e43d1a190cf9_255643f1-3a1d-11f0-a31b-e43d1a190cf9.resize1_160x90_original87.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b3ca-fff3-11eb-80d9-48df3707765d_1fceba77-5e74-11ec-80db-48df3707765d.resize1_160x90_original88.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb53d9-3b34-11ee-a319-e43d1a190cf8_79a43689-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original89.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22251e22-fb72-11eb-80d9-48df3707765d_78504028-9bb2-11ed-a319-e43d1a190cf8.resize1_160x90_original90.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe2c2-3b34-11ee-a319-e43d1a190cf8_f64bed1a-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original91.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb92a4-fffe-11ef-a31b-e43d1a190cf9_b148bb2d-4d9c-11f0-bb33-48df377e1ff8.resize1_160x90_original92.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defdaa8a-315e-11f0-a31b-e43d1a190cf9_acea1840-3a28-11f0-a31b-e43d1a190cf9.resize1_160x90_original93.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5ca16-fb74-11eb-80d9-48df3707765d_8e8b6a44-5e74-11ec-80db-48df3707765d.resize1_160x90_original94.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166e62-b207-11ef-a31b-e43d1a190cf9_2fc6bde9-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original95.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62fa61-fffd-11ef-a31b-e43d1a190cf9_d67507fd-3a29-11f0-a31b-e43d1a190cf9.resize1_160x90_original96.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ab804-961d-11ec-80dc-48df3707765d_89afca44-1e16-11ed-80df-48df3707765d.resize1_160x90_original97.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8f22d-411a-11f0-a31b-e43d1a190cf9_ab0dcd5b-65fb-11f0-bb33-48df377e1ff8.resize1_160x90_original98.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef34078-fb73-11eb-80d9-48df3707765d_782c20bc-9bb1-11ed-a319-e43d1a190cf8.resize1_160x90_original99.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03dfe-3b36-11ee-a319-e43d1a190cf8_6666f14c-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original100.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde0788-5be0-11ec-80db-48df3707765d_d1342863-ca55-11ee-a31a-e43d1a190cf8.resize1_160x90_original101.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e3dc7f-f861-11ec-80de-48df3707765d_c466c50c-f861-11ec-80de-48df3707765d.resize1_160x90_original102.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de4d3-f8ab-11ed-a319-e43d1a190cf8_8474eb90-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original103.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c763-b20a-11ef-a31b-e43d1a190cf9_8ac03265-e542-11ef-a31b-e43d1a190cf9.resize1_160x90_original104.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b2e3b-9fc4-11ee-a319-e43d1a190cf8_539b4fa9-e77c-11ee-a31a-e43d1a190cf8.resize1_160x90_original105.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afefdc7d-1fae-11ed-80df-48df3707765d_e0f32339-1fae-11ed-80df-48df3707765d.resize1_160x90_original106.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c359a62-fb73-11eb-80d9-48df3707765d_b23e5ac2-5e74-11ec-80db-48df3707765d.resize1_160x90_original107.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba93be-1a4c-11ee-a319-e43d1a190cf8_e5953651-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original108.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa688d-fffd-11ef-a31b-e43d1a190cf9_7c3a9e53-534a-11f0-bb33-48df377e1ff8.resize1_160x90_original109.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283e3c-5bc8-11f0-bb33-48df377e1ff8_daf9083a-8260-11f0-bb34-48df377e1ff8.resize1_160x90_original110.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f8c5-05c9-11ee-a319-e43d1a190cf8_a4ba05c7-06af-11ee-a319-e43d1a190cf8.resize1_160x90_original111.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e1df4-b042-11f1-bb38-48df377e1ff8_efeb3b12-b27f-11f1-bb38-48df377e1ff8.resize1_160x90_original112.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5229a7-4057-11f0-a31b-e43d1a190cf9_fbf4e2de-51b7-11f0-bb33-48df377e1ff8.resize1_160x90_original113.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1a030-73fc-11ef-a31a-e43d1a190cf8_fcf6f1cd-ab25-11ef-a31a-e43d1a190cf8.resize1_160x90_original114.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce518204-73fc-11ef-a31a-e43d1a190cf8_5d10c995-ab25-11ef-a31a-e43d1a190cf8.resize1_160x90_original115.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e5f5-b1fd-11ef-a31b-e43d1a190cf9_9145772a-d732-11ef-a31b-e43d1a190cf9.resize1_160x90_original116.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a0193-e4bb-11ed-a319-e43d1a190cf8_68357100-0469-11ee-a319-e43d1a190cf8.resize1_160x90_original117.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2741ed-b203-11ef-a31b-e43d1a190cf9_5d981fc9-e2c1-11ef-a31b-e43d1a190cf9.resize1_160x90_original118.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb652f0-3839-11ef-a31a-e43d1a190cf8_45a5c7ba-3842-11ef-a31a-e43d1a190cf8.resize1_160x90_original119.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b8af25-76dc-11ed-a318-e43d1a190cf9_dc6bacba-e04f-11ed-a319-e43d1a190cf8.resize1_160x90_original120.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb06ab-b28e-11ed-a319-e43d1a190cf8_14ff4165-c4ca-11ed-a319-e43d1a190cf8.resize1_160x90_original121.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6c464-3fc2-11ed-80e0-48df3707765d_676eab25-7628-11ed-a318-e43d1a190cf9.resize1_160x90_original122.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8541c-b376-11ee-a319-e43d1a190cf8_50cd4773-b376-11ee-a319-e43d1a190cf8.resize1_160x90_original123.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ddd78-3270-11ec-80d9-48df3707765d_72dde109-5f25-11ec-80db-48df3707765d.resize1_160x90_original124.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc6a6b-3271-11ec-80d9-48df3707765d_af4b7afd-5f25-11ec-80db-48df3707765d.resize1_160x90_original125.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d28c7-3271-11ec-80d9-48df3707765d_e616f07f-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original126.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe0613-3271-11ec-80d9-48df3707765d_bd4168f1-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original127.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b98aa2d-3272-11ec-80d9-48df3707765d_126baebe-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original128.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2fd15-3272-11ec-80d9-48df3707765d_b619adf9-9bb2-11ed-a319-e43d1a190cf8.resize1_160x90_original129.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471ea95-3272-11ec-80d9-48df3707765d_5e824f66-5f29-11ec-80db-48df3707765d.resize1_160x90_original130.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c80fe1-3272-11ec-80d9-48df3707765d_3f99decd-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original131.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddf893-3273-11ec-80d9-48df3707765d_64513a6a-5f26-11ec-80db-48df3707765d.resize1_160x90_original132.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258f766-5c4c-11ee-a319-e43d1a190cf8_0438a0dc-610d-11ee-a319-e43d1a190cf8.resize1_160x90_original133.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c83598-5c4d-11ee-a319-e43d1a190cf8_992d76d4-6114-11ee-a319-e43d1a190cf8.resize1_160x90_original134.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e05fdd-5c4d-11ee-a319-e43d1a190cf8_6ca70c72-6121-11ee-a319-e43d1a190cf8.resize1_160x90_original135.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd5884f-5c4e-11ee-a319-e43d1a190cf8_c3123507-61b0-11ee-a319-e43d1a190cf8.resize1_160x90_original136.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4cd7e-a889-11ed-a319-e43d1a190cf8_e071866a-8987-11f0-bb34-48df377e1ff8.resize1_160x90_original137.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090bd78-369f-11e9-80ca-48df3707765c_e215fdd7-4061-11eb-80d7-48df3707765d.resize1_160x90_original138.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d89763-3273-11ec-80d9-48df3707765d_18df8e62-5f27-11ec-80db-48df3707765d.resize1_160x90_original139.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246638a-3273-11ec-80d9-48df3707765d_a861cfe9-5f27-11ec-80db-48df3707765d.resize1_160x90_original140.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef897d-3273-11ec-80d9-48df3707765d_653b0ee7-9bb3-11ed-a319-e43d1a190cf8.resize1_160x90_original141.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31d4ec-880e-11ed-a319-e43d1a190cf8_5642fbd9-9bf4-11ed-a319-e43d1a190cf8.resize1_160x90_original142.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e062d1-a888-11ed-a319-e43d1a190cf8_59045638-52ee-11ee-a319-e43d1a190cf8.resize1_160x90_original143.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd140f-5f1c-11f1-bb37-48df377e1ff8_40f9d0aa-6df4-11f1-bb37-48df377e1ff8.resize1_160x90_original144.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea781c6d-d32e-11ef-a31b-e43d1a190cf9_57e255c9-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original154.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc26c7-a572-11ef-a31a-e43d1a190cf8_ebeb1bcf-a575-11ef-a31a-e43d1a190cf8.resize1_160x90_original155.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d20a15-397e-11ed-80e0-48df3707765d_72afc90d-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original156.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448622-a8e2-11ec-80dd-48df3707765d_d93c9ca3-8697-11ed-a319-e43d1a190cf8.resize1_160x90_original157.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b991e-dae9-11ee-a31a-e43d1a190cf8_6dcfa19d-dae9-11ee-a31a-e43d1a190cf8.resize1_160x90_original158.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e638c-d1df-11ec-80dd-48df3707765d_ee177a6a-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original159.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2baca-d32f-11ef-a31b-e43d1a190cf9_5e6235fc-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original160.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c16f2e-a574-11ef-a31a-e43d1a190cf8_f3ef896b-a575-11ef-a31a-e43d1a190cf8.resize1_160x90_original161.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355af7e-3980-11ed-80e0-48df3707765d_88cedcd7-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original162.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce02c6-a8e3-11ec-80dd-48df3707765d_31e6a248-8697-11ed-a319-e43d1a190cf8.resize1_160x90_original163.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a529b-d1e2-11ec-80dd-48df3707765d_f0e9bd23-00f9-11ed-80de-48df3707765d.resize1_160x90_original164.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a5549-c264-11ed-a319-e43d1a190cf8_f1ea316c-ceec-11ed-a319-e43d1a190cf8.resize1_160x90_original165.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff99155-c265-11ed-a319-e43d1a190cf8_318f0367-cef7-11ed-a319-e43d1a190cf8.resize1_160x90_original166.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ec4ed-a8ba-11ef-a31a-e43d1a190cf8_b0f3f9e0-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original167.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aef9c-a8bb-11ef-a31a-e43d1a190cf8_b74db571-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original168.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dd4ce-2fda-11f0-a31b-e43d1a190cf9_4f2166da-3154-11f0-a31b-e43d1a190cf9.resize1_160x90_original169.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c9411b-d32f-11ef-a31b-e43d1a190cf9_693b4e0d-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original170.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f1a8c-a574-11ef-a31a-e43d1a190cf8_dd8313ae-a596-11ef-a31a-e43d1a190cf8.resize1_160x90_original171.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d890fe-cf18-11ee-a31a-e43d1a190cf8_f0363601-db86-11ee-a31a-e43d1a190cf8.resize1_160x90_original172.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8c8fc-3981-11ed-80e0-48df3707765d_9e25f06c-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original173.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d5c7c-a8e4-11ec-80dd-48df3707765d_7c3925a7-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original174.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da972a-d1e0-11ec-80dd-48df3707765d_00ba9e66-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original175.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd9579-2f46-11ed-80e0-48df3707765d_73bd05e0-2f47-11ed-80e0-48df3707765d.resize1_160x90_original176.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d05fe-a8bb-11ef-a31a-e43d1a190cf8_c8d3f83a-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original177.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8c21-d330-11ef-a31b-e43d1a190cf9_70b7db7d-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original178.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c105f1-a575-11ef-a31a-e43d1a190cf8_dd8313af-a596-11ef-a31a-e43d1a190cf8.resize1_160x90_original179.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e6a2-3982-11ed-80e0-48df3707765d_f82db218-ad47-11ef-a31a-e43d1a190cf8.resize1_160x90_original180.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b2027-a8e5-11ec-80dd-48df3707765d_26bad7f1-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original181.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d60f2-cf1c-11ee-a31a-e43d1a190cf8_03c8e605-db87-11ee-a31a-e43d1a190cf8.resize1_160x90_original182.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a965550-a8bc-11ef-a31a-e43d1a190cf8_dfab5d44-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original183.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad0cd0-53a2-11ed-80e8-48df3707765d_e157df14-cef9-11ed-a319-e43d1a190cf8.resize1_160x90_original184.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc425d4-c266-11ed-a319-e43d1a190cf8_33f37cd2-cefb-11ed-a319-e43d1a190cf8.resize1_160x90_original185.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33f00-2fda-11f0-a31b-e43d1a190cf9_659268e1-2fde-11f0-a31b-e43d1a190cf9.resize1_160x90_original186.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c76e4-4058-11f0-a31b-e43d1a190cf9_8606d4ca-4060-11f0-a31b-e43d1a190cf9.resize1_160x90_original187.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4f193-7a66-11ef-a31a-e43d1a190cf8_eb26dd3a-7a66-11ef-a31a-e43d1a190cf8.resize1_160x90_original188.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac3d0-c61a-11ec-80dd-48df3707765d_9f66384c-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original189.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b961869-c61b-11ec-80dd-48df3707765d_b907289a-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original190.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ce82-90f8-11ef-a31a-e43d1a190cf8_da6b5d95-90fc-11ef-a31a-e43d1a190cf8.resize1_160x90_original191.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a9b3b-1e1e-11ed-80df-48df3707765d_17f8270d-3000-11ed-80e0-48df3707765d.resize1_160x90_original192.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c50b9-e4bf-11ed-a319-e43d1a190cf8_85353795-0693-11ee-a319-e43d1a190cf8.resize1_160x90_original193.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471896-d1ec-11ec-80dd-48df3707765d_87b7bb12-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original194.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd272a2-d1f2-11ec-80dd-48df3707765d_daa40c80-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original195.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8af509-c534-11ec-80dd-48df3707765d_e02ac1d1-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original196.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcacb19-c535-11ec-80dd-48df3707765d_19dfb9ea-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original197.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f010f8-d1e6-11ec-80dd-48df3707765d_befd7663-f603-11ec-80de-48df3707765d.resize1_160x90_original198.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87868cda-d1e7-11ec-80dd-48df3707765d_49593b2e-f604-11ec-80de-48df3707765d.resize1_160x90_original199.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dbcd9-d1ea-11ec-80dd-48df3707765d_ce2428df-f604-11ec-80de-48df3707765d.resize1_160x90_original200.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4996b60-d1eb-11ec-80dd-48df3707765d_22c7e3bf-f605-11ec-80de-48df3707765d.resize1_160x90_original201.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf03af-d1f0-11ec-80dd-48df3707765d_fe0ff946-f605-11ec-80de-48df3707765d.resize1_160x90_original202.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458cc70-d1f1-11ec-80dd-48df3707765d_f5cec62d-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original203.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669af6f5-ec8d-11ec-80de-48df3707765d_6f82d7ea-f865-11ec-80de-48df3707765d.resize1_160x90_original204.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369b785-ec93-11ec-80de-48df3707765d_aed374b4-f865-11ec-80de-48df3707765d.resize1_160x90_original205.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ba7e-ec94-11ec-80de-48df3707765d_fdee99bc-f865-11ec-80de-48df3707765d.resize1_160x90_original206.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c458473-507a-11ed-80e0-48df3707765d_675ce638-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original207.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550fcdb-507c-11ed-80e0-48df3707765d_4210857c-58ee-11ed-a317-e43d1a190cf9.resize1_160x90_original208.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ee096-0a95-11ee-a319-e43d1a190cf8_9628049b-0a95-11ee-a319-e43d1a190cf8.resize1_160x90_original209.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46435c-c543-11ec-80dd-48df3707765d_56c34f49-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original210.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72d54-d1f3-11ec-80dd-48df3707765d_7dd54ccd-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original211.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9dd9f-5075-11ed-80e0-48df3707765d_64e0a45e-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original212.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52296c2d-5076-11ed-80e0-48df3707765d_ad53d5a1-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original213.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b03da-5077-11ed-80e0-48df3707765d_08356130-58ed-11ed-a317-e43d1a190cf9.resize1_160x90_original214.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd211f-5079-11ed-80e0-48df3707765d_4615095d-58ed-11ed-a317-e43d1a190cf9.resize1_160x90_original215.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10715fe4-59b8-11ed-a317-e43d1a190cf9_9f3383b6-e012-11ed-a319-e43d1a190cf8.resize1_160x90_original216.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f36a-ec9f-11ec-80de-48df3707765d_92438f0d-5116-11ed-80e0-48df3707765d.resize1_160x90_original217.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d20a15-397e-11ed-80e0-48df3707765d_72afc90d-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original145.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d448622-a8e2-11ec-80dd-48df3707765d_d93c9ca3-8697-11ed-a319-e43d1a190cf8.resize1_160x90_original146.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b991e-dae9-11ee-a31a-e43d1a190cf8_6dcfa19d-dae9-11ee-a31a-e43d1a190cf8.resize1_160x90_original147.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93e638c-d1df-11ec-80dd-48df3707765d_ee177a6a-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original148.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2baca-d32f-11ef-a31b-e43d1a190cf9_5e6235fc-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original149.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c16f2e-a574-11ef-a31a-e43d1a190cf8_f3ef896b-a575-11ef-a31a-e43d1a190cf8.resize1_160x90_original150.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5355af7e-3980-11ed-80e0-48df3707765d_88cedcd7-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original151.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce02c6-a8e3-11ec-80dd-48df3707765d_31e6a248-8697-11ed-a319-e43d1a190cf8.resize1_160x90_original152.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a529b-d1e2-11ec-80dd-48df3707765d_f0e9bd23-00f9-11ed-80de-48df3707765d.resize1_160x90_original153.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a5549-c264-11ed-a319-e43d1a190cf8_f1ea316c-ceec-11ed-a319-e43d1a190cf8.resize1_160x90_original154.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff99155-c265-11ed-a319-e43d1a190cf8_318f0367-cef7-11ed-a319-e43d1a190cf8.resize1_160x90_original155.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ec4ed-a8ba-11ef-a31a-e43d1a190cf8_b0f3f9e0-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original156.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452aef9c-a8bb-11ef-a31a-e43d1a190cf8_b74db571-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original157.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709dd4ce-2fda-11f0-a31b-e43d1a190cf9_4f2166da-3154-11f0-a31b-e43d1a190cf9.resize1_160x90_original158.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d890fe-cf18-11ee-a31a-e43d1a190cf8_f0363601-db86-11ee-a31a-e43d1a190cf8.resize1_160x90_original159.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f8c8fc-3981-11ed-80e0-48df3707765d_9e25f06c-3f1d-11ed-80e0-48df3707765d.resize1_160x90_original160.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d5c7c-a8e4-11ec-80dd-48df3707765d_7c3925a7-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original161.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da972a-d1e0-11ec-80dd-48df3707765d_00ba9e66-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original162.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd9579-2f46-11ed-80e0-48df3707765d_73bd05e0-2f47-11ed-80e0-48df3707765d.resize1_160x90_original163.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d05fe-a8bb-11ef-a31a-e43d1a190cf8_c8d3f83a-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original164.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b8c21-d330-11ef-a31b-e43d1a190cf9_70b7db7d-d332-11ef-a31b-e43d1a190cf9.resize1_160x90_original165.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c105f1-a575-11ef-a31a-e43d1a190cf8_dd8313af-a596-11ef-a31a-e43d1a190cf8.resize1_160x90_original166.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28e6a2-3982-11ed-80e0-48df3707765d_f82db218-ad47-11ef-a31a-e43d1a190cf8.resize1_160x90_original167.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b2027-a8e5-11ec-80dd-48df3707765d_26bad7f1-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original168.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d60f2-cf1c-11ee-a31a-e43d1a190cf8_03c8e605-db87-11ee-a31a-e43d1a190cf8.resize1_160x90_original169.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a965550-a8bc-11ef-a31a-e43d1a190cf8_dfab5d44-a8be-11ef-a31a-e43d1a190cf8.resize1_160x90_original170.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad0cd0-53a2-11ed-80e8-48df3707765d_e157df14-cef9-11ed-a319-e43d1a190cf8.resize1_160x90_original171.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc425d4-c266-11ed-a319-e43d1a190cf8_33f37cd2-cefb-11ed-a319-e43d1a190cf8.resize1_160x90_original172.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f33f00-2fda-11f0-a31b-e43d1a190cf9_659268e1-2fde-11f0-a31b-e43d1a190cf9.resize1_160x90_original173.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c76e4-4058-11f0-a31b-e43d1a190cf9_8606d4ca-4060-11f0-a31b-e43d1a190cf9.resize1_160x90_original174.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4f193-7a66-11ef-a31a-e43d1a190cf8_eb26dd3a-7a66-11ef-a31a-e43d1a190cf8.resize1_160x90_original175.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaac3d0-c61a-11ec-80dd-48df3707765d_9f66384c-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original176.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b961869-c61b-11ec-80dd-48df3707765d_b907289a-8698-11ed-a319-e43d1a190cf8.resize1_160x90_original177.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947ce82-90f8-11ef-a31a-e43d1a190cf8_da6b5d95-90fc-11ef-a31a-e43d1a190cf8.resize1_160x90_original178.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a9b3b-1e1e-11ed-80df-48df3707765d_17f8270d-3000-11ed-80e0-48df3707765d.resize1_160x90_original179.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c50b9-e4bf-11ed-a319-e43d1a190cf8_85353795-0693-11ee-a319-e43d1a190cf8.resize1_160x90_original180.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc471896-d1ec-11ec-80dd-48df3707765d_87b7bb12-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original181.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd272a2-d1f2-11ec-80dd-48df3707765d_daa40c80-8694-11ed-a319-e43d1a190cf8.resize1_160x90_original182.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8af509-c534-11ec-80dd-48df3707765d_e02ac1d1-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original183.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcacb19-c535-11ec-80dd-48df3707765d_19dfb9ea-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original184.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f010f8-d1e6-11ec-80dd-48df3707765d_befd7663-f603-11ec-80de-48df3707765d.resize1_160x90_original185.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87868cda-d1e7-11ec-80dd-48df3707765d_49593b2e-f604-11ec-80de-48df3707765d.resize1_160x90_original186.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dbcd9-d1ea-11ec-80dd-48df3707765d_ce2428df-f604-11ec-80de-48df3707765d.resize1_160x90_original187.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4996b60-d1eb-11ec-80dd-48df3707765d_22c7e3bf-f605-11ec-80de-48df3707765d.resize1_160x90_original188.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf03af-d1f0-11ec-80dd-48df3707765d_fe0ff946-f605-11ec-80de-48df3707765d.resize1_160x90_original189.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458cc70-d1f1-11ec-80dd-48df3707765d_f5cec62d-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original190.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669af6f5-ec8d-11ec-80de-48df3707765d_6f82d7ea-f865-11ec-80de-48df3707765d.resize1_160x90_original191.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369b785-ec93-11ec-80de-48df3707765d_aed374b4-f865-11ec-80de-48df3707765d.resize1_160x90_original192.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0ba7e-ec94-11ec-80de-48df3707765d_fdee99bc-f865-11ec-80de-48df3707765d.resize1_160x90_original193.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c458473-507a-11ed-80e0-48df3707765d_675ce638-8696-11ed-a319-e43d1a190cf8.resize1_160x90_original194.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550fcdb-507c-11ed-80e0-48df3707765d_4210857c-58ee-11ed-a317-e43d1a190cf9.resize1_160x90_original195.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ee096-0a95-11ee-a319-e43d1a190cf8_9628049b-0a95-11ee-a319-e43d1a190cf8.resize1_160x90_original196.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46435c-c543-11ec-80dd-48df3707765d_56c34f49-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original197.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72d54-d1f3-11ec-80dd-48df3707765d_7dd54ccd-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original198.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e9dd9f-5075-11ed-80e0-48df3707765d_64e0a45e-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original199.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52296c2d-5076-11ed-80e0-48df3707765d_ad53d5a1-8695-11ed-a319-e43d1a190cf8.resize1_160x90_original200.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1b03da-5077-11ed-80e0-48df3707765d_08356130-58ed-11ed-a317-e43d1a190cf9.resize1_160x90_original201.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd211f-5079-11ed-80e0-48df3707765d_4615095d-58ed-11ed-a317-e43d1a190cf9.resize1_160x90_original202.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10715fe4-59b8-11ed-a317-e43d1a190cf9_9f3383b6-e012-11ed-a319-e43d1a190cf8.resize1_160x90_original203.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584f36a-ec9f-11ec-80de-48df3707765d_92438f0d-5116-11ed-80e0-48df3707765d.resize1_160x90_original204.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b54dd-c61f-11ec-80dd-48df3707765d_3b93455e-34ee-11ed-80e0-48df3707765d.resize1_160x90_original218.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadeffa-6719-11ed-a317-e43d1a190cf9_02308538-726f-11ee-a319-e43d1a190cf8.resize1_160x90_original219.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac01f5d-6818-11ea-80d1-48df3707765d_f562718c-4061-11eb-80d7-48df3707765d.resize1_160x90_original205.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca5d4b-04ab-11eb-80d5-48df3707765d_08269b04-4062-11eb-80d7-48df3707765d.resize1_160x90_original206.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b67bd8-aeee-11ea-80d3-48df3707765d_01c56db8-4062-11eb-80d7-48df3707765d.resize1_160x90_original207.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185aaea-6822-11ea-80d1-48df3707765d_f562718d-4061-11eb-80d7-48df3707765d.resize1_160x90_original208.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9047b-04ab-11eb-80d5-48df3707765d_08269b05-4062-11eb-80d7-48df3707765d.resize1_160x90_original209.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e02198-aef8-11ea-80d3-48df3707765d_01c56db9-4062-11eb-80d7-48df3707765d.resize1_160x90_original210.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009ced-6835-11ea-80d1-48df3707765d_fb728eae-4061-11eb-80d7-48df3707765d.resize1_160x90_original211.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c071bb-6835-11ea-80d1-48df3707765d_fb728eaf-4061-11eb-80d7-48df3707765d.resize1_160x90_original212.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4ce0f-6835-11ea-80d1-48df3707765d_fb728eb0-4061-11eb-80d7-48df3707765d.resize1_160x90_original213.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44c567-6836-11ea-80d1-48df3707765d_fb728eb1-4061-11eb-80d7-48df3707765d.resize1_160x90_original214.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bc63e-7dc5-11eb-80d7-48df3707765d_f5b2873e-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original215.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27656d3d-7bf6-11eb-80d7-48df3707765d_fcb61a33-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original216.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d8914-f26b-11ef-a31b-e43d1a190cf9_fddd4167-f26b-11ef-a31b-e43d1a190cf9.resize1_160x90_original217.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359ea85-f26a-11ef-a31b-e43d1a190cf9_da0c332a-f26a-11ef-a31b-e43d1a190cf9.resize1_160x90_original218.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566a48-1c59-11f0-a31b-e43d1a190cf9_8b798eb8-45c5-11f0-bb33-48df377e1ff8.resize1_160x90_original219.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599d605-fb21-11ef-a31b-e43d1a190cf9_6855505a-fb21-11ef-a31b-e43d1a190cf9.resize1_160x90_original220.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a11fd-a317-11ef-a31a-e43d1a190cf8_dbb0f0fa-a317-11ef-a31a-e43d1a190cf8.resize1_160x90_original221.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7c93c-eca8-11ec-80de-48df3707765d_d0b1315d-eca8-11ec-80de-48df3707765d.resize1_160x90_original222.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced1a59-31f1-11ef-a31a-e43d1a190cf8_660fdc46-32c9-11ef-a31a-e43d1a190cf8.resize1_160x90_original223.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1881c-3204-11ef-a31a-e43d1a190cf8_3e1bd59f-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original224.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ecea-3206-11ef-a31a-e43d1a190cf8_46571763-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original225.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21560a5-3206-11ef-a31a-e43d1a190cf8_55b6b3f6-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original226.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b08c7-7991-11ef-a31a-e43d1a190cf8_fef831e4-7991-11ef-a31a-e43d1a190cf8.resize1_160x90_original227.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3b848f-4953-11ed-80e0-48df3707765d_4f538090-4954-11ed-80e0-48df3707765d.resize1_160x90_original228.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba22aa-2578-11eb-80d6-48df3707765d_ca1b4081-25b4-11eb-80d6-48df3707765d.resize1_160x90_original229.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88fc89-2577-11eb-80d6-48df3707765d_d446cbc7-25b4-11eb-80d6-48df3707765d.resize1_160x90_original230.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fa924-2577-11eb-80d6-48df3707765d_db1ccc27-25b4-11eb-80d6-48df3707765d.resize1_160x90_original231.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a912baa-a075-11ec-80dc-48df3707765d_b4285494-a077-11ec-80dc-48df3707765d.resize1_160x90_original232.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27347f15-e0a1-11ea-80d5-48df3707765d_e11773da-25b4-11eb-80d6-48df3707765d.resize1_160x90_original233.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b5e56-a318-11ef-a31a-e43d1a190cf8_45c12eb2-a319-11ef-a31a-e43d1a190cf8.resize1_160x90_original234.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a430ecb-7992-11ef-a31a-e43d1a190cf8_bd2b2460-7992-11ef-a31a-e43d1a190cf8.resize1_160x90_original235.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f92611-6832-11ea-80d1-48df3707765d_fb728eb3-4061-11eb-80d7-48df3707765d.resize1_160x90_original236.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ac782-6833-11ea-80d1-48df3707765d_fb728eb4-4061-11eb-80d7-48df3707765d.resize1_160x90_original237.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1042034-04ab-11eb-80d5-48df3707765d_08269b0f-4062-11eb-80d7-48df3707765d.resize1_160x90_original238.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc91c89-04ac-11eb-80d5-48df3707765d_08269b10-4062-11eb-80d7-48df3707765d.resize1_160x90_original239.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc2df-af05-11ea-80d3-48df3707765d_08269b00-4062-11eb-80d7-48df3707765d.resize1_160x90_original240.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72683a82-af0b-11ea-80d3-48df3707765d_08269b01-4062-11eb-80d7-48df3707765d.resize1_160x90_original241.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3397636-0854-11ef-a31a-e43d1a190cf8_1421c2e9-0907-11ef-a31a-e43d1a190cf8.resize1_160x90_original242.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0683e07-2efe-11ef-a31a-e43d1a190cf8_db05105f-2efe-11ef-a31a-e43d1a190cf8.resize1_160x90_original243.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37024bed-2eff-11ef-a31a-e43d1a190cf8_3fa66f85-2eff-11ef-a31a-e43d1a190cf8.resize1_160x90_original244.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b98607-f26c-11ef-a31b-e43d1a190cf9_9b46f3bf-f26c-11ef-a31b-e43d1a190cf9.resize1_160x90_original245.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b546a6-085b-11ef-a31a-e43d1a190cf8_1e13a2f4-0907-11ef-a31a-e43d1a190cf8.resize1_160x90_original246.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7191f8-a31e-11ef-a31a-e43d1a190cf8_8b808e3b-a31e-11ef-a31a-e43d1a190cf8.resize1_160x90_original247.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93718902-0861-11ef-a31a-e43d1a190cf8_5b74644b-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original248.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a629e-0862-11ef-a31a-e43d1a190cf8_6a49bc0b-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original249.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66871e-0862-11ef-a31a-e43d1a190cf8_73e82abe-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original250.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feca8e-0863-11ef-a31a-e43d1a190cf8_7f7ff53a-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original251.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e2c1-7994-11ef-a31a-e43d1a190cf8_6153b04a-7994-11ef-a31a-e43d1a190cf8.resize1_160x90_original252.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27538757-1c5a-11f0-a31b-e43d1a190cf9_38298743-45ee-11f0-bb33-48df377e1ff8.resize1_160x90_original253.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a1992-1c59-11f0-a31b-e43d1a190cf9_f0a17032-45ef-11f0-bb33-48df377e1ff8.resize1_160x90_original254.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bfa72-e0a1-11ea-80d5-48df3707765d_b50511b3-25b5-11eb-80d6-48df3707765d.resize1_160x90_original255.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fcc15-1c56-11f0-a31b-e43d1a190cf9_32bf4225-45f5-11f0-bb33-48df377e1ff8.resize1_160x90_original256.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e372f1a-1c5a-11f0-a31b-e43d1a190cf9_6122c328-45f6-11f0-bb33-48df377e1ff8.resize1_160x90_original257.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a041448-7993-11ef-a31a-e43d1a190cf8_d5bef3f9-7993-11ef-a31a-e43d1a190cf8.resize1_160x90_original258.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6c5d-6b60-11ef-a31a-e43d1a190cf8_bd2c145e-6b60-11ef-a31a-e43d1a190cf8.resize1_160x90_original259.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc366-1904-11eb-80d6-48df3707765d_2ba297f9-2a5f-11eb-80d6-48df3707765d.resize1_160x90_original260.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447637a-e56c-11ec-80de-48df3707765d_4404576e-e56d-11ec-80de-48df3707765d.resize1_160x90_original261.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb3c9-0917-11ef-a31a-e43d1a190cf8_eef8b0bb-0917-11ef-a31a-e43d1a190cf8.resize1_160x90_original262.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13dfc-3449-11ef-a31a-e43d1a190cf8_33b13aea-344a-11ef-a31a-e43d1a190cf8.resize1_160x90_original263.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a209-4a56-11ef-a31a-e43d1a190cf8_211afc81-4a58-11ef-a31a-e43d1a190cf8.resize1_160x90_original264.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe756d-4a57-11ef-a31a-e43d1a190cf8_11ad133a-4a58-11ef-a31a-e43d1a190cf8.resize1_160x90_original265.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac01f5d-6818-11ea-80d1-48df3707765d_f562718c-4061-11eb-80d7-48df3707765d.resize1_160x90_original220.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ca5d4b-04ab-11eb-80d5-48df3707765d_08269b04-4062-11eb-80d7-48df3707765d.resize1_160x90_original221.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b67bd8-aeee-11ea-80d3-48df3707765d_01c56db8-4062-11eb-80d7-48df3707765d.resize1_160x90_original222.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5185aaea-6822-11ea-80d1-48df3707765d_f562718d-4061-11eb-80d7-48df3707765d.resize1_160x90_original223.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9047b-04ab-11eb-80d5-48df3707765d_08269b05-4062-11eb-80d7-48df3707765d.resize1_160x90_original224.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e02198-aef8-11ea-80d3-48df3707765d_01c56db9-4062-11eb-80d7-48df3707765d.resize1_160x90_original225.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16009ced-6835-11ea-80d1-48df3707765d_fb728eae-4061-11eb-80d7-48df3707765d.resize1_160x90_original226.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c071bb-6835-11ea-80d1-48df3707765d_fb728eaf-4061-11eb-80d7-48df3707765d.resize1_160x90_original227.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4ce0f-6835-11ea-80d1-48df3707765d_fb728eb0-4061-11eb-80d7-48df3707765d.resize1_160x90_original228.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a44c567-6836-11ea-80d1-48df3707765d_fb728eb1-4061-11eb-80d7-48df3707765d.resize1_160x90_original229.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bc63e-7dc5-11eb-80d7-48df3707765d_f5b2873e-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original230.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27656d3d-7bf6-11eb-80d7-48df3707765d_fcb61a33-acff-11ed-a319-e43d1a190cf8.resize1_160x90_original231.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2d8914-f26b-11ef-a31b-e43d1a190cf9_fddd4167-f26b-11ef-a31b-e43d1a190cf9.resize1_160x90_original232.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359ea85-f26a-11ef-a31b-e43d1a190cf9_da0c332a-f26a-11ef-a31b-e43d1a190cf9.resize1_160x90_original233.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e98977-6822-11ea-80d1-48df3707765d_fb728eab-4061-11eb-80d7-48df3707765d.resize1_160x90_original234.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe409bf2-6822-11ea-80d1-48df3707765d_fb728eac-4061-11eb-80d7-48df3707765d.resize1_160x90_original235.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9566a48-1c59-11f0-a31b-e43d1a190cf9_8b798eb8-45c5-11f0-bb33-48df377e1ff8.resize1_160x90_original236.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599d605-fb21-11ef-a31b-e43d1a190cf9_6855505a-fb21-11ef-a31b-e43d1a190cf9.resize1_160x90_original237.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31a11fd-a317-11ef-a31a-e43d1a190cf8_dbb0f0fa-a317-11ef-a31a-e43d1a190cf8.resize1_160x90_original238.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd7c93c-eca8-11ec-80de-48df3707765d_d0b1315d-eca8-11ec-80de-48df3707765d.resize1_160x90_original239.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1fdfc-0856-11ef-a31a-e43d1a190cf8_63b4af4b-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original240.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fb526-0857-11ef-a31a-e43d1a190cf8_712215c4-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original241.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb3a50-0858-11ef-a31a-e43d1a190cf8_83755a23-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original242.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42deea-0858-11ef-a31a-e43d1a190cf8_9999f72b-0864-11ef-a31a-e43d1a190cf8.resize1_160x90_original243.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced1a59-31f1-11ef-a31a-e43d1a190cf8_660fdc46-32c9-11ef-a31a-e43d1a190cf8.resize1_160x90_original244.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f1881c-3204-11ef-a31a-e43d1a190cf8_3e1bd59f-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original245.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ecea-3206-11ef-a31a-e43d1a190cf8_46571763-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original246.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21560a5-3206-11ef-a31a-e43d1a190cf8_55b6b3f6-3462-11ef-a31a-e43d1a190cf8.resize1_160x90_original247.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b08c7-7991-11ef-a31a-e43d1a190cf8_fef831e4-7991-11ef-a31a-e43d1a190cf8.resize1_160x90_original248.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c0b1e-2578-11eb-80d6-48df3707765d_b85fbe38-25b4-11eb-80d6-48df3707765d.resize1_160x90_original249.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff1de7-2578-11eb-80d6-48df3707765d_c18768b7-25b4-11eb-80d6-48df3707765d.resize1_160x90_original250.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecec42-a374-11ec-80dc-48df3707765d_6b5fb049-a374-11ec-80dc-48df3707765d.resize1_160x90_original251.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba22aa-2578-11eb-80d6-48df3707765d_ca1b4081-25b4-11eb-80d6-48df3707765d.resize1_160x90_original252.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88fc89-2577-11eb-80d6-48df3707765d_d446cbc7-25b4-11eb-80d6-48df3707765d.resize1_160x90_original253.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0fa924-2577-11eb-80d6-48df3707765d_db1ccc27-25b4-11eb-80d6-48df3707765d.resize1_160x90_original254.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a912baa-a075-11ec-80dc-48df3707765d_b4285494-a077-11ec-80dc-48df3707765d.resize1_160x90_original255.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27347f15-e0a1-11ea-80d5-48df3707765d_e11773da-25b4-11eb-80d6-48df3707765d.resize1_160x90_original256.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b5e56-a318-11ef-a31a-e43d1a190cf8_45c12eb2-a319-11ef-a31a-e43d1a190cf8.resize1_160x90_original257.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a430ecb-7992-11ef-a31a-e43d1a190cf8_bd2b2460-7992-11ef-a31a-e43d1a190cf8.resize1_160x90_original258.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f92611-6832-11ea-80d1-48df3707765d_fb728eb3-4061-11eb-80d7-48df3707765d.resize1_160x90_original259.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1ac782-6833-11ea-80d1-48df3707765d_fb728eb4-4061-11eb-80d7-48df3707765d.resize1_160x90_original260.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1042034-04ab-11eb-80d5-48df3707765d_08269b0f-4062-11eb-80d7-48df3707765d.resize1_160x90_original261.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc91c89-04ac-11eb-80d5-48df3707765d_08269b10-4062-11eb-80d7-48df3707765d.resize1_160x90_original262.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8fc2df-af05-11ea-80d3-48df3707765d_08269b00-4062-11eb-80d7-48df3707765d.resize1_160x90_original263.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72683a82-af0b-11ea-80d3-48df3707765d_08269b01-4062-11eb-80d7-48df3707765d.resize1_160x90_original264.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3397636-0854-11ef-a31a-e43d1a190cf8_1421c2e9-0907-11ef-a31a-e43d1a190cf8.resize1_160x90_original265.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0683e07-2efe-11ef-a31a-e43d1a190cf8_db05105f-2efe-11ef-a31a-e43d1a190cf8.resize1_160x90_original266.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37024bed-2eff-11ef-a31a-e43d1a190cf8_3fa66f85-2eff-11ef-a31a-e43d1a190cf8.resize1_160x90_original267.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b98607-f26c-11ef-a31b-e43d1a190cf9_9b46f3bf-f26c-11ef-a31b-e43d1a190cf9.resize1_160x90_original268.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2def9-6833-11ea-80d1-48df3707765d_fb728eb5-4061-11eb-80d7-48df3707765d.resize1_160x90_original269.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6ae80-6834-11ea-80d1-48df3707765d_fb728eb6-4061-11eb-80d7-48df3707765d.resize1_160x90_original270.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b546a6-085b-11ef-a31a-e43d1a190cf8_1e13a2f4-0907-11ef-a31a-e43d1a190cf8.resize1_160x90_original271.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7191f8-a31e-11ef-a31a-e43d1a190cf8_8b808e3b-a31e-11ef-a31a-e43d1a190cf8.resize1_160x90_original272.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93718902-0861-11ef-a31a-e43d1a190cf8_5b74644b-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original273.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a629e-0862-11ef-a31a-e43d1a190cf8_6a49bc0b-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original274.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66871e-0862-11ef-a31a-e43d1a190cf8_73e82abe-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original275.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06feca8e-0863-11ef-a31a-e43d1a190cf8_7f7ff53a-090d-11ef-a31a-e43d1a190cf8.resize1_160x90_original276.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e2c1-7994-11ef-a31a-e43d1a190cf8_6153b04a-7994-11ef-a31a-e43d1a190cf8.resize1_160x90_original277.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27538757-1c5a-11f0-a31b-e43d1a190cf9_38298743-45ee-11f0-bb33-48df377e1ff8.resize1_160x90_original278.webp"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09a1992-1c59-11f0-a31b-e43d1a190cf9_f0a17032-45ef-11f0-bb33-48df377e1ff8.resize1_160x90_original279.webp"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c8c0f-2579-11eb-80d6-48df3707765d_83f2badd-25b5-11eb-80d6-48df3707765d.resize1_160x90_original280.webp"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8bfa72-e0a1-11ea-80d5-48df3707765d_b50511b3-25b5-11eb-80d6-48df3707765d.resize1_160x90_original281.webp"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fcc15-1c56-11f0-a31b-e43d1a190cf9_32bf4225-45f5-11f0-bb33-48df377e1ff8.resize1_160x90_original282.webp"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e372f1a-1c5a-11f0-a31b-e43d1a190cf9_6122c328-45f6-11f0-bb33-48df377e1ff8.resize1_160x90_original283.webp"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a041448-7993-11ef-a31a-e43d1a190cf8_d5bef3f9-7993-11ef-a31a-e43d1a190cf8.resize1_160x90_original284.webp"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba6c5d-6b60-11ef-a31a-e43d1a190cf8_bd2c145e-6b60-11ef-a31a-e43d1a190cf8.resize1_160x90_original285.webp"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bc366-1904-11eb-80d6-48df3707765d_2ba297f9-2a5f-11eb-80d6-48df3707765d.resize1_160x90_original286.webp"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447637a-e56c-11ec-80de-48df3707765d_4404576e-e56d-11ec-80de-48df3707765d.resize1_160x90_original287.webp"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cb3c9-0917-11ef-a31a-e43d1a190cf8_eef8b0bb-0917-11ef-a31a-e43d1a190cf8.resize1_160x90_original288.webp"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd13dfc-3449-11ef-a31a-e43d1a190cf8_33b13aea-344a-11ef-a31a-e43d1a190cf8.resize1_160x90_original289.webp"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74a209-4a56-11ef-a31a-e43d1a190cf8_211afc81-4a58-11ef-a31a-e43d1a190cf8.resize1_160x90_original290.webp"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe756d-4a57-11ef-a31a-e43d1a190cf8_11ad133a-4a58-11ef-a31a-e43d1a190cf8.resize1_160x90_original291.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641909-3b34-11ee-a319-e43d1a190cf8_196d6d25-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original266.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb53d9-3b34-11ee-a319-e43d1a190cf8_79a43689-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original267.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe2c2-3b34-11ee-a319-e43d1a190cf8_f64bed1a-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original268.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fd912-3b35-11ee-a319-e43d1a190cf8_484d93cc-3b35-11ee-a319-e43d1a190cf8.resize1_160x90_original269.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03dfe-3b36-11ee-a319-e43d1a190cf8_6666f14c-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original270.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ce9f-3b37-11ee-a319-e43d1a190cf8_8066436e-3b37-11ee-a319-e43d1a190cf8.resize1_160x90_original271.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c36f4d-3b37-11ee-a319-e43d1a190cf8_d507ab33-3b37-11ee-a319-e43d1a190cf8.resize1_160x90_original272.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de4d3-f8ab-11ed-a319-e43d1a190cf8_8474eb90-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original273.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df477-14fc-11ee-a319-e43d1a190cf8_645f5bb5-c1b6-11ee-a31a-e43d1a190cf8.resize1_160x90_original274.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba93be-1a4c-11ee-a319-e43d1a190cf8_e5953651-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original275.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2741ed-b203-11ef-a31b-e43d1a190cf9_5d981fc9-e2c1-11ef-a31b-e43d1a190cf9.resize1_160x90_original276.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283e3c-5bc8-11f0-bb33-48df377e1ff8_daf9083a-8260-11f0-bb34-48df377e1ff8.resize1_160x90_original277.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e5f5-b1fd-11ef-a31b-e43d1a190cf9_9145772a-d732-11ef-a31b-e43d1a190cf9.resize1_160x90_original278.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6658-b206-11ef-a31b-e43d1a190cf9_20d4c9c4-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original279.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166e62-b207-11ef-a31b-e43d1a190cf9_2fc6bde9-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original280.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c763-b20a-11ef-a31b-e43d1a190cf9_8ac03265-e542-11ef-a31b-e43d1a190cf9.resize1_160x90_original281.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1e1df4-b042-11f1-bb38-48df377e1ff8_efeb3b12-b27f-11f1-bb38-48df377e1ff8.resize1_160x90_original282.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641909-3b34-11ee-a319-e43d1a190cf8_196d6d25-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original292.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb53d9-3b34-11ee-a319-e43d1a190cf8_79a43689-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original293.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0fe2c2-3b34-11ee-a319-e43d1a190cf8_f64bed1a-3b34-11ee-a319-e43d1a190cf8.resize1_160x90_original294.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409fd912-3b35-11ee-a319-e43d1a190cf8_484d93cc-3b35-11ee-a319-e43d1a190cf8.resize1_160x90_original295.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf03dfe-3b36-11ee-a319-e43d1a190cf8_6666f14c-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original296.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69ce9f-3b37-11ee-a319-e43d1a190cf8_8066436e-3b37-11ee-a319-e43d1a190cf8.resize1_160x90_original297.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c36f4d-3b37-11ee-a319-e43d1a190cf8_d507ab33-3b37-11ee-a319-e43d1a190cf8.resize1_160x90_original298.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88de4d3-f8ab-11ed-a319-e43d1a190cf8_8474eb90-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original299.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0df477-14fc-11ee-a319-e43d1a190cf8_645f5bb5-c1b6-11ee-a31a-e43d1a190cf8.resize1_160x90_original300.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba93be-1a4c-11ee-a319-e43d1a190cf8_e5953651-3b36-11ee-a319-e43d1a190cf8.resize1_160x90_original301.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2741ed-b203-11ef-a31b-e43d1a190cf9_5d981fc9-e2c1-11ef-a31b-e43d1a190cf9.resize1_160x90_original302.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a283e3c-5bc8-11f0-bb33-48df377e1ff8_daf9083a-8260-11f0-bb34-48df377e1ff8.resize1_160x90_original303.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f2e5f5-b1fd-11ef-a31b-e43d1a190cf9_9145772a-d732-11ef-a31b-e43d1a190cf9.resize1_160x90_original304.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edd6658-b206-11ef-a31b-e43d1a190cf9_20d4c9c4-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original305.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5166e62-b207-11ef-a31b-e43d1a190cf9_2fc6bde9-e3ad-11ef-a31b-e43d1a190cf9.resize1_160x90_original306.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679c763-b20a-11ef-a31b-e43d1a190cf9_8ac03265-e542-11ef-a31b-e43d1a190cf9.resize1_160x90_original307.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496bc2-8d6f-11eb-80d7-48df3707765d_3a8f8c71-3246-11ec-80d9-48df3707765d.resize1_160x90_original283.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d496bc2-8d6f-11eb-80d7-48df3707765d_3a8f8c71-3246-11ec-80d9-48df3707765d.resize1_160x90_original308.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2fdfe-3cf7-11ee-a319-e43d1a190cf8_79e39488-3d7b-11ee-a319-e43d1a190cf8.resize1_160x90_original284.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5106-3d86-11ee-a319-e43d1a190cf8_69d4d257-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original285.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac4d9-3d87-11ee-a319-e43d1a190cf8_80ab1cd2-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original286.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bbcf5-470a-11ee-a319-e43d1a190cf8_e5433ca8-470a-11ee-a319-e43d1a190cf8.resize1_160x90_original287.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b78d8-02f1-11ef-a31a-e43d1a190cf8_190914d2-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original288.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa8fec-02f3-11ef-a31a-e43d1a190cf8_5a13b8f8-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original289.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260b68e-02f4-11ef-a31a-e43d1a190cf8_95a4ba7a-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original290.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f807970-0cfd-11ef-a31a-e43d1a190cf8_e6889209-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original291.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe2afb-0cfe-11ef-a31a-e43d1a190cf8_3d4a2dd3-1e83-11ef-a31a-e43d1a190cf8.resize1_160x90_original292.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711a97-0cff-11ef-a31a-e43d1a190cf8_70881376-1e83-11ef-a31a-e43d1a190cf8.resize1_160x90_original293.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7749cf-3d89-11ee-a319-e43d1a190cf8_94a24058-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original294.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fe3de-3b2b-11ed-80e0-48df3707765d_7e393e98-762e-11ed-a318-e43d1a190cf9.resize1_160x90_original295.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf08de-02ee-11ef-a31a-e43d1a190cf8_007cd4c1-270f-11ef-a31a-e43d1a190cf8.resize1_160x90_original296.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49184c-02ef-11ef-a31a-e43d1a190cf8_8c519b71-2711-11ef-a31a-e43d1a190cf8.resize1_160x90_original297.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36097b3-0864-11ef-a31a-e43d1a190cf8_02f5cb80-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original298.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99ac1-086a-11ef-a31a-e43d1a190cf8_0ffcb1a3-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original299.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b2aa4-086c-11ef-a31a-e43d1a190cf8_21d66324-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original300.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454c29-65a4-11ed-a317-e43d1a190cf9_129abcd1-b698-11ed-a319-e43d1a190cf8.resize1_160x90_original301.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c811f2-65a5-11ed-a317-e43d1a190cf9_1d8949c4-b698-11ed-a319-e43d1a190cf8.resize1_160x90_original302.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98217d-65a8-11ed-a317-e43d1a190cf9_66c51bd1-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original303.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425cf82-65a8-11ed-a317-e43d1a190cf9_14e353af-b298-11ed-a319-e43d1a190cf8.resize1_160x90_original304.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8eb7-a581-11ee-a319-e43d1a190cf8_b4248c6b-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original305.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5a70c-65a9-11ed-a317-e43d1a190cf9_855bd06c-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original306.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2bf57-65aa-11ed-a317-e43d1a190cf9_8d819e44-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original307.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c0e80-a581-11ee-a319-e43d1a190cf8_88efd561-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original308.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5f13-d4c0-11f0-bb36-48df377e1ff8_27d514bb-d4c0-11f0-bb36-48df377e1ff8.resize1_160x90_original309.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f909-65ab-11ed-a317-e43d1a190cf9_9e71b459-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original310.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ffcd9-a580-11ee-a319-e43d1a190cf8_cd0a26aa-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original311.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25174d0b-a581-11ee-a319-e43d1a190cf8_9c9ad908-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original312.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f006475-f0ee-11ee-a31a-e43d1a190cf8_152b7b28-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original313.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462101b-f0f0-11ee-a31a-e43d1a190cf8_312ba194-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original314.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69176135-9d14-11f0-bb34-48df377e1ff8_335b1d1b-a8e2-11f0-bb35-48df377e1ff8.resize1_160x90_original315.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c773539-6a33-11ed-a318-e43d1a190cf9_e7aef04c-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original316.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283528b-6a33-11ed-a318-e43d1a190cf9_6f99b74c-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original317.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7c92-6a34-11ed-a318-e43d1a190cf9_bdebaff0-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original318.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14156d-6a35-11ed-a318-e43d1a190cf9_639c8135-52fb-11ee-a319-e43d1a190cf8.resize1_160x90_original319.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2bc35-6a35-11ed-a318-e43d1a190cf9_9e9b095a-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original320.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e937-c0e4-11ed-a319-e43d1a190cf8_27790b1c-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original321.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fb88d-c0e6-11ed-a319-e43d1a190cf8_4a0cce86-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original322.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b959-c0e7-11ed-a319-e43d1a190cf8_39de7ced-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original323.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a795-c0e8-11ed-a319-e43d1a190cf8_b5904d7a-52fd-11ee-a319-e43d1a190cf8.resize1_160x90_original324.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cfbf5-c0e9-11ed-a319-e43d1a190cf8_2c8e9f9f-52fe-11ee-a319-e43d1a190cf8.resize1_160x90_original325.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129e0d6-c0ea-11ed-a319-e43d1a190cf8_eba4a9b2-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original326.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de81233-c0ea-11ed-a319-e43d1a190cf8_d3d582d9-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original327.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372910-c0eb-11ed-a319-e43d1a190cf8_9f752140-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original328.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a88a-c0eb-11ed-a319-e43d1a190cf8_0898399c-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original329.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed8a5b-c0ec-11ed-a319-e43d1a190cf8_3de6fa26-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original330.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148601ae-c0ed-11ed-a319-e43d1a190cf8_97792ed4-52fe-11ee-a319-e43d1a190cf8.resize1_160x90_original331.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0216da9-d6ca-11ee-a31a-e43d1a190cf8_3646c5e2-e0fc-11ee-a31a-e43d1a190cf8.resize1_160x90_original332.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f499f4-e1eb-11ee-a31a-e43d1a190cf8_4b76864c-e1eb-11ee-a31a-e43d1a190cf8.resize1_160x90_original333.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f71ad-d6c9-11ee-a31a-e43d1a190cf8_9bb8220c-e51b-11ee-a31a-e43d1a190cf8.resize1_160x90_original334.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff32560-d6ca-11ee-a31a-e43d1a190cf8_1be6174f-e51b-11ee-a31a-e43d1a190cf8.resize1_160x90_original335.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd10b4-e206-11ee-a31a-e43d1a190cf8_229771aa-e516-11ee-a31a-e43d1a190cf8.resize1_160x90_original336.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b652e8-3ebf-11eb-80d6-48df3707765d_0fde892a-f7d2-11ee-a31a-e43d1a190cf8.resize1_160x90_original337.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3925d7-950d-11ef-a31a-e43d1a190cf8_6fd55f12-9513-11ef-a31a-e43d1a190cf8.resize1_160x90_original338.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56d6dc-2e02-11ef-a31a-e43d1a190cf8_27e33ed6-2e03-11ef-a31a-e43d1a190cf8.resize1_160x90_original339.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346ae0-2a37-11ef-a31a-e43d1a190cf8_d6bf5ae7-2a37-11ef-a31a-e43d1a190cf8.resize1_160x90_original340.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd053d12-c1cc-11ee-a31a-e43d1a190cf8_b0a7bcde-c1ce-11ee-a31a-e43d1a190cf8.resize1_160x90_original341.webp"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f1fc-c648-11ee-a31a-e43d1a190cf8_4ce43b92-c648-11ee-a31a-e43d1a190cf8.resize1_160x90_original342.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f2fdfe-3cf7-11ee-a319-e43d1a190cf8_79e39488-3d7b-11ee-a319-e43d1a190cf8.resize1_160x90_original309.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c5106-3d86-11ee-a319-e43d1a190cf8_69d4d257-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original310.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ac4d9-3d87-11ee-a319-e43d1a190cf8_80ab1cd2-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original311.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bbcf5-470a-11ee-a319-e43d1a190cf8_e5433ca8-470a-11ee-a319-e43d1a190cf8.resize1_160x90_original312.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b78d8-02f1-11ef-a31a-e43d1a190cf8_190914d2-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original313.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa8fec-02f3-11ef-a31a-e43d1a190cf8_5a13b8f8-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original314.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260b68e-02f4-11ef-a31a-e43d1a190cf8_95a4ba7a-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original315.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f807970-0cfd-11ef-a31a-e43d1a190cf8_e6889209-1e82-11ef-a31a-e43d1a190cf8.resize1_160x90_original316.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fe2afb-0cfe-11ef-a31a-e43d1a190cf8_3d4a2dd3-1e83-11ef-a31a-e43d1a190cf8.resize1_160x90_original317.webp"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711a97-0cff-11ef-a31a-e43d1a190cf8_70881376-1e83-11ef-a31a-e43d1a190cf8.resize1_160x90_original318.webp"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7749cf-3d89-11ee-a319-e43d1a190cf8_94a24058-3dbf-11ee-a319-e43d1a190cf8.resize1_160x90_original319.webp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fe3de-3b2b-11ed-80e0-48df3707765d_7e393e98-762e-11ed-a318-e43d1a190cf9.resize1_160x90_original320.webp"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf08de-02ee-11ef-a31a-e43d1a190cf8_007cd4c1-270f-11ef-a31a-e43d1a190cf8.resize1_160x90_original321.webp"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d49184c-02ef-11ef-a31a-e43d1a190cf8_8c519b71-2711-11ef-a31a-e43d1a190cf8.resize1_160x90_original322.webp"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36097b3-0864-11ef-a31a-e43d1a190cf8_02f5cb80-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original323.webp"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea99ac1-086a-11ef-a31a-e43d1a190cf8_0ffcb1a3-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original324.webp"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b2aa4-086c-11ef-a31a-e43d1a190cf8_21d66324-134a-11ef-a31a-e43d1a190cf8.resize1_160x90_original325.webp"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a454c29-65a4-11ed-a317-e43d1a190cf9_129abcd1-b698-11ed-a319-e43d1a190cf8.resize1_160x90_original326.webp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c811f2-65a5-11ed-a317-e43d1a190cf9_1d8949c4-b698-11ed-a319-e43d1a190cf8.resize1_160x90_original327.webp"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98217d-65a8-11ed-a317-e43d1a190cf9_66c51bd1-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original328.webp"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425cf82-65a8-11ed-a317-e43d1a190cf9_14e353af-b298-11ed-a319-e43d1a190cf8.resize1_160x90_original329.webp"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35a8eb7-a581-11ee-a319-e43d1a190cf8_b4248c6b-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original330.webp"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5a70c-65a9-11ed-a317-e43d1a190cf9_855bd06c-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original331.webp"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2bf57-65aa-11ed-a317-e43d1a190cf9_8d819e44-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original332.webp"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c0e80-a581-11ee-a319-e43d1a190cf8_88efd561-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original333.webp"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae5f13-d4c0-11f0-bb36-48df377e1ff8_27d514bb-d4c0-11f0-bb36-48df377e1ff8.resize1_160x90_original334.webp"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8f909-65ab-11ed-a317-e43d1a190cf9_9e71b459-b297-11ed-a319-e43d1a190cf8.resize1_160x90_original335.webp"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30ffcd9-a580-11ee-a319-e43d1a190cf8_cd0a26aa-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original336.webp"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25174d0b-a581-11ee-a319-e43d1a190cf8_9c9ad908-c5b7-11ee-a31a-e43d1a190cf8.resize1_160x90_original337.webp"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f006475-f0ee-11ee-a31a-e43d1a190cf8_152b7b28-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original338.webp"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462101b-f0f0-11ee-a31a-e43d1a190cf8_312ba194-f19d-11ee-a31a-e43d1a190cf8.resize1_160x90_original339.webp"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c773539-6a33-11ed-a318-e43d1a190cf9_e7aef04c-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original340.webp"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283528b-6a33-11ed-a318-e43d1a190cf9_6f99b74c-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original341.webp"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d7c92-6a34-11ed-a318-e43d1a190cf9_bdebaff0-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original342.webp"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14156d-6a35-11ed-a318-e43d1a190cf9_639c8135-52fb-11ee-a319-e43d1a190cf8.resize1_160x90_original343.webp"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2bc35-6a35-11ed-a318-e43d1a190cf9_9e9b095a-52fc-11ee-a319-e43d1a190cf8.resize1_160x90_original344.webp"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6e937-c0e4-11ed-a319-e43d1a190cf8_27790b1c-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original345.webp"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3fb88d-c0e6-11ed-a319-e43d1a190cf8_4a0cce86-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original346.webp"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3b959-c0e7-11ed-a319-e43d1a190cf8_39de7ced-cff3-11ee-a31a-e43d1a190cf8.resize1_160x90_original347.webp"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4a795-c0e8-11ed-a319-e43d1a190cf8_b5904d7a-52fd-11ee-a319-e43d1a190cf8.resize1_160x90_original348.webp"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cfbf5-c0e9-11ed-a319-e43d1a190cf8_2c8e9f9f-52fe-11ee-a319-e43d1a190cf8.resize1_160x90_original349.webp"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6129e0d6-c0ea-11ed-a319-e43d1a190cf8_eba4a9b2-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original350.webp"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de81233-c0ea-11ed-a319-e43d1a190cf8_d3d582d9-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original351.webp"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47372910-c0eb-11ed-a319-e43d1a190cf8_9f752140-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original352.webp"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d823a88a-c0eb-11ed-a319-e43d1a190cf8_0898399c-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original353.webp"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed8a5b-c0ec-11ed-a319-e43d1a190cf8_3de6fa26-bf3e-11ee-a319-e43d1a190cf8.resize1_160x90_original354.webp"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148601ae-c0ed-11ed-a319-e43d1a190cf8_97792ed4-52fe-11ee-a319-e43d1a190cf8.resize1_160x90_original355.webp"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0216da9-d6ca-11ee-a31a-e43d1a190cf8_3646c5e2-e0fc-11ee-a31a-e43d1a190cf8.resize1_160x90_original356.webp"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f499f4-e1eb-11ee-a31a-e43d1a190cf8_4b76864c-e1eb-11ee-a31a-e43d1a190cf8.resize1_160x90_original357.webp"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f71ad-d6c9-11ee-a31a-e43d1a190cf8_9bb8220c-e51b-11ee-a31a-e43d1a190cf8.resize1_160x90_original358.webp"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff32560-d6ca-11ee-a31a-e43d1a190cf8_1be6174f-e51b-11ee-a31a-e43d1a190cf8.resize1_160x90_original359.webp"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd10b4-e206-11ee-a31a-e43d1a190cf8_229771aa-e516-11ee-a31a-e43d1a190cf8.resize1_160x90_original360.webp"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b652e8-3ebf-11eb-80d6-48df3707765d_0fde892a-f7d2-11ee-a31a-e43d1a190cf8.resize1_160x90_original361.webp"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3925d7-950d-11ef-a31a-e43d1a190cf8_6fd55f12-9513-11ef-a31a-e43d1a190cf8.resize1_160x90_original362.webp"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe56d6dc-2e02-11ef-a31a-e43d1a190cf8_27e33ed6-2e03-11ef-a31a-e43d1a190cf8.resize1_160x90_original363.webp"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a346ae0-2a37-11ef-a31a-e43d1a190cf8_d6bf5ae7-2a37-11ef-a31a-e43d1a190cf8.resize1_160x90_original364.webp"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd053d12-c1cc-11ee-a31a-e43d1a190cf8_b0a7bcde-c1ce-11ee-a31a-e43d1a190cf8.resize1_160x90_original365.webp"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12f1fc-c648-11ee-a31a-e43d1a190cf8_4ce43b92-c648-11ee-a31a-e43d1a190cf8.resize1_160x90_original366.webp"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12c450-12f2-11eb-80d6-48df3707765d_03589a98-6f67-11eb-80d7-48df3707765d.resize1_160x90_original343.webp"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1f96da-12f3-11eb-80d6-48df3707765d_1082537f-6f67-11eb-80d7-48df3707765d.resize1_160x90_original344.webp"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baa424-1304-11eb-80d6-48df3707765d_a168bed4-6ba5-11eb-80d7-48df3707765d.resize1_160x90_original345.webp"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0efb5-181a-11eb-80d6-48df3707765d_27e9bda8-4136-11eb-80d7-48df3707765d.resize1_160x90_original346.webp"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4733ad4-90d2-11ed-a319-e43d1a190cf8_871f5851-aeb0-11ed-a319-e43d1a190cf8.resize1_160x90_original347.webp"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a655280-0052-11ee-a319-e43d1a190cf8_29688d5e-09d0-11ee-a319-e43d1a190cf8.resize1_160x90_original348.webp"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f43da4-f431-11ef-a31b-e43d1a190cf9_e0c1ad90-f431-11ef-a31b-e43d1a190cf9.resize1_160x90_original349.webp"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653cc2d5-f433-11ef-a31b-e43d1a190cf9_724ad02b-f433-11ef-a31b-e43d1a190cf9.resize1_160x90_original350.webp"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd71fb1-f435-11ef-a31b-e43d1a190cf9_c63ebc46-f435-11ef-a31b-e43d1a190cf9.resize1_160x90_original351.webp"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="18954750" cy="2952750"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6950,5850 +6667,5305 @@
     <xdr:ext cx="1333500" cy="1466850"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>12</xdr:col>
-[...28 lines deleted...]
-    <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="18954750" cy="3571875"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing10.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>2</xdr:row>
+      <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>3</xdr:row>
+      <xdr:row>5</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>4</xdr:row>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>5</xdr:row>
+      <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>6</xdr:row>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="5" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>7</xdr:row>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="6" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>8</xdr:row>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="7" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>9</xdr:row>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="8" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>10</xdr:row>
+      <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing11.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="" descr=""/>
-[...58 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="4" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
-        <a:stretch>
-[...448 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
-<file path=xl/drawings/drawing12.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/drawings/drawing13.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1247775" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1247775" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1247775" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>3</xdr:row>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>4</xdr:row>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>5</xdr:row>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:row>2</xdr:row>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>3</xdr:row>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>4</xdr:row>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>5</xdr:row>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>6</xdr:row>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>69</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>7</xdr:row>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1123950" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="67" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1123950" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="68" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1238250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="69" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1238250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="70" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>8</xdr:row>
+        <xdr:cNvPr id="71" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>9</xdr:row>
+        <xdr:cNvPr id="72" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>10</xdr:row>
+        <xdr:cNvPr id="73" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1114425" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="74" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>11</xdr:row>
+        <xdr:cNvPr id="75" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="" descr=""/>
-[...1978 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="76" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>4</xdr:row>
+        <xdr:cNvPr id="2" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>5</xdr:row>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276350" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>6</xdr:row>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>7</xdr:row>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>8</xdr:row>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>9</xdr:row>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276350" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>10</xdr:row>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1276350" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>11</xdr:row>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>12</xdr:row>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="10" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>13</xdr:row>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="11" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>14</xdr:row>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="12" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>15</xdr:row>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1257300" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>16</xdr:row>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>17</xdr:row>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="15" name="" descr=""/>
-[...53 lines deleted...]
-      <xdr:row>20</xdr:row>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="17" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>21</xdr:row>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1285875" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="18" name="" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>24</xdr:row>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="21" name="" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>27</xdr:row>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="24" name="" descr=""/>
-[...203 lines deleted...]
-      <xdr:row>35</xdr:row>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>36</xdr:row>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="" descr=""/>
-[...143 lines deleted...]
-      <xdr:row>41</xdr:row>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="" descr=""/>
-[...83 lines deleted...]
-      <xdr:row>44</xdr:row>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>77</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="857250" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>78</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="" descr=""/>
-[...113 lines deleted...]
-      <xdr:row>50</xdr:row>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>79</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>53</xdr:row>
+        <xdr:cNvPr id="64" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>80</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="65" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>81</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>55</xdr:row>
+        <xdr:cNvPr id="66" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>82</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="" descr=""/>
-[...598 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="67" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
-        <a:stretch>
-[...358 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
@@ -13702,51 +12874,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>35</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -13762,51 +12934,51 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>39</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -13852,723 +13024,843 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1038225" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>49</xdr:row>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>51</xdr:row>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>52</xdr:row>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>53</xdr:row>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>54</xdr:row>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>55</xdr:row>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>56</xdr:row>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>57</xdr:row>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>60</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>58</xdr:row>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>59</xdr:row>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>60</xdr:row>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>61</xdr:row>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>62</xdr:row>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>64</xdr:row>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>65</xdr:row>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>66</xdr:row>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>67</xdr:row>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>70</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>68</xdr:row>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>71</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>72</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>73</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>74</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>69</xdr:row>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>75</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1219200" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="" descr=""/>
-[...23 lines deleted...]
-      <xdr:row>70</xdr:row>
+        <xdr:cNvPr id="62" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>76</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="857250" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <xdr:cNvPr id="63" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
@@ -14877,81 +14169,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="11" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>14</xdr:row>
+      <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="12" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>15</xdr:row>
+      <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="13" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -14967,81 +14259,81 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="14" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>18</xdr:row>
+      <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="15" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>19</xdr:row>
+      <xdr:row>20</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -15447,141 +14739,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="30" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>35</xdr:row>
+      <xdr:row>36</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="31" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>36</xdr:row>
+      <xdr:row>37</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="32" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>37</xdr:row>
+      <xdr:row>38</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="33" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>38</xdr:row>
+      <xdr:row>39</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="34" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -15597,171 +14889,171 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="35" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>41</xdr:row>
+      <xdr:row>42</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="36" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>42</xdr:row>
+      <xdr:row>45</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="37" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>43</xdr:row>
+      <xdr:row>46</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="38" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>44</xdr:row>
+      <xdr:row>47</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="39" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>46</xdr:row>
+      <xdr:row>48</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="40" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -16107,141 +15399,141 @@
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>61</xdr:row>
+      <xdr:row>62</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>62</xdr:row>
+      <xdr:row>63</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>63</xdr:row>
+      <xdr:row>64</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>64</xdr:row>
+      <xdr:row>65</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
@@ -16330,4665 +15622,4485 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="60" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1381125" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="" descr=""/>
-[...35 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1304925" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1057275" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1066800" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1076325" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>37</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>54</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1314450" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1266825" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1209675" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="942975" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="60" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="942975" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="61" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>11</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>12</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>13</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>14</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>15</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="13" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>16</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="14" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>17</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...8 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+    <xdr:ext cx="1524000" cy="657225"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>18</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1381125" cy="857250"/>
-[...28 lines deleted...]
-    </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="17" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
-        <a:stretch>
-[...1648 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:ext cx="1285875" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
-        <a:stretch>
-[...448 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
-      <xdr:row>2</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="1285875" cy="857250"/>
+      <xdr:row>3</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>4</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>6</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>8</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="9" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="10" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="11" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId11"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="12" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId12"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="13" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId13"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="14" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId14"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="15" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId15"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>19</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="16" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>20</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>21</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>22</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>23</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>24</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>25</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>26</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>27</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>28</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>29</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>30</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>31</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>32</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>34</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>35</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>36</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>38</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>40</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>41</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>42</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="37" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>43</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="38" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>44</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="39" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>45</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="40" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>46</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="41" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>47</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="42" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>48</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="43" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>49</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="44" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>50</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="45" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>51</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="46" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>52</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="47" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>53</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="48" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>55</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="49" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>56</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="50" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>57</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="51" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>58</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1304925" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="52" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="53" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1133475" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="54" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="55" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="56" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="57" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1276350" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="58" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1524000" cy="685800"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="59" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
+      <xdr:row>2</xdr:row>
+      <xdr:rowOff>47625</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="1466850" cy="857250"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="1" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>47625</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <xdr:cNvPr id="2" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
+        <xdr:cNvPr id="3" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId3"/>
+        <xdr:cNvPr id="4" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId4"/>
+        <xdr:cNvPr id="5" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>7</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId5"/>
+        <xdr:cNvPr id="6" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId6"/>
+        <xdr:cNvPr id="7" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>9</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7" name="" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId7"/>
+        <xdr:cNvPr id="8" name="" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId8"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>10</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="1466850" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8" name="" descr=""/>
-[...28 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="9" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId9"/>
-        <a:stretch>
-[...1468 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -21259,63 +20371,59 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing10.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing11.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing12.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing14.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing13.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=R8o40wB9BRc&amp;t=12s&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=E0DzwcD7U7o&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PX9IdWa1lak&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ORygMjeh6VQ&amp;t=1s&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=nakqJ_eRgbs&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Rv5yCjffVsI&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YaFsMyrIOeI&amp;t=6s&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ORygMjeh6VQ&amp;t=1s&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=nakqJ_eRgbs&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Rv5yCjffVsI&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YaFsMyrIOeI&amp;t=6s&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rutube.ru/video/9f68394b8a2eeabf65cd84eecf9ea371/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=E0DzwcD7U7o&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=PX9IdWa1lak&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ORygMjeh6VQ&amp;t=1s&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=nakqJ_eRgbs&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Rv5yCjffVsI&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=YaFsMyrIOeI&amp;t=6s&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ORygMjeh6VQ&amp;t=1s&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=Rv5yCjffVsI&amp;ab_channel=RVi" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rutube.ru/video/9f68394b8a2eeabf65cd84eecf9ea371/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
@@ -21359,137 +20467,132 @@
     <col min="20" max="20" width="22" customWidth="true" style="0"/>
     <col min="21" max="21" width="22" customWidth="true" style="0"/>
     <col min="22" max="22" width="22" customWidth="true" style="0"/>
     <col min="23" max="23" width="22" customWidth="true" style="0"/>
     <col min="24" max="24" width="22" customWidth="true" style="0"/>
     <col min="25" max="25" width="22" customWidth="true" style="0"/>
     <col min="26" max="26" width="22" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26" customHeight="1" ht="236">
       <c r="A1" s="3"/>
     </row>
     <row r="2" spans="1:26" customHeight="1" ht="130">
       <c r="A2" s="1"/>
       <c r="B2" s="1"/>
       <c r="C2" s="1"/>
       <c r="D2" s="1"/>
       <c r="E2" s="1"/>
       <c r="F2" s="1"/>
       <c r="G2" s="1"/>
       <c r="H2" s="1"/>
       <c r="I2" s="1"/>
       <c r="J2" s="1"/>
       <c r="K2" s="1"/>
       <c r="L2" s="4"/>
-      <c r="M2" s="1"/>
     </row>
     <row r="3" spans="1:26" customHeight="1" ht="40">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="E3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="F3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="G3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="H3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="I3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="J3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="K3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="L3" s="2" t="s">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="M3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:26" customHeight="1" ht="223">
       <c r="A4" s="0"/>
     </row>
     <row r="8" spans="1:26">
       <c r="B8" s="3"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <hyperlinks>
     <hyperlink ref="A3" location="'1 серия'!A1"/>
     <hyperlink ref="B3" location="'Фокус'!A1"/>
     <hyperlink ref="C3" location="'Мета'!A1"/>
-    <hyperlink ref="D3" location="'Атлас'!A1"/>
-[...8 lines deleted...]
-    <hyperlink ref="M3" location="'Спец.оборудование'!A1"/>
+    <hyperlink ref="D3" location="'RUBEZH - камеры'!A1"/>
+    <hyperlink ref="E3" location="'Сделано в России'!A1"/>
+    <hyperlink ref="F3" location="'Облачные решения'!A1"/>
+    <hyperlink ref="G3" location="'Сетевое оборудование RVi'!A1"/>
+    <hyperlink ref="H3" location="'Мониторы'!A1"/>
+    <hyperlink ref="I3" location="'Типовые платформы Сервера'!A1"/>
+    <hyperlink ref="J3" location="'Системы хранения данных'!A1"/>
+    <hyperlink ref="K3" location="'Распродажа'!A1"/>
+    <hyperlink ref="L3" location="'Спец.оборудование'!A1"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z11"/>
+  <dimension ref="A1:Z37"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -21507,784 +20610,662 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1053</v>
+        <v>1001</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
-    <row r="3" spans="1:26" customHeight="1" ht="90">
-[...39 lines deleted...]
-    <row r="5" spans="1:26" customHeight="1" ht="90">
+    <row r="3" spans="1:26">
+      <c r="A3" s="8" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="9" t="s">
+        <v>1003</v>
+      </c>
+      <c r="B4" s="11"/>
+      <c r="C4" s="11"/>
+      <c r="D4" s="11"/>
+      <c r="E4" s="11"/>
+      <c r="F4" s="11"/>
+      <c r="G4" s="11"/>
+    </row>
+    <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>1060</v>
+        <v>1004</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>1061</v>
+        <v>1005</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>1062</v>
+        <v>1006</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>320</v>
+        <v>1007</v>
       </c>
       <c r="F5" s="10"/>
-      <c r="G5" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G5" s="14"/>
       <c r="H5" s="5"/>
     </row>
-    <row r="6" spans="1:26" customHeight="1" ht="90">
+    <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
-        <v>1063</v>
+        <v>1008</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>1064</v>
+        <v>1009</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>1065</v>
+        <v>1010</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>320</v>
+        <v>1011</v>
       </c>
       <c r="F6" s="10"/>
-      <c r="G6" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G6" s="14"/>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>1066</v>
+        <v>1012</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>1067</v>
+        <v>1013</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>1068</v>
+        <v>1014</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>320</v>
+        <v>1015</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14"/>
       <c r="H7" s="5"/>
     </row>
-    <row r="8" spans="1:26" customHeight="1" ht="90">
+    <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>1069</v>
+        <v>1016</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>1070</v>
+        <v>1017</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>1071</v>
+        <v>1018</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>320</v>
+        <v>1011</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14"/>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
-      <c r="A9" s="10"/>
-[...14 lines deleted...]
-      <c r="H9" s="5"/>
+      <c r="A9" s="9" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B9" s="11"/>
+      <c r="C9" s="11"/>
+      <c r="D9" s="11"/>
+      <c r="E9" s="11"/>
+      <c r="F9" s="11"/>
+      <c r="G9" s="11"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>1075</v>
+        <v>1020</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>1076</v>
+        <v>1021</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>1077</v>
+        <v>1022</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>1078</v>
+        <v>1023</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>1079</v>
+        <v>1024</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>1080</v>
+        <v>1025</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>1081</v>
+        <v>1026</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>1082</v>
+        <v>1027</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14"/>
       <c r="H11" s="5"/>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="10"/>
+      <c r="B12" s="12" t="s">
+        <v>1028</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>1029</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="5"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="9" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="10"/>
+      <c r="B14" s="12" t="s">
+        <v>1033</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>1035</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>1036</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="5"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="10"/>
+      <c r="B15" s="12" t="s">
+        <v>1037</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>1038</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>1011</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="5"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="10"/>
+      <c r="B16" s="12" t="s">
+        <v>1040</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>1041</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>1042</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="5"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="9" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+    </row>
+    <row r="18" spans="1:26">
+      <c r="A18" s="10"/>
+      <c r="B18" s="12" t="s">
+        <v>1045</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>1046</v>
+      </c>
+      <c r="D18" s="13" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E18" s="7" t="s">
+        <v>1048</v>
+      </c>
+      <c r="F18" s="10"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="5"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="10"/>
+      <c r="B19" s="12" t="s">
+        <v>1049</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>1050</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>1051</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>1052</v>
+      </c>
+      <c r="F19" s="10"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="5"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" s="9" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="10"/>
+      <c r="B21" s="12" t="s">
+        <v>1054</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>1056</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>1057</v>
+      </c>
+      <c r="F21" s="10"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="5"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="10"/>
+      <c r="B22" s="12" t="s">
+        <v>1058</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>1059</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>1061</v>
+      </c>
+      <c r="F22" s="10"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="5"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="10"/>
+      <c r="B23" s="12" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>1065</v>
+      </c>
+      <c r="F23" s="10"/>
+      <c r="G23" s="14"/>
+      <c r="H23" s="5"/>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" s="10"/>
+      <c r="B24" s="12" t="s">
+        <v>1066</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>1067</v>
+      </c>
+      <c r="D24" s="13" t="s">
+        <v>1068</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F24" s="10"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="5"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" s="10"/>
+      <c r="B25" s="12" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F25" s="10"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="5"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" s="10"/>
+      <c r="B26" s="12" t="s">
+        <v>1074</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>1076</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>1077</v>
+      </c>
+      <c r="F26" s="10"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="5"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="9" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" s="10"/>
+      <c r="B28" s="12" t="s">
+        <v>1079</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>1080</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>1060</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F28" s="10"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="5"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="10"/>
+      <c r="B29" s="12" t="s">
+        <v>1082</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>1084</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F29" s="10"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="5"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" s="10"/>
+      <c r="B30" s="12" t="s">
+        <v>1086</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F30" s="10"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="5"/>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="10"/>
+      <c r="B31" s="12" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>1081</v>
+      </c>
+      <c r="F31" s="10"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="5"/>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" s="10"/>
+      <c r="B32" s="12" t="s">
+        <v>1092</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>1093</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>1094</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>1085</v>
+      </c>
+      <c r="F32" s="10"/>
+      <c r="G32" s="14"/>
+      <c r="H32" s="5"/>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" s="10"/>
+      <c r="B33" s="12" t="s">
+        <v>1095</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>1096</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>1097</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F33" s="10"/>
+      <c r="G33" s="14"/>
+      <c r="H33" s="5"/>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="8" t="s">
+        <v>1098</v>
+      </c>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="10"/>
+      <c r="B35" s="12" t="s">
+        <v>1099</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>1100</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F35" s="10"/>
+      <c r="G35" s="14"/>
+      <c r="H35" s="5"/>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="10"/>
+      <c r="B36" s="12" t="s">
+        <v>1102</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>1103</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>1101</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F36" s="10"/>
+      <c r="G36" s="14"/>
+      <c r="H36" s="5"/>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="10"/>
+      <c r="B37" s="12" t="s">
+        <v>1104</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>1106</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F37" s="10"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A9:G9"/>
+    <mergeCell ref="A13:G13"/>
+    <mergeCell ref="A17:G17"/>
+    <mergeCell ref="A20:G20"/>
+    <mergeCell ref="A27:G27"/>
+    <mergeCell ref="A34:G34"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
-[...532 lines deleted...]
-<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
@@ -22307,144 +21288,144 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1161</v>
+        <v>1107</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="10"/>
       <c r="B3" s="12"/>
       <c r="C3" s="12" t="s">
-        <v>1162</v>
+        <v>1108</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>1163</v>
+        <v>1109</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14"/>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12"/>
       <c r="C4" s="12" t="s">
-        <v>1164</v>
+        <v>1110</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>1165</v>
+        <v>1111</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14"/>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12"/>
       <c r="C5" s="12" t="s">
-        <v>1166</v>
+        <v>1112</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>1167</v>
+        <v>1113</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14"/>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12"/>
       <c r="C6" s="12" t="s">
-        <v>1168</v>
+        <v>1114</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>1169</v>
+        <v>1115</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14"/>
       <c r="H6" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
@@ -22467,6104 +21448,79 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>1170</v>
+        <v>1116</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
-[...6024 lines deleted...]
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z80"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
@@ -28587,1518 +21543,1355 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>634</v>
+        <v>1117</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
-      <c r="A3" s="9" t="s">
-[...7 lines deleted...]
-      <c r="G3" s="11"/>
+      <c r="A3" s="10"/>
+      <c r="B3" s="12"/>
+      <c r="C3" s="12" t="s">
+        <v>1118</v>
+      </c>
+      <c r="D3" s="13" t="s">
+        <v>1119</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F3" s="10"/>
+      <c r="G3" s="14"/>
+      <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
-      <c r="B4" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B4" s="12"/>
       <c r="C4" s="12" t="s">
-        <v>636</v>
+        <v>1120</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>637</v>
+        <v>1121</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F4" s="10"/>
-      <c r="G4" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G4" s="14"/>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
-      <c r="B5" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B5" s="12"/>
       <c r="C5" s="12" t="s">
-        <v>639</v>
+        <v>1122</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>640</v>
+        <v>1123</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F5" s="10"/>
-      <c r="G5" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G5" s="14"/>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
-      <c r="B6" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B6" s="12"/>
       <c r="C6" s="12" t="s">
-        <v>642</v>
+        <v>1124</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>643</v>
+        <v>1125</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F6" s="10"/>
-      <c r="G6" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G6" s="14"/>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
-      <c r="B7" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B7" s="12"/>
       <c r="C7" s="12" t="s">
-        <v>645</v>
+        <v>1126</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>646</v>
+        <v>1127</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F7" s="10"/>
-      <c r="G7" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G7" s="14"/>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
-      <c r="B8" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B8" s="12"/>
       <c r="C8" s="12" t="s">
-        <v>648</v>
+        <v>1128</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>649</v>
+        <v>1129</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F8" s="10"/>
-      <c r="G8" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G8" s="14"/>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
-      <c r="B9" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B9" s="12"/>
       <c r="C9" s="12" t="s">
-        <v>651</v>
+        <v>1130</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>652</v>
+        <v>1131</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F9" s="10"/>
-      <c r="G9" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G9" s="14"/>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
-      <c r="B10" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B10" s="12"/>
       <c r="C10" s="12" t="s">
-        <v>654</v>
+        <v>1132</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>655</v>
+        <v>1133</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F10" s="10"/>
-      <c r="G10" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G10" s="14"/>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
-      <c r="B11" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B11" s="12"/>
       <c r="C11" s="12" t="s">
-        <v>657</v>
+        <v>1134</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>658</v>
+        <v>1135</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F11" s="10"/>
-      <c r="G11" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G11" s="14"/>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
-      <c r="B12" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B12" s="12"/>
       <c r="C12" s="12" t="s">
-        <v>660</v>
+        <v>1136</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>661</v>
+        <v>1137</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F12" s="10"/>
-      <c r="G12" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G12" s="14"/>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
-      <c r="B13" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B13" s="12"/>
       <c r="C13" s="12" t="s">
-        <v>663</v>
+        <v>1138</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>664</v>
+        <v>1139</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F13" s="10"/>
-      <c r="G13" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="14"/>
       <c r="H13" s="5"/>
     </row>
-    <row r="14" spans="1:26" customHeight="1" ht="90">
+    <row r="14" spans="1:26">
       <c r="A14" s="10"/>
-      <c r="B14" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B14" s="12"/>
       <c r="C14" s="12" t="s">
-        <v>666</v>
-[...1 lines deleted...]
-      <c r="D14" s="13"/>
+        <v>1140</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>1141</v>
+      </c>
       <c r="E14" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14"/>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26" customHeight="1" ht="90">
       <c r="A15" s="10"/>
-      <c r="B15" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B15" s="12"/>
       <c r="C15" s="12" t="s">
-        <v>668</v>
+        <v>1142</v>
       </c>
       <c r="D15" s="13"/>
       <c r="E15" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="14"/>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="90">
       <c r="A16" s="10"/>
-      <c r="B16" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B16" s="12"/>
       <c r="C16" s="12" t="s">
-        <v>670</v>
+        <v>1143</v>
       </c>
       <c r="D16" s="13"/>
       <c r="E16" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F16" s="10"/>
       <c r="G16" s="14"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:26" customHeight="1" ht="90">
       <c r="A17" s="10"/>
-      <c r="B17" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B17" s="12"/>
       <c r="C17" s="12" t="s">
-        <v>672</v>
+        <v>1144</v>
       </c>
       <c r="D17" s="13"/>
       <c r="E17" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F17" s="10"/>
       <c r="G17" s="14"/>
       <c r="H17" s="5"/>
     </row>
-    <row r="18" spans="1:26">
+    <row r="18" spans="1:26" customHeight="1" ht="90">
       <c r="A18" s="10"/>
-      <c r="B18" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B18" s="12"/>
       <c r="C18" s="12" t="s">
-        <v>674</v>
-[...3 lines deleted...]
-      </c>
+        <v>1145</v>
+      </c>
+      <c r="D18" s="13"/>
       <c r="E18" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F18" s="10"/>
       <c r="G18" s="14"/>
       <c r="H18" s="5"/>
     </row>
-    <row r="19" spans="1:26">
+    <row r="19" spans="1:26" customHeight="1" ht="90">
       <c r="A19" s="10"/>
-      <c r="B19" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B19" s="12"/>
       <c r="C19" s="12" t="s">
-        <v>677</v>
-[...3 lines deleted...]
-      </c>
+        <v>1146</v>
+      </c>
+      <c r="D19" s="13"/>
       <c r="E19" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="14"/>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:26" customHeight="1" ht="90">
       <c r="A20" s="10"/>
-      <c r="B20" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B20" s="12"/>
       <c r="C20" s="12" t="s">
-        <v>680</v>
+        <v>1147</v>
       </c>
       <c r="D20" s="13"/>
       <c r="E20" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F20" s="10"/>
       <c r="G20" s="14"/>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:26" customHeight="1" ht="90">
       <c r="A21" s="10"/>
-      <c r="B21" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B21" s="12"/>
       <c r="C21" s="12" t="s">
-        <v>682</v>
+        <v>1148</v>
       </c>
       <c r="D21" s="13"/>
       <c r="E21" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F21" s="10"/>
       <c r="G21" s="14"/>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:26" customHeight="1" ht="90">
       <c r="A22" s="10"/>
-      <c r="B22" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B22" s="12"/>
       <c r="C22" s="12" t="s">
-        <v>684</v>
+        <v>1149</v>
       </c>
       <c r="D22" s="13"/>
       <c r="E22" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F22" s="10"/>
       <c r="G22" s="14"/>
       <c r="H22" s="5"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
-      <c r="B23" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B23" s="12"/>
       <c r="C23" s="12" t="s">
-        <v>686</v>
+        <v>1150</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>687</v>
+        <v>1151</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F23" s="10"/>
-      <c r="G23" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G23" s="14"/>
       <c r="H23" s="5"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
-      <c r="B24" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B24" s="12"/>
       <c r="C24" s="12" t="s">
-        <v>689</v>
+        <v>1152</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>690</v>
+        <v>1153</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="14"/>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
-      <c r="B25" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B25" s="12"/>
       <c r="C25" s="12" t="s">
-        <v>692</v>
+        <v>1154</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>693</v>
+        <v>1155</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="14"/>
       <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
-      <c r="B26" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B26" s="12"/>
       <c r="C26" s="12" t="s">
-        <v>695</v>
+        <v>1156</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>696</v>
+        <v>1157</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="14"/>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
-      <c r="B27" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B27" s="12"/>
       <c r="C27" s="12" t="s">
-        <v>698</v>
+        <v>1158</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>699</v>
+        <v>1159</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14"/>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
-      <c r="B28" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B28" s="12"/>
       <c r="C28" s="12" t="s">
-        <v>701</v>
+        <v>1160</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>702</v>
+        <v>1161</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F28" s="10"/>
       <c r="G28" s="14"/>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="10"/>
-      <c r="B29" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B29" s="12"/>
       <c r="C29" s="12" t="s">
-        <v>704</v>
+        <v>1162</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>705</v>
+        <v>1163</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F29" s="10"/>
       <c r="G29" s="14"/>
       <c r="H29" s="5"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="10"/>
-      <c r="B30" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B30" s="12"/>
       <c r="C30" s="12" t="s">
-        <v>707</v>
+        <v>1164</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>708</v>
+        <v>1165</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F30" s="10"/>
       <c r="G30" s="14"/>
       <c r="H30" s="5"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="10"/>
-      <c r="B31" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B31" s="12"/>
       <c r="C31" s="12" t="s">
-        <v>710</v>
+        <v>1166</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>711</v>
+        <v>1167</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F31" s="10"/>
       <c r="G31" s="14"/>
       <c r="H31" s="5"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="10"/>
-      <c r="B32" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B32" s="12"/>
       <c r="C32" s="12" t="s">
-        <v>713</v>
+        <v>1168</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>714</v>
+        <v>1169</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F32" s="10"/>
       <c r="G32" s="14"/>
       <c r="H32" s="5"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="10"/>
-      <c r="B33" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B33" s="12"/>
       <c r="C33" s="12" t="s">
-        <v>716</v>
+        <v>1170</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>717</v>
+        <v>1171</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>320</v>
-[...4 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G33" s="14"/>
       <c r="H33" s="5"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="10"/>
-      <c r="B34" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B34" s="12"/>
       <c r="C34" s="12" t="s">
-        <v>719</v>
+        <v>1172</v>
       </c>
       <c r="D34" s="13" t="s">
-        <v>720</v>
+        <v>1173</v>
       </c>
       <c r="E34" s="7" t="s">
-        <v>320</v>
-[...4 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G34" s="14"/>
       <c r="H34" s="5"/>
     </row>
     <row r="35" spans="1:26">
       <c r="A35" s="10"/>
-      <c r="B35" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B35" s="12"/>
       <c r="C35" s="12" t="s">
-        <v>722</v>
+        <v>1174</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>723</v>
+        <v>1175</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>320</v>
-[...4 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G35" s="14"/>
       <c r="H35" s="5"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="10"/>
-      <c r="B36" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B36" s="12"/>
       <c r="C36" s="12" t="s">
-        <v>725</v>
+        <v>1176</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>726</v>
+        <v>1177</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>320</v>
-[...4 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F36" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G36" s="14"/>
       <c r="H36" s="5"/>
     </row>
     <row r="37" spans="1:26">
-      <c r="A37" s="10"/>
-[...18 lines deleted...]
-    <row r="38" spans="1:26">
+      <c r="A37" s="8" t="s">
+        <v>1178</v>
+      </c>
+      <c r="B37" s="11"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+    </row>
+    <row r="38" spans="1:26" customHeight="1" ht="90">
       <c r="A38" s="10"/>
       <c r="B38" s="12" t="s">
-        <v>730</v>
+        <v>1179</v>
       </c>
       <c r="C38" s="12" t="s">
-        <v>731</v>
+        <v>1180</v>
       </c>
       <c r="D38" s="13" t="s">
-        <v>732</v>
+        <v>1181</v>
       </c>
       <c r="E38" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F38" s="10"/>
-      <c r="G38" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="14"/>
       <c r="H38" s="5"/>
     </row>
-    <row r="39" spans="1:26">
+    <row r="39" spans="1:26" customHeight="1" ht="90">
       <c r="A39" s="10"/>
       <c r="B39" s="12" t="s">
-        <v>733</v>
+        <v>1182</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>734</v>
+        <v>1183</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>735</v>
+        <v>1184</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F39" s="10"/>
-      <c r="G39" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G39" s="14"/>
       <c r="H39" s="5"/>
     </row>
-    <row r="40" spans="1:26">
+    <row r="40" spans="1:26" customHeight="1" ht="90">
       <c r="A40" s="10"/>
       <c r="B40" s="12" t="s">
-        <v>736</v>
+        <v>1185</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>737</v>
+        <v>1186</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>738</v>
+        <v>1187</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F40" s="10"/>
-      <c r="G40" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G40" s="14"/>
       <c r="H40" s="5"/>
     </row>
     <row r="41" spans="1:26" customHeight="1" ht="90">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
-        <v>739</v>
+        <v>1188</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>740</v>
-[...1 lines deleted...]
-      <c r="D41" s="13"/>
+        <v>1189</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>1190</v>
+      </c>
       <c r="E41" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F41" s="10"/>
       <c r="G41" s="14"/>
       <c r="H41" s="5"/>
     </row>
-    <row r="42" spans="1:26">
+    <row r="42" spans="1:26" customHeight="1" ht="90">
       <c r="A42" s="10"/>
       <c r="B42" s="12" t="s">
-        <v>741</v>
+        <v>1191</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>742</v>
+        <v>1192</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>743</v>
+        <v>1193</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F42" s="10"/>
       <c r="G42" s="14"/>
       <c r="H42" s="5"/>
     </row>
-    <row r="43" spans="1:26">
-[...10 lines deleted...]
-    <row r="44" spans="1:26">
+    <row r="43" spans="1:26" customHeight="1" ht="90">
+      <c r="A43" s="10"/>
+      <c r="B43" s="12" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>1196</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F43" s="10"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="5"/>
+    </row>
+    <row r="44" spans="1:26" customHeight="1" ht="90">
       <c r="A44" s="10"/>
       <c r="B44" s="12" t="s">
-        <v>744</v>
+        <v>1197</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>745</v>
+        <v>1198</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>746</v>
+        <v>1199</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F44" s="10"/>
-      <c r="G44" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G44" s="14"/>
       <c r="H44" s="5"/>
     </row>
-    <row r="45" spans="1:26">
+    <row r="45" spans="1:26" customHeight="1" ht="90">
       <c r="A45" s="10"/>
       <c r="B45" s="12" t="s">
-        <v>747</v>
+        <v>1200</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>748</v>
+        <v>1201</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>749</v>
+        <v>1202</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F45" s="10"/>
-      <c r="G45" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G45" s="14"/>
       <c r="H45" s="5"/>
     </row>
-    <row r="46" spans="1:26">
+    <row r="46" spans="1:26" customHeight="1" ht="90">
       <c r="A46" s="10"/>
       <c r="B46" s="12" t="s">
-        <v>750</v>
+        <v>1203</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>751</v>
+        <v>1204</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>752</v>
+        <v>1205</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F46" s="10"/>
-      <c r="G46" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G46" s="14"/>
       <c r="H46" s="5"/>
     </row>
-    <row r="47" spans="1:26">
+    <row r="47" spans="1:26" customHeight="1" ht="90">
       <c r="A47" s="10"/>
       <c r="B47" s="12" t="s">
-        <v>753</v>
+        <v>1206</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>754</v>
+        <v>1207</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>755</v>
+        <v>1208</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F47" s="10"/>
-      <c r="G47" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G47" s="14"/>
       <c r="H47" s="5"/>
     </row>
-    <row r="48" spans="1:26">
+    <row r="48" spans="1:26" customHeight="1" ht="90">
       <c r="A48" s="10"/>
       <c r="B48" s="12" t="s">
-        <v>756</v>
+        <v>1209</v>
       </c>
       <c r="C48" s="12" t="s">
-        <v>757</v>
+        <v>1210</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>758</v>
+        <v>1211</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F48" s="10"/>
-      <c r="G48" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G48" s="14"/>
       <c r="H48" s="5"/>
     </row>
-    <row r="49" spans="1:26">
+    <row r="49" spans="1:26" customHeight="1" ht="90">
       <c r="A49" s="10"/>
       <c r="B49" s="12" t="s">
-        <v>759</v>
+        <v>1212</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>760</v>
+        <v>1213</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>761</v>
+        <v>1214</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F49" s="10"/>
-      <c r="G49" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G49" s="14"/>
       <c r="H49" s="5"/>
     </row>
-    <row r="50" spans="1:26">
+    <row r="50" spans="1:26" customHeight="1" ht="90">
       <c r="A50" s="10"/>
       <c r="B50" s="12" t="s">
-        <v>762</v>
+        <v>1215</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>763</v>
+        <v>1216</v>
       </c>
       <c r="D50" s="13" t="s">
-        <v>764</v>
+        <v>1217</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F50" s="10"/>
       <c r="G50" s="14"/>
       <c r="H50" s="5"/>
     </row>
-    <row r="51" spans="1:26">
+    <row r="51" spans="1:26" customHeight="1" ht="90">
       <c r="A51" s="10"/>
       <c r="B51" s="12" t="s">
-        <v>765</v>
+        <v>1218</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>766</v>
+        <v>1219</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>767</v>
+        <v>1220</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F51" s="10"/>
       <c r="G51" s="14"/>
       <c r="H51" s="5"/>
     </row>
-    <row r="52" spans="1:26">
+    <row r="52" spans="1:26" customHeight="1" ht="90">
       <c r="A52" s="10"/>
       <c r="B52" s="12" t="s">
-        <v>768</v>
+        <v>1221</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>769</v>
+        <v>1222</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>770</v>
+        <v>1223</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="14"/>
       <c r="H52" s="5"/>
     </row>
     <row r="53" spans="1:26" customHeight="1" ht="90">
       <c r="A53" s="10"/>
       <c r="B53" s="12" t="s">
-        <v>771</v>
+        <v>1224</v>
       </c>
       <c r="C53" s="12" t="s">
-        <v>772</v>
-[...1 lines deleted...]
-      <c r="D53" s="13"/>
+        <v>1225</v>
+      </c>
+      <c r="D53" s="13" t="s">
+        <v>1226</v>
+      </c>
       <c r="E53" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F53" s="10"/>
       <c r="G53" s="14"/>
       <c r="H53" s="5"/>
     </row>
-    <row r="54" spans="1:26">
+    <row r="54" spans="1:26" customHeight="1" ht="90">
       <c r="A54" s="10"/>
       <c r="B54" s="12" t="s">
-        <v>773</v>
+        <v>1227</v>
       </c>
       <c r="C54" s="12" t="s">
-        <v>774</v>
+        <v>1228</v>
       </c>
       <c r="D54" s="13" t="s">
-        <v>775</v>
+        <v>1229</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F54" s="10"/>
-      <c r="G54" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G54" s="14"/>
       <c r="H54" s="5"/>
     </row>
-    <row r="55" spans="1:26">
+    <row r="55" spans="1:26" customHeight="1" ht="90">
       <c r="A55" s="10"/>
       <c r="B55" s="12" t="s">
-        <v>776</v>
+        <v>1230</v>
       </c>
       <c r="C55" s="12" t="s">
-        <v>777</v>
+        <v>1231</v>
       </c>
       <c r="D55" s="13" t="s">
-        <v>778</v>
+        <v>1232</v>
       </c>
       <c r="E55" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F55" s="10"/>
-      <c r="G55" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G55" s="14"/>
       <c r="H55" s="5"/>
     </row>
-    <row r="56" spans="1:26">
+    <row r="56" spans="1:26" customHeight="1" ht="90">
       <c r="A56" s="10"/>
       <c r="B56" s="12" t="s">
-        <v>779</v>
+        <v>1233</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>780</v>
+        <v>1234</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>781</v>
+        <v>1235</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="14"/>
       <c r="H56" s="5"/>
     </row>
     <row r="57" spans="1:26" customHeight="1" ht="90">
       <c r="A57" s="10"/>
       <c r="B57" s="12" t="s">
-        <v>782</v>
+        <v>1236</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>783</v>
+        <v>1237</v>
       </c>
       <c r="D57" s="13"/>
       <c r="E57" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F57" s="10"/>
       <c r="G57" s="14"/>
       <c r="H57" s="5"/>
     </row>
-    <row r="58" spans="1:26">
+    <row r="58" spans="1:26" customHeight="1" ht="90">
       <c r="A58" s="10"/>
       <c r="B58" s="12" t="s">
-        <v>784</v>
+        <v>1238</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>785</v>
-[...3 lines deleted...]
-      </c>
+        <v>1239</v>
+      </c>
+      <c r="D58" s="13"/>
       <c r="E58" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F58" s="10"/>
       <c r="G58" s="14"/>
       <c r="H58" s="5"/>
     </row>
-    <row r="59" spans="1:26">
+    <row r="59" spans="1:26" customHeight="1" ht="90">
       <c r="A59" s="10"/>
       <c r="B59" s="12" t="s">
-        <v>787</v>
+        <v>1240</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>788</v>
-[...3 lines deleted...]
-      </c>
+        <v>1241</v>
+      </c>
+      <c r="D59" s="13"/>
       <c r="E59" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F59" s="10"/>
       <c r="G59" s="14"/>
       <c r="H59" s="5"/>
     </row>
-    <row r="60" spans="1:26">
+    <row r="60" spans="1:26" customHeight="1" ht="90">
       <c r="A60" s="10"/>
       <c r="B60" s="12" t="s">
-        <v>790</v>
+        <v>1242</v>
       </c>
       <c r="C60" s="12" t="s">
-        <v>791</v>
-[...3 lines deleted...]
-      </c>
+        <v>1243</v>
+      </c>
+      <c r="D60" s="13"/>
       <c r="E60" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F60" s="10"/>
       <c r="G60" s="14"/>
       <c r="H60" s="5"/>
     </row>
-    <row r="61" spans="1:26">
+    <row r="61" spans="1:26" customHeight="1" ht="90">
       <c r="A61" s="10"/>
       <c r="B61" s="12" t="s">
-        <v>793</v>
+        <v>1244</v>
       </c>
       <c r="C61" s="12" t="s">
-        <v>794</v>
-[...3 lines deleted...]
-      </c>
+        <v>1245</v>
+      </c>
+      <c r="D61" s="13"/>
       <c r="E61" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F61" s="10"/>
       <c r="G61" s="14"/>
       <c r="H61" s="5"/>
     </row>
-    <row r="62" spans="1:26">
+    <row r="62" spans="1:26" customHeight="1" ht="90">
       <c r="A62" s="10"/>
       <c r="B62" s="12" t="s">
-        <v>796</v>
+        <v>1246</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>797</v>
-[...3 lines deleted...]
-      </c>
+        <v>1247</v>
+      </c>
+      <c r="D62" s="13"/>
       <c r="E62" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F62" s="10"/>
       <c r="G62" s="14"/>
       <c r="H62" s="5"/>
     </row>
     <row r="63" spans="1:26" customHeight="1" ht="90">
       <c r="A63" s="10"/>
       <c r="B63" s="12" t="s">
-        <v>799</v>
+        <v>1248</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>800</v>
+        <v>1249</v>
       </c>
       <c r="D63" s="13"/>
       <c r="E63" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F63" s="10"/>
       <c r="G63" s="14"/>
       <c r="H63" s="5"/>
     </row>
-    <row r="64" spans="1:26" customHeight="1" ht="90">
-[...15 lines deleted...]
-      <c r="H64" s="5"/>
+    <row r="64" spans="1:26">
+      <c r="A64" s="8" t="s">
+        <v>1250</v>
+      </c>
+      <c r="B64" s="11"/>
+      <c r="C64" s="11"/>
+      <c r="D64" s="11"/>
+      <c r="E64" s="11"/>
+      <c r="F64" s="11"/>
+      <c r="G64" s="11"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="10"/>
-      <c r="B65" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B65" s="12"/>
       <c r="C65" s="12" t="s">
-        <v>804</v>
+        <v>1251</v>
       </c>
       <c r="D65" s="13" t="s">
-        <v>805</v>
+        <v>1252</v>
       </c>
       <c r="E65" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F65" s="10"/>
-      <c r="G65" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G65" s="14"/>
       <c r="H65" s="5"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="10"/>
-      <c r="B66" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B66" s="12"/>
       <c r="C66" s="12" t="s">
-        <v>807</v>
+        <v>1253</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>808</v>
+        <v>1254</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F66" s="10"/>
-      <c r="G66" s="14" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G66" s="14"/>
       <c r="H66" s="5"/>
     </row>
-    <row r="67" spans="1:26" customHeight="1" ht="90">
+    <row r="67" spans="1:26">
       <c r="A67" s="10"/>
-      <c r="B67" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B67" s="12"/>
       <c r="C67" s="12" t="s">
-        <v>810</v>
-[...1 lines deleted...]
-      <c r="D67" s="13"/>
+        <v>1255</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>1256</v>
+      </c>
       <c r="E67" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F67" s="10"/>
       <c r="G67" s="14"/>
       <c r="H67" s="5"/>
     </row>
-    <row r="68" spans="1:26" customHeight="1" ht="90">
+    <row r="68" spans="1:26">
       <c r="A68" s="10"/>
-      <c r="B68" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B68" s="12"/>
       <c r="C68" s="12" t="s">
-        <v>812</v>
-[...1 lines deleted...]
-      <c r="D68" s="13"/>
+        <v>1257</v>
+      </c>
+      <c r="D68" s="13" t="s">
+        <v>1258</v>
+      </c>
       <c r="E68" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F68" s="10"/>
       <c r="G68" s="14"/>
       <c r="H68" s="5"/>
     </row>
     <row r="69" spans="1:26">
       <c r="A69" s="10"/>
-      <c r="B69" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B69" s="12"/>
       <c r="C69" s="12" t="s">
-        <v>814</v>
+        <v>1259</v>
       </c>
       <c r="D69" s="13" t="s">
-        <v>815</v>
+        <v>1258</v>
       </c>
       <c r="E69" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F69" s="10"/>
       <c r="G69" s="14"/>
       <c r="H69" s="5"/>
     </row>
     <row r="70" spans="1:26">
-      <c r="A70" s="9" t="s">
-[...9 lines deleted...]
-    <row r="71" spans="1:26" customHeight="1" ht="90">
+      <c r="A70" s="10"/>
+      <c r="B70" s="12"/>
+      <c r="C70" s="12" t="s">
+        <v>1260</v>
+      </c>
+      <c r="D70" s="13" t="s">
+        <v>1261</v>
+      </c>
+      <c r="E70" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F70" s="10"/>
+      <c r="G70" s="14"/>
+      <c r="H70" s="5"/>
+    </row>
+    <row r="71" spans="1:26">
       <c r="A71" s="10"/>
-      <c r="B71" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B71" s="12"/>
       <c r="C71" s="12" t="s">
-        <v>817</v>
-[...1 lines deleted...]
-      <c r="D71" s="13"/>
+        <v>1262</v>
+      </c>
+      <c r="D71" s="13" t="s">
+        <v>1263</v>
+      </c>
       <c r="E71" s="7" t="s">
-        <v>320</v>
-[...3 lines deleted...]
-      </c>
+        <v>274</v>
+      </c>
+      <c r="F71" s="10"/>
       <c r="G71" s="14"/>
       <c r="H71" s="5"/>
     </row>
     <row r="72" spans="1:26">
-      <c r="A72" s="8" t="s">
-[...7 lines deleted...]
-      <c r="G72" s="11"/>
+      <c r="A72" s="10"/>
+      <c r="B72" s="12"/>
+      <c r="C72" s="12" t="s">
+        <v>1264</v>
+      </c>
+      <c r="D72" s="13" t="s">
+        <v>1265</v>
+      </c>
+      <c r="E72" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F72" s="10"/>
+      <c r="G72" s="14"/>
+      <c r="H72" s="5"/>
     </row>
     <row r="73" spans="1:26">
-      <c r="A73" s="9" t="s">
-[...7 lines deleted...]
-      <c r="G73" s="11"/>
+      <c r="A73" s="10"/>
+      <c r="B73" s="12"/>
+      <c r="C73" s="12" t="s">
+        <v>1266</v>
+      </c>
+      <c r="D73" s="13" t="s">
+        <v>1267</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F73" s="10"/>
+      <c r="G73" s="14"/>
+      <c r="H73" s="5"/>
     </row>
     <row r="74" spans="1:26">
-      <c r="A74" s="9" t="s">
-[...9 lines deleted...]
-    <row r="75" spans="1:26" customHeight="1" ht="90">
+      <c r="A74" s="10"/>
+      <c r="B74" s="12"/>
+      <c r="C74" s="12" t="s">
+        <v>1268</v>
+      </c>
+      <c r="D74" s="13" t="s">
+        <v>1269</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F74" s="10"/>
+      <c r="G74" s="14"/>
+      <c r="H74" s="5"/>
+    </row>
+    <row r="75" spans="1:26">
       <c r="A75" s="10"/>
-      <c r="B75" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B75" s="12"/>
       <c r="C75" s="12" t="s">
-        <v>820</v>
-[...1 lines deleted...]
-      <c r="D75" s="13"/>
+        <v>1270</v>
+      </c>
+      <c r="D75" s="13" t="s">
+        <v>1271</v>
+      </c>
       <c r="E75" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F75" s="10"/>
       <c r="G75" s="14"/>
       <c r="H75" s="5"/>
     </row>
-    <row r="76" spans="1:26" customHeight="1" ht="90">
+    <row r="76" spans="1:26">
       <c r="A76" s="10"/>
-      <c r="B76" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B76" s="12"/>
       <c r="C76" s="12" t="s">
-        <v>822</v>
-[...1 lines deleted...]
-      <c r="D76" s="13"/>
+        <v>1272</v>
+      </c>
+      <c r="D76" s="13" t="s">
+        <v>1271</v>
+      </c>
       <c r="E76" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F76" s="10"/>
       <c r="G76" s="14"/>
       <c r="H76" s="5"/>
     </row>
-    <row r="77" spans="1:26" customHeight="1" ht="90">
+    <row r="77" spans="1:26">
       <c r="A77" s="10"/>
-      <c r="B77" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B77" s="12"/>
       <c r="C77" s="12" t="s">
-        <v>824</v>
-[...1 lines deleted...]
-      <c r="D77" s="13"/>
+        <v>1273</v>
+      </c>
+      <c r="D77" s="13" t="s">
+        <v>1274</v>
+      </c>
       <c r="E77" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F77" s="10"/>
       <c r="G77" s="14"/>
       <c r="H77" s="5"/>
     </row>
-    <row r="78" spans="1:26" customHeight="1" ht="90">
+    <row r="78" spans="1:26">
       <c r="A78" s="10"/>
-      <c r="B78" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B78" s="12"/>
       <c r="C78" s="12" t="s">
-        <v>826</v>
-[...1 lines deleted...]
-      <c r="D78" s="13"/>
+        <v>1275</v>
+      </c>
+      <c r="D78" s="13" t="s">
+        <v>1276</v>
+      </c>
       <c r="E78" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F78" s="10"/>
       <c r="G78" s="14"/>
       <c r="H78" s="5"/>
     </row>
-    <row r="79" spans="1:26" customHeight="1" ht="90">
+    <row r="79" spans="1:26">
       <c r="A79" s="10"/>
-      <c r="B79" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B79" s="12"/>
       <c r="C79" s="12" t="s">
-        <v>828</v>
-[...1 lines deleted...]
-      <c r="D79" s="13"/>
+        <v>1277</v>
+      </c>
+      <c r="D79" s="13" t="s">
+        <v>1278</v>
+      </c>
       <c r="E79" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F79" s="10"/>
       <c r="G79" s="14"/>
       <c r="H79" s="5"/>
     </row>
-    <row r="80" spans="1:26" customHeight="1" ht="90">
+    <row r="80" spans="1:26">
       <c r="A80" s="10"/>
-      <c r="B80" s="12" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B80" s="12"/>
       <c r="C80" s="12" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="D80" s="13"/>
+        <v>1279</v>
+      </c>
+      <c r="D80" s="13" t="s">
+        <v>1280</v>
+      </c>
       <c r="E80" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F80" s="10"/>
       <c r="G80" s="14"/>
       <c r="H80" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
-    <mergeCell ref="A3:G3"/>
-[...4 lines deleted...]
-    <mergeCell ref="A74:G74"/>
+    <mergeCell ref="A37:G37"/>
+    <mergeCell ref="A64:G64"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
-    <tabColor rgb="64A70B"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z18"/>
+  <dimension ref="A1:Z83"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="14" max="14" width="30" customWidth="true" style="0"/>
     <col min="15" max="15" width="30" customWidth="true" style="0"/>
     <col min="16" max="16" width="30" customWidth="true" style="0"/>
     <col min="17" max="17" width="30" customWidth="true" style="0"/>
     <col min="18" max="18" width="30" customWidth="true" style="0"/>
@@ -30112,412 +22905,5943 @@
     <col min="26" max="26" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:26">
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
-      <c r="H1" s="6"/>
+      <c r="H1" s="7" t="s">
+        <v>8</v>
+      </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>333</v>
+        <v>9</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="10"/>
+      <c r="B4" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>13</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="F4" s="10"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="10"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="10"/>
+      <c r="B5" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" s="10"/>
+      <c r="G5" s="14"/>
+      <c r="H5" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="10"/>
+      <c r="B6" s="12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>20</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>21</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>18</v>
+      </c>
+      <c r="F6" s="10"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="10"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="10"/>
+      <c r="B7" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" s="14"/>
+      <c r="H7" s="10"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="10"/>
+      <c r="B8" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>29</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="14"/>
+      <c r="H8" s="10"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="10"/>
+      <c r="B9" s="12" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>32</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="10"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="10"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="10"/>
+      <c r="B10" s="12" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>37</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="10"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="10"/>
+      <c r="B11" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>40</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="10"/>
+      <c r="B12" s="12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F12" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G12" s="14"/>
+      <c r="H12" s="10"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="10"/>
+      <c r="B13" s="12" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G13" s="14"/>
+      <c r="H13" s="10"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="10"/>
+      <c r="B14" s="12" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G14" s="14"/>
+      <c r="H14" s="10"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="10"/>
+      <c r="B15" s="12" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" s="13" t="s">
+        <v>56</v>
+      </c>
+      <c r="E15" s="7" t="s">
+        <v>57</v>
+      </c>
+      <c r="F15" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G15" s="14"/>
+      <c r="H15" s="10"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="11"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="10"/>
+      <c r="B17" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>60</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>62</v>
+      </c>
+      <c r="F17" s="10"/>
+      <c r="G17" s="14"/>
+      <c r="H17" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="90">
+      <c r="A18" s="10"/>
+      <c r="B18" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" s="13"/>
+      <c r="E18" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" s="10"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="10"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="10"/>
+      <c r="B19" s="12" t="s">
+        <v>66</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>67</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>68</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>69</v>
+      </c>
+      <c r="F19" s="10"/>
+      <c r="G19" s="14"/>
+      <c r="H19" s="10"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" s="10"/>
+      <c r="B20" s="12" t="s">
+        <v>70</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>72</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20" s="14"/>
+      <c r="H20" s="10"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="10"/>
+      <c r="B21" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>74</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>75</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="F21" s="10"/>
+      <c r="G21" s="14"/>
+      <c r="H21" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="10"/>
+      <c r="B22" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>79</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="F22" s="10"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="10"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="10"/>
+      <c r="B23" s="12" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>81</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>82</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>83</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G23" s="14"/>
+      <c r="H23" s="10"/>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="90">
+      <c r="A24" s="10"/>
+      <c r="B24" s="12" t="s">
+        <v>84</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" s="13"/>
+      <c r="E24" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F24" s="10"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="10"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" s="10"/>
+      <c r="B25" s="12" t="s">
+        <v>87</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>89</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>90</v>
+      </c>
+      <c r="F25" s="10"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" s="10"/>
+      <c r="B26" s="12" t="s">
+        <v>91</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>92</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>93</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>94</v>
+      </c>
+      <c r="F26" s="10"/>
+      <c r="G26" s="14"/>
+      <c r="H26" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="10"/>
+      <c r="B27" s="12" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>96</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>97</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G27" s="14"/>
+      <c r="H27" s="10"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="11"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="10"/>
+      <c r="B29" s="12" t="s">
+        <v>99</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>101</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F29" s="10"/>
+      <c r="G29" s="14"/>
+      <c r="H29" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" s="10"/>
+      <c r="B30" s="12" t="s">
+        <v>102</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>103</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>104</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F30" s="10"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="10"/>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="10"/>
+      <c r="B31" s="12" t="s">
+        <v>105</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>106</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>107</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>108</v>
+      </c>
+      <c r="F31" s="10"/>
+      <c r="G31" s="14"/>
+      <c r="H31" s="10"/>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="90">
+      <c r="A32" s="10"/>
+      <c r="B32" s="12" t="s">
+        <v>109</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>110</v>
+      </c>
+      <c r="D32" s="13"/>
+      <c r="E32" s="7" t="s">
+        <v>65</v>
+      </c>
+      <c r="F32" s="10"/>
+      <c r="G32" s="14"/>
+      <c r="H32" s="10"/>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" s="10"/>
+      <c r="B33" s="12" t="s">
+        <v>111</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>112</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>113</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>114</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G33" s="14"/>
+      <c r="H33" s="10"/>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="10"/>
+      <c r="B34" s="12" t="s">
+        <v>115</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>116</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>117</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>76</v>
+      </c>
+      <c r="F34" s="10"/>
+      <c r="G34" s="14"/>
+      <c r="H34" s="10"/>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="10"/>
+      <c r="B35" s="12" t="s">
+        <v>118</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="D35" s="13" t="s">
+        <v>120</v>
+      </c>
+      <c r="E35" s="7" t="s">
+        <v>121</v>
+      </c>
+      <c r="F35" s="10"/>
+      <c r="G35" s="14"/>
+      <c r="H35" s="10"/>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="10"/>
+      <c r="B36" s="12" t="s">
+        <v>122</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>123</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>124</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>125</v>
+      </c>
+      <c r="F36" s="10"/>
+      <c r="G36" s="14"/>
+      <c r="H36" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="10"/>
+      <c r="B37" s="12" t="s">
+        <v>126</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>128</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>129</v>
+      </c>
+      <c r="F37" s="10"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="10"/>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="10"/>
+      <c r="B38" s="12" t="s">
+        <v>130</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>131</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>132</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F38" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G38" s="14"/>
+      <c r="H38" s="10"/>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="10"/>
+      <c r="B39" s="12" t="s">
+        <v>134</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>135</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>136</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>42</v>
+      </c>
+      <c r="F39" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G39" s="14"/>
+      <c r="H39" s="10"/>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="10"/>
+      <c r="B40" s="12" t="s">
+        <v>137</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>138</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>139</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>140</v>
+      </c>
+      <c r="F40" s="10"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="10"/>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="11"/>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="10"/>
+      <c r="B42" s="12" t="s">
+        <v>142</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>143</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>144</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>145</v>
+      </c>
+      <c r="F42" s="10"/>
+      <c r="G42" s="14" t="s">
+        <v>146</v>
+      </c>
+      <c r="H42" s="10"/>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B43" s="11"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="11"/>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="9" t="s">
+        <v>148</v>
+      </c>
+      <c r="B44" s="11"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="11"/>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="10"/>
+      <c r="B45" s="12" t="s">
+        <v>149</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>150</v>
+      </c>
+      <c r="D45" s="13" t="s">
+        <v>151</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>152</v>
+      </c>
+      <c r="F45" s="10"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="10" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="10"/>
+      <c r="B46" s="12" t="s">
+        <v>153</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>154</v>
+      </c>
+      <c r="D46" s="13" t="s">
+        <v>155</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>156</v>
+      </c>
+      <c r="F46" s="10"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="10"/>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="10"/>
+      <c r="B47" s="12" t="s">
+        <v>157</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>158</v>
+      </c>
+      <c r="D47" s="13" t="s">
+        <v>159</v>
+      </c>
+      <c r="E47" s="7" t="s">
+        <v>160</v>
+      </c>
+      <c r="F47" s="10"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="10"/>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="10"/>
+      <c r="B48" s="12" t="s">
+        <v>161</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>162</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>163</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>164</v>
+      </c>
+      <c r="F48" s="10"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="10"/>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B49" s="11"/>
+      <c r="C49" s="11"/>
+      <c r="D49" s="11"/>
+      <c r="E49" s="11"/>
+      <c r="F49" s="11"/>
+      <c r="G49" s="11"/>
+      <c r="H49" s="11"/>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" s="10"/>
+      <c r="B50" s="12" t="s">
+        <v>166</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>167</v>
+      </c>
+      <c r="D50" s="13" t="s">
+        <v>168</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>86</v>
+      </c>
+      <c r="F50" s="10"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="10"/>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" s="10"/>
+      <c r="B51" s="12" t="s">
+        <v>169</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>171</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>172</v>
+      </c>
+      <c r="F51" s="10"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="10"/>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" s="10"/>
+      <c r="B52" s="12" t="s">
+        <v>173</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>174</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>175</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>176</v>
+      </c>
+      <c r="F52" s="10"/>
+      <c r="G52" s="14"/>
+      <c r="H52" s="10"/>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="B53" s="11"/>
+      <c r="C53" s="11"/>
+      <c r="D53" s="11"/>
+      <c r="E53" s="11"/>
+      <c r="F53" s="11"/>
+      <c r="G53" s="11"/>
+      <c r="H53" s="11"/>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" s="10"/>
+      <c r="B54" s="12" t="s">
+        <v>178</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>179</v>
+      </c>
+      <c r="D54" s="13" t="s">
+        <v>180</v>
+      </c>
+      <c r="E54" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F54" s="10"/>
+      <c r="G54" s="14"/>
+      <c r="H54" s="10"/>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" s="10"/>
+      <c r="B55" s="12" t="s">
+        <v>181</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>182</v>
+      </c>
+      <c r="D55" s="13" t="s">
+        <v>183</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>184</v>
+      </c>
+      <c r="F55" s="10"/>
+      <c r="G55" s="14"/>
+      <c r="H55" s="10"/>
+    </row>
+    <row r="56" spans="1:26">
+      <c r="A56" s="10"/>
+      <c r="B56" s="12" t="s">
+        <v>185</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>186</v>
+      </c>
+      <c r="D56" s="13" t="s">
+        <v>187</v>
+      </c>
+      <c r="E56" s="7" t="s">
+        <v>188</v>
+      </c>
+      <c r="F56" s="10"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="10"/>
+    </row>
+    <row r="57" spans="1:26">
+      <c r="A57" s="10"/>
+      <c r="B57" s="12" t="s">
+        <v>189</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>190</v>
+      </c>
+      <c r="D57" s="13" t="s">
+        <v>191</v>
+      </c>
+      <c r="E57" s="7" t="s">
+        <v>192</v>
+      </c>
+      <c r="F57" s="10"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="10"/>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" s="9" t="s">
+        <v>193</v>
+      </c>
+      <c r="B58" s="11"/>
+      <c r="C58" s="11"/>
+      <c r="D58" s="11"/>
+      <c r="E58" s="11"/>
+      <c r="F58" s="11"/>
+      <c r="G58" s="11"/>
+      <c r="H58" s="11"/>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" s="10"/>
+      <c r="B59" s="12" t="s">
+        <v>194</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="D59" s="13" t="s">
+        <v>196</v>
+      </c>
+      <c r="E59" s="7" t="s">
+        <v>133</v>
+      </c>
+      <c r="F59" s="10"/>
+      <c r="G59" s="14"/>
+      <c r="H59" s="10"/>
+    </row>
+    <row r="60" spans="1:26">
+      <c r="A60" s="9" t="s">
+        <v>197</v>
+      </c>
+      <c r="B60" s="11"/>
+      <c r="C60" s="11"/>
+      <c r="D60" s="11"/>
+      <c r="E60" s="11"/>
+      <c r="F60" s="11"/>
+      <c r="G60" s="11"/>
+      <c r="H60" s="11"/>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" s="10"/>
+      <c r="B61" s="12" t="s">
+        <v>198</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>199</v>
+      </c>
+      <c r="D61" s="13" t="s">
+        <v>200</v>
+      </c>
+      <c r="E61" s="7" t="s">
+        <v>201</v>
+      </c>
+      <c r="F61" s="10"/>
+      <c r="G61" s="14"/>
+      <c r="H61" s="10"/>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="8" t="s">
+        <v>202</v>
+      </c>
+      <c r="B62" s="11"/>
+      <c r="C62" s="11"/>
+      <c r="D62" s="11"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="11"/>
+      <c r="G62" s="11"/>
+      <c r="H62" s="11"/>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" s="10"/>
+      <c r="B63" s="12" t="s">
+        <v>203</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>204</v>
+      </c>
+      <c r="D63" s="13" t="s">
+        <v>205</v>
+      </c>
+      <c r="E63" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="F63" s="10"/>
+      <c r="G63" s="14"/>
+      <c r="H63" s="10"/>
+    </row>
+    <row r="64" spans="1:26">
+      <c r="A64" s="10"/>
+      <c r="B64" s="12" t="s">
+        <v>207</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>208</v>
+      </c>
+      <c r="D64" s="13" t="s">
+        <v>209</v>
+      </c>
+      <c r="E64" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="F64" s="10"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="10"/>
+    </row>
+    <row r="65" spans="1:26">
+      <c r="A65" s="10"/>
+      <c r="B65" s="12" t="s">
+        <v>210</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>211</v>
+      </c>
+      <c r="D65" s="13" t="s">
+        <v>212</v>
+      </c>
+      <c r="E65" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="F65" s="10"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="10"/>
+    </row>
+    <row r="66" spans="1:26">
+      <c r="A66" s="10"/>
+      <c r="B66" s="12" t="s">
+        <v>213</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>214</v>
+      </c>
+      <c r="D66" s="13" t="s">
+        <v>215</v>
+      </c>
+      <c r="E66" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="F66" s="10"/>
+      <c r="G66" s="14"/>
+      <c r="H66" s="10"/>
+    </row>
+    <row r="67" spans="1:26">
+      <c r="A67" s="10"/>
+      <c r="B67" s="12" t="s">
+        <v>216</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>217</v>
+      </c>
+      <c r="D67" s="13" t="s">
+        <v>218</v>
+      </c>
+      <c r="E67" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="F67" s="10"/>
+      <c r="G67" s="14"/>
+      <c r="H67" s="10"/>
+    </row>
+    <row r="68" spans="1:26">
+      <c r="A68" s="10"/>
+      <c r="B68" s="12" t="s">
+        <v>219</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>220</v>
+      </c>
+      <c r="D68" s="13" t="s">
+        <v>221</v>
+      </c>
+      <c r="E68" s="7" t="s">
+        <v>206</v>
+      </c>
+      <c r="F68" s="10"/>
+      <c r="G68" s="14"/>
+      <c r="H68" s="10"/>
+    </row>
+    <row r="69" spans="1:26">
+      <c r="A69" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="B69" s="11"/>
+      <c r="C69" s="11"/>
+      <c r="D69" s="11"/>
+      <c r="E69" s="11"/>
+      <c r="F69" s="11"/>
+      <c r="G69" s="11"/>
+      <c r="H69" s="11"/>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="B70" s="11"/>
+      <c r="C70" s="11"/>
+      <c r="D70" s="11"/>
+      <c r="E70" s="11"/>
+      <c r="F70" s="11"/>
+      <c r="G70" s="11"/>
+      <c r="H70" s="11"/>
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="90">
+      <c r="A71" s="10"/>
+      <c r="B71" s="12" t="s">
+        <v>224</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>225</v>
+      </c>
+      <c r="D71" s="13" t="s">
+        <v>226</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>227</v>
+      </c>
+      <c r="F71" s="10"/>
+      <c r="G71" s="14"/>
+      <c r="H71" s="10"/>
+    </row>
+    <row r="72" spans="1:26">
+      <c r="A72" s="10"/>
+      <c r="B72" s="12" t="s">
+        <v>228</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>229</v>
+      </c>
+      <c r="D72" s="13" t="s">
+        <v>230</v>
+      </c>
+      <c r="E72" s="7">
+        <v>990</v>
+      </c>
+      <c r="F72" s="10"/>
+      <c r="G72" s="14"/>
+      <c r="H72" s="10"/>
+    </row>
+    <row r="73" spans="1:26">
+      <c r="A73" s="10"/>
+      <c r="B73" s="12" t="s">
+        <v>231</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>232</v>
+      </c>
+      <c r="D73" s="13" t="s">
+        <v>233</v>
+      </c>
+      <c r="E73" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F73" s="10"/>
+      <c r="G73" s="14"/>
+      <c r="H73" s="10"/>
+    </row>
+    <row r="74" spans="1:26">
+      <c r="A74" s="10"/>
+      <c r="B74" s="12" t="s">
+        <v>235</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>236</v>
+      </c>
+      <c r="D74" s="13" t="s">
+        <v>237</v>
+      </c>
+      <c r="E74" s="7" t="s">
+        <v>238</v>
+      </c>
+      <c r="F74" s="10"/>
+      <c r="G74" s="14"/>
+      <c r="H74" s="10"/>
+    </row>
+    <row r="75" spans="1:26" customHeight="1" ht="90">
+      <c r="A75" s="10"/>
+      <c r="B75" s="12" t="s">
+        <v>239</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>240</v>
+      </c>
+      <c r="D75" s="13" t="s">
+        <v>241</v>
+      </c>
+      <c r="E75" s="7" t="s">
+        <v>242</v>
+      </c>
+      <c r="F75" s="10"/>
+      <c r="G75" s="14"/>
+      <c r="H75" s="10"/>
+    </row>
+    <row r="76" spans="1:26" customHeight="1" ht="90">
+      <c r="A76" s="10"/>
+      <c r="B76" s="12" t="s">
+        <v>243</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>244</v>
+      </c>
+      <c r="D76" s="13" t="s">
+        <v>245</v>
+      </c>
+      <c r="E76" s="7" t="s">
+        <v>246</v>
+      </c>
+      <c r="F76" s="10"/>
+      <c r="G76" s="14"/>
+      <c r="H76" s="10"/>
+    </row>
+    <row r="77" spans="1:26">
+      <c r="A77" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="B77" s="11"/>
+      <c r="C77" s="11"/>
+      <c r="D77" s="11"/>
+      <c r="E77" s="11"/>
+      <c r="F77" s="11"/>
+      <c r="G77" s="11"/>
+      <c r="H77" s="11"/>
+    </row>
+    <row r="78" spans="1:26">
+      <c r="A78" s="10"/>
+      <c r="B78" s="12" t="s">
+        <v>248</v>
+      </c>
+      <c r="C78" s="12" t="s">
+        <v>249</v>
+      </c>
+      <c r="D78" s="13" t="s">
+        <v>250</v>
+      </c>
+      <c r="E78" s="7" t="s">
+        <v>251</v>
+      </c>
+      <c r="F78" s="10"/>
+      <c r="G78" s="14"/>
+      <c r="H78" s="10"/>
+    </row>
+    <row r="79" spans="1:26">
+      <c r="A79" s="10"/>
+      <c r="B79" s="12" t="s">
+        <v>252</v>
+      </c>
+      <c r="C79" s="12" t="s">
+        <v>253</v>
+      </c>
+      <c r="D79" s="13" t="s">
+        <v>254</v>
+      </c>
+      <c r="E79" s="7" t="s">
+        <v>234</v>
+      </c>
+      <c r="F79" s="10"/>
+      <c r="G79" s="14"/>
+      <c r="H79" s="10"/>
+    </row>
+    <row r="80" spans="1:26">
+      <c r="A80" s="10"/>
+      <c r="B80" s="12" t="s">
+        <v>255</v>
+      </c>
+      <c r="C80" s="12" t="s">
+        <v>256</v>
+      </c>
+      <c r="D80" s="13" t="s">
+        <v>257</v>
+      </c>
+      <c r="E80" s="7" t="s">
+        <v>258</v>
+      </c>
+      <c r="F80" s="10"/>
+      <c r="G80" s="14"/>
+      <c r="H80" s="10"/>
+    </row>
+    <row r="81" spans="1:26">
+      <c r="A81" s="10"/>
+      <c r="B81" s="12" t="s">
+        <v>259</v>
+      </c>
+      <c r="C81" s="12" t="s">
+        <v>260</v>
+      </c>
+      <c r="D81" s="13" t="s">
+        <v>261</v>
+      </c>
+      <c r="E81" s="7" t="s">
+        <v>262</v>
+      </c>
+      <c r="F81" s="10"/>
+      <c r="G81" s="14"/>
+      <c r="H81" s="10"/>
+    </row>
+    <row r="82" spans="1:26" customHeight="1" ht="90">
+      <c r="A82" s="10"/>
+      <c r="B82" s="12" t="s">
+        <v>263</v>
+      </c>
+      <c r="C82" s="12" t="s">
+        <v>264</v>
+      </c>
+      <c r="D82" s="13" t="s">
+        <v>265</v>
+      </c>
+      <c r="E82" s="7" t="s">
+        <v>266</v>
+      </c>
+      <c r="F82" s="10"/>
+      <c r="G82" s="14"/>
+      <c r="H82" s="10"/>
+    </row>
+    <row r="83" spans="1:26" customHeight="1" ht="90">
+      <c r="A83" s="10"/>
+      <c r="B83" s="12" t="s">
+        <v>267</v>
+      </c>
+      <c r="C83" s="12" t="s">
+        <v>268</v>
+      </c>
+      <c r="D83" s="13" t="s">
+        <v>269</v>
+      </c>
+      <c r="E83" s="7" t="s">
+        <v>270</v>
+      </c>
+      <c r="F83" s="10"/>
+      <c r="G83" s="14"/>
+      <c r="H83" s="10"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A16:H16"/>
+    <mergeCell ref="A28:H28"/>
+    <mergeCell ref="A41:H41"/>
+    <mergeCell ref="A43:H43"/>
+    <mergeCell ref="A44:H44"/>
+    <mergeCell ref="A49:H49"/>
+    <mergeCell ref="A53:H53"/>
+    <mergeCell ref="A58:H58"/>
+    <mergeCell ref="A60:H60"/>
+    <mergeCell ref="A62:H62"/>
+    <mergeCell ref="A69:H69"/>
+    <mergeCell ref="A70:H70"/>
+    <mergeCell ref="A77:H77"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="H5" r:id="rId_hyperlink_1"/>
+    <hyperlink ref="H11" r:id="rId_hyperlink_2"/>
+    <hyperlink ref="H17" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="H21" r:id="rId_hyperlink_4"/>
+    <hyperlink ref="H25" r:id="rId_hyperlink_5"/>
+    <hyperlink ref="H26" r:id="rId_hyperlink_6"/>
+    <hyperlink ref="H29" r:id="rId_hyperlink_7"/>
+    <hyperlink ref="H36" r:id="rId_hyperlink_8"/>
+    <hyperlink ref="H45" r:id="rId_hyperlink_9"/>
+  </hyperlinks>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z77"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28" customWidth="true" style="0"/>
+    <col min="4" max="4" width="90" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25" customWidth="true" style="0"/>
+    <col min="6" max="6" width="22" customWidth="true" style="0"/>
+    <col min="7" max="7" width="22" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
+    <col min="20" max="20" width="30" customWidth="true" style="0"/>
+    <col min="21" max="21" width="30" customWidth="true" style="0"/>
+    <col min="22" max="22" width="30" customWidth="true" style="0"/>
+    <col min="23" max="23" width="30" customWidth="true" style="0"/>
+    <col min="24" max="24" width="30" customWidth="true" style="0"/>
+    <col min="25" max="25" width="30" customWidth="true" style="0"/>
+    <col min="26" max="26" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="10"/>
+      <c r="B4" s="12" t="s">
+        <v>271</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>272</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>273</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F4" s="10"/>
+      <c r="G4" s="14"/>
+      <c r="H4" s="10"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="10"/>
+      <c r="B5" s="12" t="s">
+        <v>275</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>276</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>277</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F5" s="10"/>
+      <c r="G5" s="14" t="s">
+        <v>278</v>
+      </c>
+      <c r="H5" s="10"/>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="90">
+      <c r="A6" s="10"/>
+      <c r="B6" s="12" t="s">
+        <v>279</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>280</v>
+      </c>
+      <c r="D6" s="13"/>
+      <c r="E6" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F6" s="10"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="10"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="10"/>
+      <c r="B7" s="12" t="s">
+        <v>281</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>282</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>283</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F7" s="10"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="10"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="10"/>
+      <c r="B8" s="12" t="s">
+        <v>284</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>285</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>286</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H8" s="10"/>
+    </row>
+    <row r="9" spans="1:26" customHeight="1" ht="90">
+      <c r="A9" s="10"/>
+      <c r="B9" s="12" t="s">
+        <v>288</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>289</v>
+      </c>
+      <c r="D9" s="13"/>
+      <c r="E9" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F9" s="10"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="10"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="10"/>
+      <c r="B10" s="12" t="s">
+        <v>290</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>291</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>292</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="10"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="10"/>
+      <c r="B11" s="12" t="s">
+        <v>293</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>294</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>295</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H11" s="10"/>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="10"/>
+      <c r="B12" s="12" t="s">
+        <v>296</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>297</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>298</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="14"/>
+      <c r="H12" s="10"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="10"/>
+      <c r="B13" s="12" t="s">
+        <v>299</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>300</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>301</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H13" s="10"/>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="90">
+      <c r="A14" s="10"/>
+      <c r="B14" s="12" t="s">
+        <v>302</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>303</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="10"/>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="90">
+      <c r="A15" s="10"/>
+      <c r="B15" s="12" t="s">
+        <v>304</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>305</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="10"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="10"/>
+      <c r="B16" s="12" t="s">
+        <v>306</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>307</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>308</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F16" s="10"/>
+      <c r="G16" s="14"/>
+      <c r="H16" s="10"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="10"/>
+      <c r="B17" s="12" t="s">
+        <v>309</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>310</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>311</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F17" s="10"/>
+      <c r="G17" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H17" s="10"/>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="90">
+      <c r="A18" s="10"/>
+      <c r="B18" s="12" t="s">
+        <v>312</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>313</v>
+      </c>
+      <c r="D18" s="13"/>
+      <c r="E18" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F18" s="10"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="10"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="10"/>
+      <c r="B19" s="12" t="s">
+        <v>314</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>315</v>
+      </c>
+      <c r="D19" s="13" t="s">
+        <v>316</v>
+      </c>
+      <c r="E19" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" s="14"/>
+      <c r="H19" s="10"/>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="90">
+      <c r="A20" s="10"/>
+      <c r="B20" s="12" t="s">
+        <v>317</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>318</v>
+      </c>
+      <c r="D20" s="13"/>
+      <c r="E20" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F20" s="10"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="10"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="11"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="10"/>
+      <c r="B22" s="12" t="s">
+        <v>319</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>320</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>321</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F22" s="10"/>
+      <c r="G22" s="14"/>
+      <c r="H22" s="10"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="10"/>
+      <c r="B23" s="12" t="s">
+        <v>322</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>323</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>324</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F23" s="10"/>
+      <c r="G23" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H23" s="10"/>
+    </row>
+    <row r="24" spans="1:26" customHeight="1" ht="90">
+      <c r="A24" s="10"/>
+      <c r="B24" s="12" t="s">
+        <v>325</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>326</v>
+      </c>
+      <c r="D24" s="13"/>
+      <c r="E24" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F24" s="10"/>
+      <c r="G24" s="14"/>
+      <c r="H24" s="10"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" s="10"/>
+      <c r="B25" s="12" t="s">
+        <v>327</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>328</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>329</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F25" s="10"/>
+      <c r="G25" s="14"/>
+      <c r="H25" s="10"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" s="10"/>
+      <c r="B26" s="12" t="s">
+        <v>330</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>331</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>332</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F26" s="10"/>
+      <c r="G26" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H26" s="10"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="10"/>
+      <c r="B27" s="12" t="s">
+        <v>333</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>334</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>335</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F27" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G27" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H27" s="10"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" s="10"/>
+      <c r="B28" s="12" t="s">
+        <v>336</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>337</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>338</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F28" s="10"/>
+      <c r="G28" s="14"/>
+      <c r="H28" s="10"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="10"/>
+      <c r="B29" s="12" t="s">
+        <v>339</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>340</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>341</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F29" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G29" s="14"/>
+      <c r="H29" s="10"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" s="10"/>
+      <c r="B30" s="12" t="s">
+        <v>342</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>343</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>344</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F30" s="10"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="10"/>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="10"/>
+      <c r="B31" s="12" t="s">
+        <v>345</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>346</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>347</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F31" s="10"/>
+      <c r="G31" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H31" s="10"/>
+    </row>
+    <row r="32" spans="1:26" customHeight="1" ht="90">
+      <c r="A32" s="10"/>
+      <c r="B32" s="12" t="s">
+        <v>348</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>349</v>
+      </c>
+      <c r="D32" s="13"/>
+      <c r="E32" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F32" s="10"/>
+      <c r="G32" s="14"/>
+      <c r="H32" s="10"/>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="90">
+      <c r="A33" s="10"/>
+      <c r="B33" s="12" t="s">
+        <v>350</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>351</v>
+      </c>
+      <c r="D33" s="13"/>
+      <c r="E33" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G33" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H33" s="10"/>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="10"/>
+      <c r="B34" s="12" t="s">
+        <v>352</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>353</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>354</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G34" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H34" s="10"/>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="90">
+      <c r="A35" s="10"/>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12" t="s">
+        <v>356</v>
+      </c>
+      <c r="D35" s="13"/>
+      <c r="E35" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F35" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G35" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H35" s="10"/>
+    </row>
+    <row r="36" spans="1:26" customHeight="1" ht="90">
+      <c r="A36" s="10"/>
+      <c r="B36" s="12" t="s">
+        <v>357</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>358</v>
+      </c>
+      <c r="D36" s="13"/>
+      <c r="E36" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F36" s="10"/>
+      <c r="G36" s="14"/>
+      <c r="H36" s="10"/>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="B37" s="11"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="11"/>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="10"/>
+      <c r="B38" s="12" t="s">
+        <v>359</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>360</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>361</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F38" s="10"/>
+      <c r="G38" s="14"/>
+      <c r="H38" s="10"/>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="10"/>
+      <c r="B39" s="12" t="s">
+        <v>362</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>363</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>364</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F39" s="10"/>
+      <c r="G39" s="14"/>
+      <c r="H39" s="10"/>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="9" t="s">
+        <v>365</v>
+      </c>
+      <c r="B40" s="11"/>
+      <c r="C40" s="11"/>
+      <c r="D40" s="11"/>
+      <c r="E40" s="11"/>
+      <c r="F40" s="11"/>
+      <c r="G40" s="11"/>
+      <c r="H40" s="11"/>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="10"/>
+      <c r="B41" s="12" t="s">
+        <v>366</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>367</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>368</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F41" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G41" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H41" s="10"/>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="10"/>
+      <c r="B42" s="12" t="s">
+        <v>369</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>370</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>371</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F42" s="10"/>
+      <c r="G42" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H42" s="10"/>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="10"/>
+      <c r="B43" s="12" t="s">
+        <v>372</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>373</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>374</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F43" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G43" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H43" s="10"/>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="B44" s="11"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="11"/>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="10"/>
+      <c r="B45" s="12" t="s">
+        <v>376</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>377</v>
+      </c>
+      <c r="D45" s="13" t="s">
+        <v>378</v>
+      </c>
+      <c r="E45" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F45" s="10"/>
+      <c r="G45" s="14"/>
+      <c r="H45" s="10"/>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="8" t="s">
+        <v>147</v>
+      </c>
+      <c r="B46" s="11"/>
+      <c r="C46" s="11"/>
+      <c r="D46" s="11"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="11"/>
+      <c r="G46" s="11"/>
+      <c r="H46" s="11"/>
+    </row>
+    <row r="47" spans="1:26">
+      <c r="A47" s="9" t="s">
+        <v>379</v>
+      </c>
+      <c r="B47" s="11"/>
+      <c r="C47" s="11"/>
+      <c r="D47" s="11"/>
+      <c r="E47" s="11"/>
+      <c r="F47" s="11"/>
+      <c r="G47" s="11"/>
+      <c r="H47" s="11"/>
+    </row>
+    <row r="48" spans="1:26" customHeight="1" ht="90">
+      <c r="A48" s="10"/>
+      <c r="B48" s="12" t="s">
+        <v>380</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>381</v>
+      </c>
+      <c r="D48" s="13"/>
+      <c r="E48" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F48" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G48" s="14"/>
+      <c r="H48" s="10"/>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="10"/>
+      <c r="B49" s="12" t="s">
+        <v>382</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>383</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>384</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F49" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G49" s="14"/>
+      <c r="H49" s="10"/>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" s="9" t="s">
+        <v>385</v>
+      </c>
+      <c r="B50" s="11"/>
+      <c r="C50" s="11"/>
+      <c r="D50" s="11"/>
+      <c r="E50" s="11"/>
+      <c r="F50" s="11"/>
+      <c r="G50" s="11"/>
+      <c r="H50" s="11"/>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" s="10"/>
+      <c r="B51" s="12" t="s">
+        <v>386</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>387</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>388</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F51" s="10"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="10"/>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" s="9" t="s">
+        <v>389</v>
+      </c>
+      <c r="B52" s="11"/>
+      <c r="C52" s="11"/>
+      <c r="D52" s="11"/>
+      <c r="E52" s="11"/>
+      <c r="F52" s="11"/>
+      <c r="G52" s="11"/>
+      <c r="H52" s="11"/>
+    </row>
+    <row r="53" spans="1:26">
+      <c r="A53" s="10"/>
+      <c r="B53" s="12" t="s">
+        <v>390</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>391</v>
+      </c>
+      <c r="D53" s="13" t="s">
+        <v>392</v>
+      </c>
+      <c r="E53" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F53" s="10"/>
+      <c r="G53" s="14"/>
+      <c r="H53" s="10"/>
+    </row>
+    <row r="54" spans="1:26">
+      <c r="A54" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="B54" s="11"/>
+      <c r="C54" s="11"/>
+      <c r="D54" s="11"/>
+      <c r="E54" s="11"/>
+      <c r="F54" s="11"/>
+      <c r="G54" s="11"/>
+      <c r="H54" s="11"/>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="B55" s="11"/>
+      <c r="C55" s="11"/>
+      <c r="D55" s="11"/>
+      <c r="E55" s="11"/>
+      <c r="F55" s="11"/>
+      <c r="G55" s="11"/>
+      <c r="H55" s="11"/>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="90">
+      <c r="A56" s="10"/>
+      <c r="B56" s="12" t="s">
+        <v>393</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>394</v>
+      </c>
+      <c r="D56" s="13"/>
+      <c r="E56" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F56" s="10"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="10"/>
+    </row>
+    <row r="57" spans="1:26" customHeight="1" ht="90">
+      <c r="A57" s="10"/>
+      <c r="B57" s="12" t="s">
+        <v>395</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>396</v>
+      </c>
+      <c r="D57" s="13"/>
+      <c r="E57" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F57" s="10"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="10"/>
+    </row>
+    <row r="58" spans="1:26" customHeight="1" ht="90">
+      <c r="A58" s="10"/>
+      <c r="B58" s="12" t="s">
+        <v>397</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>398</v>
+      </c>
+      <c r="D58" s="13"/>
+      <c r="E58" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F58" s="10"/>
+      <c r="G58" s="14"/>
+      <c r="H58" s="10"/>
+    </row>
+    <row r="59" spans="1:26" customHeight="1" ht="90">
+      <c r="A59" s="10"/>
+      <c r="B59" s="12" t="s">
+        <v>399</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>400</v>
+      </c>
+      <c r="D59" s="13"/>
+      <c r="E59" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F59" s="10"/>
+      <c r="G59" s="14"/>
+      <c r="H59" s="10"/>
+    </row>
+    <row r="60" spans="1:26" customHeight="1" ht="90">
+      <c r="A60" s="10"/>
+      <c r="B60" s="12" t="s">
+        <v>401</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>402</v>
+      </c>
+      <c r="D60" s="13"/>
+      <c r="E60" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F60" s="10"/>
+      <c r="G60" s="14"/>
+      <c r="H60" s="10"/>
+    </row>
+    <row r="61" spans="1:26" customHeight="1" ht="90">
+      <c r="A61" s="10"/>
+      <c r="B61" s="12" t="s">
+        <v>403</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>404</v>
+      </c>
+      <c r="D61" s="13"/>
+      <c r="E61" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F61" s="10"/>
+      <c r="G61" s="14"/>
+      <c r="H61" s="10"/>
+    </row>
+    <row r="62" spans="1:26" customHeight="1" ht="90">
+      <c r="A62" s="10"/>
+      <c r="B62" s="12" t="s">
+        <v>405</v>
+      </c>
+      <c r="C62" s="12" t="s">
+        <v>406</v>
+      </c>
+      <c r="D62" s="13"/>
+      <c r="E62" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F62" s="10"/>
+      <c r="G62" s="14"/>
+      <c r="H62" s="10"/>
+    </row>
+    <row r="63" spans="1:26" customHeight="1" ht="90">
+      <c r="A63" s="10"/>
+      <c r="B63" s="12" t="s">
+        <v>407</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>408</v>
+      </c>
+      <c r="D63" s="13"/>
+      <c r="E63" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F63" s="10"/>
+      <c r="G63" s="14"/>
+      <c r="H63" s="10"/>
+    </row>
+    <row r="64" spans="1:26" customHeight="1" ht="90">
+      <c r="A64" s="10"/>
+      <c r="B64" s="12" t="s">
+        <v>409</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>410</v>
+      </c>
+      <c r="D64" s="13"/>
+      <c r="E64" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F64" s="10"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="10"/>
+    </row>
+    <row r="65" spans="1:26" customHeight="1" ht="90">
+      <c r="A65" s="10"/>
+      <c r="B65" s="12" t="s">
+        <v>411</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>412</v>
+      </c>
+      <c r="D65" s="13"/>
+      <c r="E65" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F65" s="10"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="10"/>
+    </row>
+    <row r="66" spans="1:26" customHeight="1" ht="90">
+      <c r="A66" s="10"/>
+      <c r="B66" s="12" t="s">
+        <v>413</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>414</v>
+      </c>
+      <c r="D66" s="13"/>
+      <c r="E66" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F66" s="10"/>
+      <c r="G66" s="14"/>
+      <c r="H66" s="10"/>
+    </row>
+    <row r="67" spans="1:26" customHeight="1" ht="90">
+      <c r="A67" s="10"/>
+      <c r="B67" s="12" t="s">
+        <v>415</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>416</v>
+      </c>
+      <c r="D67" s="13"/>
+      <c r="E67" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F67" s="10"/>
+      <c r="G67" s="14"/>
+      <c r="H67" s="10"/>
+    </row>
+    <row r="68" spans="1:26" customHeight="1" ht="90">
+      <c r="A68" s="10"/>
+      <c r="B68" s="12" t="s">
+        <v>417</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>418</v>
+      </c>
+      <c r="D68" s="13"/>
+      <c r="E68" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F68" s="10"/>
+      <c r="G68" s="14"/>
+      <c r="H68" s="10"/>
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="90">
+      <c r="A69" s="10"/>
+      <c r="B69" s="12" t="s">
+        <v>419</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>420</v>
+      </c>
+      <c r="D69" s="13"/>
+      <c r="E69" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F69" s="10"/>
+      <c r="G69" s="14"/>
+      <c r="H69" s="10"/>
+    </row>
+    <row r="70" spans="1:26">
+      <c r="A70" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="B70" s="11"/>
+      <c r="C70" s="11"/>
+      <c r="D70" s="11"/>
+      <c r="E70" s="11"/>
+      <c r="F70" s="11"/>
+      <c r="G70" s="11"/>
+      <c r="H70" s="11"/>
+    </row>
+    <row r="71" spans="1:26" customHeight="1" ht="90">
+      <c r="A71" s="10"/>
+      <c r="B71" s="12" t="s">
+        <v>421</v>
+      </c>
+      <c r="C71" s="12" t="s">
+        <v>422</v>
+      </c>
+      <c r="D71" s="13" t="s">
+        <v>423</v>
+      </c>
+      <c r="E71" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F71" s="10"/>
+      <c r="G71" s="14"/>
+      <c r="H71" s="10"/>
+    </row>
+    <row r="72" spans="1:26" customHeight="1" ht="90">
+      <c r="A72" s="10"/>
+      <c r="B72" s="12" t="s">
+        <v>424</v>
+      </c>
+      <c r="C72" s="12" t="s">
+        <v>425</v>
+      </c>
+      <c r="D72" s="13"/>
+      <c r="E72" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F72" s="10"/>
+      <c r="G72" s="14"/>
+      <c r="H72" s="10"/>
+    </row>
+    <row r="73" spans="1:26" customHeight="1" ht="90">
+      <c r="A73" s="10"/>
+      <c r="B73" s="12" t="s">
+        <v>426</v>
+      </c>
+      <c r="C73" s="12" t="s">
+        <v>427</v>
+      </c>
+      <c r="D73" s="13"/>
+      <c r="E73" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F73" s="10"/>
+      <c r="G73" s="14"/>
+      <c r="H73" s="10"/>
+    </row>
+    <row r="74" spans="1:26" customHeight="1" ht="90">
+      <c r="A74" s="10"/>
+      <c r="B74" s="12" t="s">
+        <v>428</v>
+      </c>
+      <c r="C74" s="12" t="s">
+        <v>429</v>
+      </c>
+      <c r="D74" s="13"/>
+      <c r="E74" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F74" s="10"/>
+      <c r="G74" s="14"/>
+      <c r="H74" s="10"/>
+    </row>
+    <row r="75" spans="1:26" customHeight="1" ht="90">
+      <c r="A75" s="10"/>
+      <c r="B75" s="12" t="s">
+        <v>430</v>
+      </c>
+      <c r="C75" s="12" t="s">
+        <v>431</v>
+      </c>
+      <c r="D75" s="13"/>
+      <c r="E75" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F75" s="10"/>
+      <c r="G75" s="14"/>
+      <c r="H75" s="10"/>
+    </row>
+    <row r="76" spans="1:26" customHeight="1" ht="90">
+      <c r="A76" s="10"/>
+      <c r="B76" s="12" t="s">
+        <v>432</v>
+      </c>
+      <c r="C76" s="12" t="s">
+        <v>433</v>
+      </c>
+      <c r="D76" s="13"/>
+      <c r="E76" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F76" s="10"/>
+      <c r="G76" s="14"/>
+      <c r="H76" s="10"/>
+    </row>
+    <row r="77" spans="1:26" customHeight="1" ht="90">
+      <c r="A77" s="10"/>
+      <c r="B77" s="12" t="s">
+        <v>434</v>
+      </c>
+      <c r="C77" s="12" t="s">
+        <v>435</v>
+      </c>
+      <c r="D77" s="13"/>
+      <c r="E77" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F77" s="10"/>
+      <c r="G77" s="14"/>
+      <c r="H77" s="10"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A21:H21"/>
+    <mergeCell ref="A37:H37"/>
+    <mergeCell ref="A40:H40"/>
+    <mergeCell ref="A44:H44"/>
+    <mergeCell ref="A46:H46"/>
+    <mergeCell ref="A47:H47"/>
+    <mergeCell ref="A50:H50"/>
+    <mergeCell ref="A52:H52"/>
+    <mergeCell ref="A54:H54"/>
+    <mergeCell ref="A55:H55"/>
+    <mergeCell ref="A70:H70"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z70"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28" customWidth="true" style="0"/>
+    <col min="4" max="4" width="90" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25" customWidth="true" style="0"/>
+    <col min="6" max="6" width="22" customWidth="true" style="0"/>
+    <col min="7" max="7" width="22" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
+    <col min="20" max="20" width="30" customWidth="true" style="0"/>
+    <col min="21" max="21" width="30" customWidth="true" style="0"/>
+    <col min="22" max="22" width="30" customWidth="true" style="0"/>
+    <col min="23" max="23" width="30" customWidth="true" style="0"/>
+    <col min="24" max="24" width="30" customWidth="true" style="0"/>
+    <col min="25" max="25" width="30" customWidth="true" style="0"/>
+    <col min="26" max="26" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" s="8" t="s">
+        <v>9</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+      <c r="H2" s="11"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+      <c r="H3" s="11"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="10"/>
+      <c r="B4" s="12" t="s">
+        <v>436</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>437</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>438</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F4" s="10"/>
+      <c r="G4" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H4" s="10"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="10"/>
+      <c r="B5" s="12" t="s">
+        <v>439</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>440</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>441</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F5" s="10"/>
+      <c r="G5" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H5" s="10"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="10"/>
+      <c r="B6" s="12" t="s">
+        <v>442</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>443</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>444</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F6" s="10"/>
+      <c r="G6" s="14"/>
+      <c r="H6" s="10"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="10"/>
+      <c r="B7" s="12" t="s">
+        <v>445</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>446</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>447</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F7" s="10"/>
+      <c r="G7" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H7" s="10"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="10"/>
+      <c r="B8" s="12" t="s">
+        <v>448</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>449</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>450</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F8" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G8" s="14"/>
+      <c r="H8" s="10"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="10"/>
+      <c r="B9" s="12" t="s">
+        <v>451</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>452</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>453</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F9" s="10"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="10"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="10"/>
+      <c r="B10" s="12" t="s">
+        <v>454</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>455</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>456</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H10" s="10"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="10"/>
+      <c r="B11" s="12" t="s">
+        <v>457</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>458</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>459</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H11" s="10"/>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="10"/>
+      <c r="B12" s="12" t="s">
+        <v>460</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>461</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>462</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H12" s="10"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="10"/>
+      <c r="B13" s="12" t="s">
+        <v>463</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>464</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>465</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H13" s="10"/>
+    </row>
+    <row r="14" spans="1:26">
+      <c r="A14" s="10"/>
+      <c r="B14" s="12" t="s">
+        <v>466</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>467</v>
+      </c>
+      <c r="D14" s="13" t="s">
+        <v>468</v>
+      </c>
+      <c r="E14" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H14" s="10"/>
+    </row>
+    <row r="15" spans="1:26">
+      <c r="A15" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="11"/>
+    </row>
+    <row r="16" spans="1:26">
+      <c r="A16" s="10"/>
+      <c r="B16" s="12" t="s">
+        <v>469</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>470</v>
+      </c>
+      <c r="D16" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="E16" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F16" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G16" s="14"/>
+      <c r="H16" s="10"/>
+    </row>
+    <row r="17" spans="1:26">
+      <c r="A17" s="10"/>
+      <c r="B17" s="12" t="s">
+        <v>472</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>473</v>
+      </c>
+      <c r="D17" s="13" t="s">
+        <v>471</v>
+      </c>
+      <c r="E17" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G17" s="14"/>
+      <c r="H17" s="10"/>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="90">
+      <c r="A18" s="10"/>
+      <c r="B18" s="12" t="s">
+        <v>474</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>475</v>
+      </c>
+      <c r="D18" s="13"/>
+      <c r="E18" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F18" s="10"/>
+      <c r="G18" s="14"/>
+      <c r="H18" s="10"/>
+    </row>
+    <row r="19" spans="1:26">
+      <c r="A19" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="11"/>
+    </row>
+    <row r="20" spans="1:26">
+      <c r="A20" s="10"/>
+      <c r="B20" s="12" t="s">
+        <v>476</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>477</v>
+      </c>
+      <c r="D20" s="13" t="s">
+        <v>478</v>
+      </c>
+      <c r="E20" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F20" s="10"/>
+      <c r="G20" s="14"/>
+      <c r="H20" s="10"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="10"/>
+      <c r="B21" s="12" t="s">
+        <v>479</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>480</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>481</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F21" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G21" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H21" s="10"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="10"/>
+      <c r="B22" s="12" t="s">
+        <v>482</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>483</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>484</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F22" s="10"/>
+      <c r="G22" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H22" s="10"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="10"/>
+      <c r="B23" s="12" t="s">
+        <v>485</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>486</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>487</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F23" s="10"/>
+      <c r="G23" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H23" s="10"/>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" s="10"/>
+      <c r="B24" s="12" t="s">
+        <v>488</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>489</v>
+      </c>
+      <c r="D24" s="13" t="s">
+        <v>490</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F24" s="10"/>
+      <c r="G24" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H24" s="10"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" s="10"/>
+      <c r="B25" s="12" t="s">
+        <v>491</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>492</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>493</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G25" s="14"/>
+      <c r="H25" s="10"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" s="10"/>
+      <c r="B26" s="12" t="s">
+        <v>494</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>495</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>496</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F26" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G26" s="14"/>
+      <c r="H26" s="10"/>
+    </row>
+    <row r="27" spans="1:26">
+      <c r="A27" s="10"/>
+      <c r="B27" s="12" t="s">
+        <v>497</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>498</v>
+      </c>
+      <c r="D27" s="13" t="s">
+        <v>499</v>
+      </c>
+      <c r="E27" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F27" s="10"/>
+      <c r="G27" s="14"/>
+      <c r="H27" s="10"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" s="10"/>
+      <c r="B28" s="12" t="s">
+        <v>500</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>501</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>502</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F28" s="10"/>
+      <c r="G28" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H28" s="10"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="10"/>
+      <c r="B29" s="12" t="s">
+        <v>503</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>504</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>505</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F29" s="10"/>
+      <c r="G29" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H29" s="10"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" s="10"/>
+      <c r="B30" s="12" t="s">
+        <v>506</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>507</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>508</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F30" s="10"/>
+      <c r="G30" s="14"/>
+      <c r="H30" s="10"/>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="10"/>
+      <c r="B31" s="12" t="s">
+        <v>509</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>510</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>493</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F31" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G31" s="14"/>
+      <c r="H31" s="10"/>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" s="10"/>
+      <c r="B32" s="12" t="s">
+        <v>511</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>512</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>513</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F32" s="10"/>
+      <c r="G32" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H32" s="10"/>
+    </row>
+    <row r="33" spans="1:26">
+      <c r="A33" s="10"/>
+      <c r="B33" s="12" t="s">
+        <v>514</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>515</v>
+      </c>
+      <c r="D33" s="13" t="s">
+        <v>516</v>
+      </c>
+      <c r="E33" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F33" s="10"/>
+      <c r="G33" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H33" s="10"/>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="10"/>
+      <c r="B34" s="12" t="s">
+        <v>517</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>518</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>519</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F34" s="10"/>
+      <c r="G34" s="14"/>
+      <c r="H34" s="10"/>
+    </row>
+    <row r="35" spans="1:26" customHeight="1" ht="90">
+      <c r="A35" s="10"/>
+      <c r="B35" s="12" t="s">
+        <v>520</v>
+      </c>
+      <c r="C35" s="12" t="s">
+        <v>521</v>
+      </c>
+      <c r="D35" s="13"/>
+      <c r="E35" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F35" s="10"/>
+      <c r="G35" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H35" s="10"/>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="9" t="s">
+        <v>365</v>
+      </c>
+      <c r="B36" s="11"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="11"/>
+    </row>
+    <row r="37" spans="1:26" customHeight="1" ht="90">
+      <c r="A37" s="10"/>
+      <c r="B37" s="12" t="s">
+        <v>522</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>523</v>
+      </c>
+      <c r="D37" s="13"/>
+      <c r="E37" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F37" s="10"/>
+      <c r="G37" s="14"/>
+      <c r="H37" s="10"/>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="10"/>
+      <c r="B38" s="12" t="s">
+        <v>524</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>525</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>526</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F38" s="10"/>
+      <c r="G38" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H38" s="10"/>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="10"/>
+      <c r="B39" s="12" t="s">
+        <v>527</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>528</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>529</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F39" s="10"/>
+      <c r="G39" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H39" s="10"/>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="10"/>
+      <c r="B40" s="12" t="s">
+        <v>530</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>531</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>532</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F40" s="10"/>
+      <c r="G40" s="14"/>
+      <c r="H40" s="10"/>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="10"/>
+      <c r="B41" s="12" t="s">
+        <v>533</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>534</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>535</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F41" s="10"/>
+      <c r="G41" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H41" s="10"/>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="9" t="s">
+        <v>375</v>
+      </c>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="11"/>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="10"/>
+      <c r="B43" s="12" t="s">
+        <v>536</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>537</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>538</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F43" s="10"/>
+      <c r="G43" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H43" s="10"/>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="8" t="s">
+        <v>222</v>
+      </c>
+      <c r="B44" s="11"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="11"/>
+    </row>
+    <row r="45" spans="1:26">
+      <c r="A45" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="B45" s="11"/>
+      <c r="C45" s="11"/>
+      <c r="D45" s="11"/>
+      <c r="E45" s="11"/>
+      <c r="F45" s="11"/>
+      <c r="G45" s="11"/>
+      <c r="H45" s="11"/>
+    </row>
+    <row r="46" spans="1:26" customHeight="1" ht="90">
+      <c r="A46" s="10"/>
+      <c r="B46" s="12" t="s">
+        <v>539</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>540</v>
+      </c>
+      <c r="D46" s="13"/>
+      <c r="E46" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F46" s="10"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="10"/>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="90">
+      <c r="A47" s="10"/>
+      <c r="B47" s="12" t="s">
+        <v>541</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>542</v>
+      </c>
+      <c r="D47" s="13"/>
+      <c r="E47" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F47" s="10"/>
+      <c r="G47" s="14"/>
+      <c r="H47" s="10"/>
+    </row>
+    <row r="48" spans="1:26" customHeight="1" ht="90">
+      <c r="A48" s="10"/>
+      <c r="B48" s="12" t="s">
+        <v>543</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>544</v>
+      </c>
+      <c r="D48" s="13"/>
+      <c r="E48" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F48" s="10"/>
+      <c r="G48" s="14"/>
+      <c r="H48" s="10"/>
+    </row>
+    <row r="49" spans="1:26" customHeight="1" ht="90">
+      <c r="A49" s="10"/>
+      <c r="B49" s="12" t="s">
+        <v>545</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>546</v>
+      </c>
+      <c r="D49" s="13"/>
+      <c r="E49" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F49" s="10"/>
+      <c r="G49" s="14"/>
+      <c r="H49" s="10"/>
+    </row>
+    <row r="50" spans="1:26" customHeight="1" ht="90">
+      <c r="A50" s="10"/>
+      <c r="B50" s="12" t="s">
+        <v>547</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>548</v>
+      </c>
+      <c r="D50" s="13"/>
+      <c r="E50" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F50" s="10"/>
+      <c r="G50" s="14"/>
+      <c r="H50" s="10"/>
+    </row>
+    <row r="51" spans="1:26" customHeight="1" ht="90">
+      <c r="A51" s="10"/>
+      <c r="B51" s="12" t="s">
+        <v>549</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>550</v>
+      </c>
+      <c r="D51" s="13"/>
+      <c r="E51" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F51" s="10"/>
+      <c r="G51" s="14"/>
+      <c r="H51" s="10"/>
+    </row>
+    <row r="52" spans="1:26" customHeight="1" ht="90">
+      <c r="A52" s="10"/>
+      <c r="B52" s="12" t="s">
+        <v>551</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>552</v>
+      </c>
+      <c r="D52" s="13"/>
+      <c r="E52" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F52" s="10"/>
+      <c r="G52" s="14"/>
+      <c r="H52" s="10"/>
+    </row>
+    <row r="53" spans="1:26" customHeight="1" ht="90">
+      <c r="A53" s="10"/>
+      <c r="B53" s="12" t="s">
+        <v>553</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>554</v>
+      </c>
+      <c r="D53" s="13"/>
+      <c r="E53" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F53" s="10"/>
+      <c r="G53" s="14"/>
+      <c r="H53" s="10"/>
+    </row>
+    <row r="54" spans="1:26" customHeight="1" ht="90">
+      <c r="A54" s="10"/>
+      <c r="B54" s="12" t="s">
+        <v>555</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>556</v>
+      </c>
+      <c r="D54" s="13"/>
+      <c r="E54" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F54" s="10"/>
+      <c r="G54" s="14"/>
+      <c r="H54" s="10"/>
+    </row>
+    <row r="55" spans="1:26" customHeight="1" ht="90">
+      <c r="A55" s="10"/>
+      <c r="B55" s="12" t="s">
+        <v>557</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>558</v>
+      </c>
+      <c r="D55" s="13"/>
+      <c r="E55" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F55" s="10"/>
+      <c r="G55" s="14"/>
+      <c r="H55" s="10"/>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="90">
+      <c r="A56" s="10"/>
+      <c r="B56" s="12" t="s">
+        <v>559</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>560</v>
+      </c>
+      <c r="D56" s="13"/>
+      <c r="E56" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F56" s="10"/>
+      <c r="G56" s="14"/>
+      <c r="H56" s="10"/>
+    </row>
+    <row r="57" spans="1:26" customHeight="1" ht="90">
+      <c r="A57" s="10"/>
+      <c r="B57" s="12" t="s">
+        <v>561</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>562</v>
+      </c>
+      <c r="D57" s="13"/>
+      <c r="E57" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F57" s="10"/>
+      <c r="G57" s="14"/>
+      <c r="H57" s="10"/>
+    </row>
+    <row r="58" spans="1:26" customHeight="1" ht="90">
+      <c r="A58" s="10"/>
+      <c r="B58" s="12" t="s">
+        <v>563</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>564</v>
+      </c>
+      <c r="D58" s="13"/>
+      <c r="E58" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F58" s="10"/>
+      <c r="G58" s="14"/>
+      <c r="H58" s="10"/>
+    </row>
+    <row r="59" spans="1:26" customHeight="1" ht="90">
+      <c r="A59" s="10"/>
+      <c r="B59" s="12" t="s">
+        <v>565</v>
+      </c>
+      <c r="C59" s="12" t="s">
+        <v>566</v>
+      </c>
+      <c r="D59" s="13"/>
+      <c r="E59" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F59" s="10"/>
+      <c r="G59" s="14"/>
+      <c r="H59" s="10"/>
+    </row>
+    <row r="60" spans="1:26" customHeight="1" ht="90">
+      <c r="A60" s="10"/>
+      <c r="B60" s="12" t="s">
+        <v>567</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>568</v>
+      </c>
+      <c r="D60" s="13"/>
+      <c r="E60" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F60" s="10"/>
+      <c r="G60" s="14"/>
+      <c r="H60" s="10"/>
+    </row>
+    <row r="61" spans="1:26" customHeight="1" ht="90">
+      <c r="A61" s="10"/>
+      <c r="B61" s="12" t="s">
+        <v>569</v>
+      </c>
+      <c r="C61" s="12" t="s">
+        <v>570</v>
+      </c>
+      <c r="D61" s="13"/>
+      <c r="E61" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F61" s="10"/>
+      <c r="G61" s="14"/>
+      <c r="H61" s="10"/>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="B62" s="11"/>
+      <c r="C62" s="11"/>
+      <c r="D62" s="11"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="11"/>
+      <c r="G62" s="11"/>
+      <c r="H62" s="11"/>
+    </row>
+    <row r="63" spans="1:26" customHeight="1" ht="90">
+      <c r="A63" s="10"/>
+      <c r="B63" s="12" t="s">
+        <v>571</v>
+      </c>
+      <c r="C63" s="12" t="s">
+        <v>572</v>
+      </c>
+      <c r="D63" s="13"/>
+      <c r="E63" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F63" s="10"/>
+      <c r="G63" s="14"/>
+      <c r="H63" s="10"/>
+    </row>
+    <row r="64" spans="1:26" customHeight="1" ht="90">
+      <c r="A64" s="10"/>
+      <c r="B64" s="12" t="s">
+        <v>573</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>574</v>
+      </c>
+      <c r="D64" s="13"/>
+      <c r="E64" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F64" s="10"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="10"/>
+    </row>
+    <row r="65" spans="1:26" customHeight="1" ht="90">
+      <c r="A65" s="10"/>
+      <c r="B65" s="12" t="s">
+        <v>575</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>572</v>
+      </c>
+      <c r="D65" s="13"/>
+      <c r="E65" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F65" s="10"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="10"/>
+    </row>
+    <row r="66" spans="1:26" customHeight="1" ht="90">
+      <c r="A66" s="10"/>
+      <c r="B66" s="12" t="s">
+        <v>576</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>577</v>
+      </c>
+      <c r="D66" s="13"/>
+      <c r="E66" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F66" s="10"/>
+      <c r="G66" s="14"/>
+      <c r="H66" s="10"/>
+    </row>
+    <row r="67" spans="1:26" customHeight="1" ht="90">
+      <c r="A67" s="10"/>
+      <c r="B67" s="12" t="s">
+        <v>578</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>579</v>
+      </c>
+      <c r="D67" s="13"/>
+      <c r="E67" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F67" s="10"/>
+      <c r="G67" s="14"/>
+      <c r="H67" s="10"/>
+    </row>
+    <row r="68" spans="1:26" customHeight="1" ht="90">
+      <c r="A68" s="10"/>
+      <c r="B68" s="12" t="s">
+        <v>580</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>581</v>
+      </c>
+      <c r="D68" s="13"/>
+      <c r="E68" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F68" s="10"/>
+      <c r="G68" s="14"/>
+      <c r="H68" s="10"/>
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="90">
+      <c r="A69" s="10"/>
+      <c r="B69" s="12" t="s">
+        <v>582</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>583</v>
+      </c>
+      <c r="D69" s="13"/>
+      <c r="E69" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F69" s="10"/>
+      <c r="G69" s="14"/>
+      <c r="H69" s="10"/>
+    </row>
+    <row r="70" spans="1:26" customHeight="1" ht="90">
+      <c r="A70" s="10"/>
+      <c r="B70" s="12" t="s">
+        <v>584</v>
+      </c>
+      <c r="C70" s="12" t="s">
+        <v>585</v>
+      </c>
+      <c r="D70" s="13"/>
+      <c r="E70" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F70" s="10"/>
+      <c r="G70" s="14"/>
+      <c r="H70" s="10"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:H3"/>
+    <mergeCell ref="A15:H15"/>
+    <mergeCell ref="A19:H19"/>
+    <mergeCell ref="A36:H36"/>
+    <mergeCell ref="A42:H42"/>
+    <mergeCell ref="A44:H44"/>
+    <mergeCell ref="A45:H45"/>
+    <mergeCell ref="A62:H62"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z69"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28" customWidth="true" style="0"/>
+    <col min="4" max="4" width="90" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25" customWidth="true" style="0"/>
+    <col min="6" max="6" width="22" customWidth="true" style="0"/>
+    <col min="7" max="7" width="22" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
+    <col min="20" max="20" width="30" customWidth="true" style="0"/>
+    <col min="21" max="21" width="30" customWidth="true" style="0"/>
+    <col min="22" max="22" width="30" customWidth="true" style="0"/>
+    <col min="23" max="23" width="30" customWidth="true" style="0"/>
+    <col min="24" max="24" width="30" customWidth="true" style="0"/>
+    <col min="25" max="25" width="30" customWidth="true" style="0"/>
+    <col min="26" max="26" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" s="6"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" s="8" t="s">
+        <v>586</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" s="11"/>
+      <c r="C3" s="11"/>
+      <c r="D3" s="11"/>
+      <c r="E3" s="11"/>
+      <c r="F3" s="11"/>
+      <c r="G3" s="11"/>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" s="10"/>
+      <c r="B4" s="12" t="s">
+        <v>587</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>588</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>589</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F4" s="10"/>
+      <c r="G4" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" s="10"/>
+      <c r="B5" s="12" t="s">
+        <v>590</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>591</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>592</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F5" s="10"/>
+      <c r="G5" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H5" s="5"/>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" s="10"/>
+      <c r="B6" s="12" t="s">
+        <v>593</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>594</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>595</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F6" s="10"/>
+      <c r="G6" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H6" s="5"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="10"/>
+      <c r="B7" s="12" t="s">
+        <v>596</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>597</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>598</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F7" s="10"/>
+      <c r="G7" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H7" s="5"/>
+    </row>
+    <row r="8" spans="1:26">
+      <c r="A8" s="10"/>
+      <c r="B8" s="12" t="s">
+        <v>599</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>600</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>601</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F8" s="10"/>
+      <c r="G8" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H8" s="5"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="10"/>
+      <c r="B9" s="12" t="s">
+        <v>602</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>603</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>604</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F9" s="10"/>
+      <c r="G9" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H9" s="5"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="10"/>
+      <c r="B10" s="12" t="s">
+        <v>605</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>606</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>607</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H10" s="5"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="10"/>
+      <c r="B11" s="12" t="s">
+        <v>608</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>609</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>610</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H11" s="5"/>
+    </row>
+    <row r="12" spans="1:26">
+      <c r="A12" s="10"/>
+      <c r="B12" s="12" t="s">
+        <v>611</v>
+      </c>
+      <c r="C12" s="12" t="s">
+        <v>612</v>
+      </c>
+      <c r="D12" s="13" t="s">
+        <v>613</v>
+      </c>
+      <c r="E12" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F12" s="10"/>
+      <c r="G12" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H12" s="5"/>
+    </row>
+    <row r="13" spans="1:26">
+      <c r="A13" s="10"/>
+      <c r="B13" s="12" t="s">
+        <v>614</v>
+      </c>
+      <c r="C13" s="12" t="s">
+        <v>615</v>
+      </c>
+      <c r="D13" s="13" t="s">
+        <v>616</v>
+      </c>
+      <c r="E13" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F13" s="10"/>
+      <c r="G13" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H13" s="5"/>
+    </row>
+    <row r="14" spans="1:26" customHeight="1" ht="90">
+      <c r="A14" s="10"/>
+      <c r="B14" s="12" t="s">
+        <v>617</v>
+      </c>
+      <c r="C14" s="12" t="s">
+        <v>618</v>
+      </c>
+      <c r="D14" s="13"/>
+      <c r="E14" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F14" s="10"/>
+      <c r="G14" s="14"/>
+      <c r="H14" s="5"/>
+    </row>
+    <row r="15" spans="1:26" customHeight="1" ht="90">
+      <c r="A15" s="10"/>
+      <c r="B15" s="12" t="s">
+        <v>619</v>
+      </c>
+      <c r="C15" s="12" t="s">
+        <v>620</v>
+      </c>
+      <c r="D15" s="13"/>
+      <c r="E15" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F15" s="10"/>
+      <c r="G15" s="14"/>
+      <c r="H15" s="5"/>
+    </row>
+    <row r="16" spans="1:26" customHeight="1" ht="90">
+      <c r="A16" s="10"/>
+      <c r="B16" s="12" t="s">
+        <v>621</v>
+      </c>
+      <c r="C16" s="12" t="s">
+        <v>622</v>
+      </c>
+      <c r="D16" s="13"/>
+      <c r="E16" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F16" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G16" s="14"/>
+      <c r="H16" s="5"/>
+    </row>
+    <row r="17" spans="1:26" customHeight="1" ht="90">
+      <c r="A17" s="10"/>
+      <c r="B17" s="12" t="s">
+        <v>623</v>
+      </c>
+      <c r="C17" s="12" t="s">
+        <v>624</v>
+      </c>
+      <c r="D17" s="13"/>
+      <c r="E17" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F17" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G17" s="14"/>
+      <c r="H17" s="5"/>
+    </row>
+    <row r="18" spans="1:26" customHeight="1" ht="90">
+      <c r="A18" s="10"/>
+      <c r="B18" s="12" t="s">
+        <v>625</v>
+      </c>
+      <c r="C18" s="12" t="s">
+        <v>626</v>
+      </c>
+      <c r="D18" s="13"/>
+      <c r="E18" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F18" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G18" s="14"/>
+      <c r="H18" s="5"/>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="90">
+      <c r="A19" s="10"/>
+      <c r="B19" s="12" t="s">
+        <v>627</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>628</v>
+      </c>
+      <c r="D19" s="13"/>
+      <c r="E19" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" s="14"/>
+      <c r="H19" s="5"/>
+    </row>
+    <row r="20" spans="1:26" customHeight="1" ht="90">
+      <c r="A20" s="10"/>
+      <c r="B20" s="12" t="s">
+        <v>629</v>
+      </c>
+      <c r="C20" s="12" t="s">
+        <v>630</v>
+      </c>
+      <c r="D20" s="13"/>
+      <c r="E20" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F20" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G20" s="14"/>
+      <c r="H20" s="5"/>
+    </row>
+    <row r="21" spans="1:26">
+      <c r="A21" s="10"/>
+      <c r="B21" s="12" t="s">
+        <v>631</v>
+      </c>
+      <c r="C21" s="12" t="s">
+        <v>632</v>
+      </c>
+      <c r="D21" s="13" t="s">
+        <v>633</v>
+      </c>
+      <c r="E21" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F21" s="10"/>
+      <c r="G21" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H21" s="5"/>
+    </row>
+    <row r="22" spans="1:26">
+      <c r="A22" s="10"/>
+      <c r="B22" s="12" t="s">
+        <v>634</v>
+      </c>
+      <c r="C22" s="12" t="s">
+        <v>635</v>
+      </c>
+      <c r="D22" s="13" t="s">
+        <v>636</v>
+      </c>
+      <c r="E22" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F22" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G22" s="14"/>
+      <c r="H22" s="5"/>
+    </row>
+    <row r="23" spans="1:26">
+      <c r="A23" s="10"/>
+      <c r="B23" s="12" t="s">
+        <v>637</v>
+      </c>
+      <c r="C23" s="12" t="s">
+        <v>638</v>
+      </c>
+      <c r="D23" s="13" t="s">
+        <v>639</v>
+      </c>
+      <c r="E23" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F23" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G23" s="14"/>
+      <c r="H23" s="5"/>
+    </row>
+    <row r="24" spans="1:26">
+      <c r="A24" s="10"/>
+      <c r="B24" s="12" t="s">
+        <v>640</v>
+      </c>
+      <c r="C24" s="12" t="s">
+        <v>641</v>
+      </c>
+      <c r="D24" s="13" t="s">
+        <v>642</v>
+      </c>
+      <c r="E24" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F24" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G24" s="14"/>
+      <c r="H24" s="5"/>
+    </row>
+    <row r="25" spans="1:26">
+      <c r="A25" s="10"/>
+      <c r="B25" s="12" t="s">
+        <v>643</v>
+      </c>
+      <c r="C25" s="12" t="s">
+        <v>644</v>
+      </c>
+      <c r="D25" s="13" t="s">
+        <v>645</v>
+      </c>
+      <c r="E25" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F25" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G25" s="14"/>
+      <c r="H25" s="5"/>
+    </row>
+    <row r="26" spans="1:26">
+      <c r="A26" s="10"/>
+      <c r="B26" s="12" t="s">
+        <v>646</v>
+      </c>
+      <c r="C26" s="12" t="s">
+        <v>647</v>
+      </c>
+      <c r="D26" s="13" t="s">
+        <v>648</v>
+      </c>
+      <c r="E26" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F26" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G26" s="14"/>
+      <c r="H26" s="5"/>
+    </row>
+    <row r="27" spans="1:26" customHeight="1" ht="90">
+      <c r="A27" s="10"/>
+      <c r="B27" s="12" t="s">
+        <v>649</v>
+      </c>
+      <c r="C27" s="12" t="s">
+        <v>650</v>
+      </c>
+      <c r="D27" s="13"/>
+      <c r="E27" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F27" s="10"/>
+      <c r="G27" s="14"/>
+      <c r="H27" s="5"/>
+    </row>
+    <row r="28" spans="1:26">
+      <c r="A28" s="10"/>
+      <c r="B28" s="12" t="s">
+        <v>651</v>
+      </c>
+      <c r="C28" s="12" t="s">
+        <v>652</v>
+      </c>
+      <c r="D28" s="13" t="s">
+        <v>653</v>
+      </c>
+      <c r="E28" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F28" s="10"/>
+      <c r="G28" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H28" s="5"/>
+    </row>
+    <row r="29" spans="1:26">
+      <c r="A29" s="10"/>
+      <c r="B29" s="12" t="s">
+        <v>654</v>
+      </c>
+      <c r="C29" s="12" t="s">
+        <v>655</v>
+      </c>
+      <c r="D29" s="13" t="s">
+        <v>656</v>
+      </c>
+      <c r="E29" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F29" s="10"/>
+      <c r="G29" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H29" s="5"/>
+    </row>
+    <row r="30" spans="1:26">
+      <c r="A30" s="10"/>
+      <c r="B30" s="12" t="s">
+        <v>657</v>
+      </c>
+      <c r="C30" s="12" t="s">
+        <v>658</v>
+      </c>
+      <c r="D30" s="13" t="s">
+        <v>659</v>
+      </c>
+      <c r="E30" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F30" s="10"/>
+      <c r="G30" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H30" s="5"/>
+    </row>
+    <row r="31" spans="1:26">
+      <c r="A31" s="10"/>
+      <c r="B31" s="12" t="s">
+        <v>660</v>
+      </c>
+      <c r="C31" s="12" t="s">
+        <v>661</v>
+      </c>
+      <c r="D31" s="13" t="s">
+        <v>662</v>
+      </c>
+      <c r="E31" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F31" s="10"/>
+      <c r="G31" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H31" s="5"/>
+    </row>
+    <row r="32" spans="1:26">
+      <c r="A32" s="10"/>
+      <c r="B32" s="12" t="s">
+        <v>663</v>
+      </c>
+      <c r="C32" s="12" t="s">
+        <v>664</v>
+      </c>
+      <c r="D32" s="13" t="s">
+        <v>665</v>
+      </c>
+      <c r="E32" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F32" s="10"/>
+      <c r="G32" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H32" s="5"/>
+    </row>
+    <row r="33" spans="1:26" customHeight="1" ht="90">
+      <c r="A33" s="10"/>
+      <c r="B33" s="12" t="s">
+        <v>666</v>
+      </c>
+      <c r="C33" s="12" t="s">
+        <v>667</v>
+      </c>
+      <c r="D33" s="13"/>
+      <c r="E33" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F33" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G33" s="14"/>
+      <c r="H33" s="5"/>
+    </row>
+    <row r="34" spans="1:26">
+      <c r="A34" s="10"/>
+      <c r="B34" s="12" t="s">
+        <v>668</v>
+      </c>
+      <c r="C34" s="12" t="s">
+        <v>669</v>
+      </c>
+      <c r="D34" s="13" t="s">
+        <v>670</v>
+      </c>
+      <c r="E34" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F34" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G34" s="14"/>
+      <c r="H34" s="5"/>
+    </row>
+    <row r="35" spans="1:26">
+      <c r="A35" s="9" t="s">
+        <v>98</v>
+      </c>
+      <c r="B35" s="11"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+    </row>
+    <row r="36" spans="1:26">
+      <c r="A36" s="10"/>
+      <c r="B36" s="12" t="s">
+        <v>671</v>
+      </c>
+      <c r="C36" s="12" t="s">
+        <v>672</v>
+      </c>
+      <c r="D36" s="13" t="s">
+        <v>673</v>
+      </c>
+      <c r="E36" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F36" s="10"/>
+      <c r="G36" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H36" s="5"/>
+    </row>
+    <row r="37" spans="1:26">
+      <c r="A37" s="10"/>
+      <c r="B37" s="12" t="s">
+        <v>674</v>
+      </c>
+      <c r="C37" s="12" t="s">
+        <v>675</v>
+      </c>
+      <c r="D37" s="13" t="s">
+        <v>676</v>
+      </c>
+      <c r="E37" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F37" s="10"/>
+      <c r="G37" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H37" s="5"/>
+    </row>
+    <row r="38" spans="1:26">
+      <c r="A38" s="10"/>
+      <c r="B38" s="12" t="s">
+        <v>677</v>
+      </c>
+      <c r="C38" s="12" t="s">
+        <v>678</v>
+      </c>
+      <c r="D38" s="13" t="s">
+        <v>679</v>
+      </c>
+      <c r="E38" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F38" s="10"/>
+      <c r="G38" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H38" s="5"/>
+    </row>
+    <row r="39" spans="1:26">
+      <c r="A39" s="10"/>
+      <c r="B39" s="12" t="s">
+        <v>680</v>
+      </c>
+      <c r="C39" s="12" t="s">
+        <v>681</v>
+      </c>
+      <c r="D39" s="13" t="s">
+        <v>682</v>
+      </c>
+      <c r="E39" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F39" s="10"/>
+      <c r="G39" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H39" s="5"/>
+    </row>
+    <row r="40" spans="1:26">
+      <c r="A40" s="10"/>
+      <c r="B40" s="12" t="s">
+        <v>683</v>
+      </c>
+      <c r="C40" s="12" t="s">
+        <v>684</v>
+      </c>
+      <c r="D40" s="13" t="s">
+        <v>685</v>
+      </c>
+      <c r="E40" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F40" s="10"/>
+      <c r="G40" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H40" s="5"/>
+    </row>
+    <row r="41" spans="1:26">
+      <c r="A41" s="10"/>
+      <c r="B41" s="12" t="s">
+        <v>686</v>
+      </c>
+      <c r="C41" s="12" t="s">
+        <v>687</v>
+      </c>
+      <c r="D41" s="13" t="s">
+        <v>688</v>
+      </c>
+      <c r="E41" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F41" s="10"/>
+      <c r="G41" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H41" s="5"/>
+    </row>
+    <row r="42" spans="1:26">
+      <c r="A42" s="10"/>
+      <c r="B42" s="12" t="s">
+        <v>689</v>
+      </c>
+      <c r="C42" s="12" t="s">
+        <v>690</v>
+      </c>
+      <c r="D42" s="13" t="s">
+        <v>691</v>
+      </c>
+      <c r="E42" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F42" s="10"/>
+      <c r="G42" s="14"/>
+      <c r="H42" s="5"/>
+    </row>
+    <row r="43" spans="1:26">
+      <c r="A43" s="10"/>
+      <c r="B43" s="12" t="s">
+        <v>692</v>
+      </c>
+      <c r="C43" s="12" t="s">
+        <v>693</v>
+      </c>
+      <c r="D43" s="13" t="s">
+        <v>694</v>
+      </c>
+      <c r="E43" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F43" s="10"/>
+      <c r="G43" s="14"/>
+      <c r="H43" s="5"/>
+    </row>
+    <row r="44" spans="1:26">
+      <c r="A44" s="10"/>
+      <c r="B44" s="12" t="s">
+        <v>695</v>
+      </c>
+      <c r="C44" s="12" t="s">
+        <v>696</v>
+      </c>
+      <c r="D44" s="13" t="s">
+        <v>697</v>
+      </c>
+      <c r="E44" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F44" s="10"/>
+      <c r="G44" s="14"/>
+      <c r="H44" s="5"/>
+    </row>
+    <row r="45" spans="1:26" customHeight="1" ht="90">
+      <c r="A45" s="10"/>
+      <c r="B45" s="12" t="s">
+        <v>698</v>
+      </c>
+      <c r="C45" s="12" t="s">
+        <v>699</v>
+      </c>
+      <c r="D45" s="13"/>
+      <c r="E45" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F45" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G45" s="14"/>
+      <c r="H45" s="5"/>
+    </row>
+    <row r="46" spans="1:26">
+      <c r="A46" s="10"/>
+      <c r="B46" s="12" t="s">
+        <v>700</v>
+      </c>
+      <c r="C46" s="12" t="s">
+        <v>701</v>
+      </c>
+      <c r="D46" s="13" t="s">
+        <v>702</v>
+      </c>
+      <c r="E46" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F46" s="10"/>
+      <c r="G46" s="14"/>
+      <c r="H46" s="5"/>
+    </row>
+    <row r="47" spans="1:26" customHeight="1" ht="90">
+      <c r="A47" s="10"/>
+      <c r="B47" s="12" t="s">
+        <v>703</v>
+      </c>
+      <c r="C47" s="12" t="s">
+        <v>704</v>
+      </c>
+      <c r="D47" s="13"/>
+      <c r="E47" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F47" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G47" s="14"/>
+      <c r="H47" s="5"/>
+    </row>
+    <row r="48" spans="1:26">
+      <c r="A48" s="10"/>
+      <c r="B48" s="12" t="s">
+        <v>705</v>
+      </c>
+      <c r="C48" s="12" t="s">
+        <v>706</v>
+      </c>
+      <c r="D48" s="13" t="s">
+        <v>707</v>
+      </c>
+      <c r="E48" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F48" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G48" s="14"/>
+      <c r="H48" s="5"/>
+    </row>
+    <row r="49" spans="1:26">
+      <c r="A49" s="10"/>
+      <c r="B49" s="12" t="s">
+        <v>708</v>
+      </c>
+      <c r="C49" s="12" t="s">
+        <v>709</v>
+      </c>
+      <c r="D49" s="13" t="s">
+        <v>710</v>
+      </c>
+      <c r="E49" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F49" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G49" s="14"/>
+      <c r="H49" s="5"/>
+    </row>
+    <row r="50" spans="1:26">
+      <c r="A50" s="10"/>
+      <c r="B50" s="12" t="s">
+        <v>711</v>
+      </c>
+      <c r="C50" s="12" t="s">
+        <v>712</v>
+      </c>
+      <c r="D50" s="13" t="s">
+        <v>713</v>
+      </c>
+      <c r="E50" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F50" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G50" s="14"/>
+      <c r="H50" s="5"/>
+    </row>
+    <row r="51" spans="1:26">
+      <c r="A51" s="10"/>
+      <c r="B51" s="12" t="s">
+        <v>714</v>
+      </c>
+      <c r="C51" s="12" t="s">
+        <v>715</v>
+      </c>
+      <c r="D51" s="13" t="s">
+        <v>716</v>
+      </c>
+      <c r="E51" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F51" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G51" s="14"/>
+      <c r="H51" s="5"/>
+    </row>
+    <row r="52" spans="1:26">
+      <c r="A52" s="10"/>
+      <c r="B52" s="12" t="s">
+        <v>717</v>
+      </c>
+      <c r="C52" s="12" t="s">
+        <v>718</v>
+      </c>
+      <c r="D52" s="13" t="s">
+        <v>719</v>
+      </c>
+      <c r="E52" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F52" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G52" s="14"/>
+      <c r="H52" s="5"/>
+    </row>
+    <row r="53" spans="1:26" customHeight="1" ht="90">
+      <c r="A53" s="10"/>
+      <c r="B53" s="12" t="s">
+        <v>720</v>
+      </c>
+      <c r="C53" s="12" t="s">
+        <v>721</v>
+      </c>
+      <c r="D53" s="13"/>
+      <c r="E53" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F53" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G53" s="14"/>
+      <c r="H53" s="5"/>
+    </row>
+    <row r="54" spans="1:26" customHeight="1" ht="90">
+      <c r="A54" s="10"/>
+      <c r="B54" s="12" t="s">
+        <v>722</v>
+      </c>
+      <c r="C54" s="12" t="s">
+        <v>723</v>
+      </c>
+      <c r="D54" s="13"/>
+      <c r="E54" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F54" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G54" s="14"/>
+      <c r="H54" s="5"/>
+    </row>
+    <row r="55" spans="1:26">
+      <c r="A55" s="10"/>
+      <c r="B55" s="12" t="s">
+        <v>724</v>
+      </c>
+      <c r="C55" s="12" t="s">
+        <v>725</v>
+      </c>
+      <c r="D55" s="13" t="s">
+        <v>726</v>
+      </c>
+      <c r="E55" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F55" s="10"/>
+      <c r="G55" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H55" s="5"/>
+    </row>
+    <row r="56" spans="1:26" customHeight="1" ht="90">
+      <c r="A56" s="10"/>
+      <c r="B56" s="12" t="s">
+        <v>727</v>
+      </c>
+      <c r="C56" s="12" t="s">
+        <v>728</v>
+      </c>
+      <c r="D56" s="13"/>
+      <c r="E56" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F56" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G56" s="14"/>
+      <c r="H56" s="5"/>
+    </row>
+    <row r="57" spans="1:26" customHeight="1" ht="90">
+      <c r="A57" s="10"/>
+      <c r="B57" s="12" t="s">
+        <v>729</v>
+      </c>
+      <c r="C57" s="12" t="s">
+        <v>730</v>
+      </c>
+      <c r="D57" s="13"/>
+      <c r="E57" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F57" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G57" s="14"/>
+      <c r="H57" s="5"/>
+    </row>
+    <row r="58" spans="1:26">
+      <c r="A58" s="10"/>
+      <c r="B58" s="12" t="s">
+        <v>731</v>
+      </c>
+      <c r="C58" s="12" t="s">
+        <v>732</v>
+      </c>
+      <c r="D58" s="13" t="s">
+        <v>733</v>
+      </c>
+      <c r="E58" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F58" s="10"/>
+      <c r="G58" s="14"/>
+      <c r="H58" s="5"/>
+    </row>
+    <row r="59" spans="1:26">
+      <c r="A59" s="9" t="s">
+        <v>141</v>
+      </c>
+      <c r="B59" s="11"/>
+      <c r="C59" s="11"/>
+      <c r="D59" s="11"/>
+      <c r="E59" s="11"/>
+      <c r="F59" s="11"/>
+      <c r="G59" s="11"/>
+    </row>
+    <row r="60" spans="1:26" customHeight="1" ht="90">
+      <c r="A60" s="10"/>
+      <c r="B60" s="12" t="s">
+        <v>734</v>
+      </c>
+      <c r="C60" s="12" t="s">
+        <v>735</v>
+      </c>
+      <c r="D60" s="13"/>
+      <c r="E60" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F60" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G60" s="14"/>
+      <c r="H60" s="5"/>
+    </row>
+    <row r="61" spans="1:26">
+      <c r="A61" s="8" t="s">
+        <v>736</v>
+      </c>
+      <c r="B61" s="11"/>
+      <c r="C61" s="11"/>
+      <c r="D61" s="11"/>
+      <c r="E61" s="11"/>
+      <c r="F61" s="11"/>
+      <c r="G61" s="11"/>
+    </row>
+    <row r="62" spans="1:26">
+      <c r="A62" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="B62" s="11"/>
+      <c r="C62" s="11"/>
+      <c r="D62" s="11"/>
+      <c r="E62" s="11"/>
+      <c r="F62" s="11"/>
+      <c r="G62" s="11"/>
+    </row>
+    <row r="63" spans="1:26">
+      <c r="A63" s="9" t="s">
+        <v>247</v>
+      </c>
+      <c r="B63" s="11"/>
+      <c r="C63" s="11"/>
+      <c r="D63" s="11"/>
+      <c r="E63" s="11"/>
+      <c r="F63" s="11"/>
+      <c r="G63" s="11"/>
+    </row>
+    <row r="64" spans="1:26" customHeight="1" ht="90">
+      <c r="A64" s="10"/>
+      <c r="B64" s="12" t="s">
+        <v>737</v>
+      </c>
+      <c r="C64" s="12" t="s">
+        <v>738</v>
+      </c>
+      <c r="D64" s="13"/>
+      <c r="E64" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F64" s="10"/>
+      <c r="G64" s="14"/>
+      <c r="H64" s="5"/>
+    </row>
+    <row r="65" spans="1:26" customHeight="1" ht="90">
+      <c r="A65" s="10"/>
+      <c r="B65" s="12" t="s">
+        <v>739</v>
+      </c>
+      <c r="C65" s="12" t="s">
+        <v>740</v>
+      </c>
+      <c r="D65" s="13"/>
+      <c r="E65" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F65" s="10"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="5"/>
+    </row>
+    <row r="66" spans="1:26" customHeight="1" ht="90">
+      <c r="A66" s="10"/>
+      <c r="B66" s="12" t="s">
+        <v>741</v>
+      </c>
+      <c r="C66" s="12" t="s">
+        <v>742</v>
+      </c>
+      <c r="D66" s="13"/>
+      <c r="E66" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F66" s="10"/>
+      <c r="G66" s="14"/>
+      <c r="H66" s="5"/>
+    </row>
+    <row r="67" spans="1:26" customHeight="1" ht="90">
+      <c r="A67" s="10"/>
+      <c r="B67" s="12" t="s">
+        <v>743</v>
+      </c>
+      <c r="C67" s="12" t="s">
+        <v>744</v>
+      </c>
+      <c r="D67" s="13"/>
+      <c r="E67" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F67" s="10"/>
+      <c r="G67" s="14"/>
+      <c r="H67" s="5"/>
+    </row>
+    <row r="68" spans="1:26" customHeight="1" ht="90">
+      <c r="A68" s="10"/>
+      <c r="B68" s="12" t="s">
+        <v>745</v>
+      </c>
+      <c r="C68" s="12" t="s">
+        <v>746</v>
+      </c>
+      <c r="D68" s="13"/>
+      <c r="E68" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F68" s="10"/>
+      <c r="G68" s="14"/>
+      <c r="H68" s="5"/>
+    </row>
+    <row r="69" spans="1:26" customHeight="1" ht="90">
+      <c r="A69" s="10"/>
+      <c r="B69" s="12" t="s">
+        <v>747</v>
+      </c>
+      <c r="C69" s="12" t="s">
+        <v>748</v>
+      </c>
+      <c r="D69" s="13"/>
+      <c r="E69" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F69" s="10"/>
+      <c r="G69" s="14"/>
+      <c r="H69" s="5"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:G2"/>
+    <mergeCell ref="A3:G3"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="A59:G59"/>
+    <mergeCell ref="A61:G61"/>
+    <mergeCell ref="A62:G62"/>
+    <mergeCell ref="A63:G63"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <tabColor rgb="64A70B"/>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z19"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28" customWidth="true" style="0"/>
+    <col min="4" max="4" width="90" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25" customWidth="true" style="0"/>
+    <col min="6" max="6" width="22" customWidth="true" style="0"/>
+    <col min="7" max="7" width="22" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
+    <col min="20" max="20" width="30" customWidth="true" style="0"/>
+    <col min="21" max="21" width="30" customWidth="true" style="0"/>
+    <col min="22" max="22" width="30" customWidth="true" style="0"/>
+    <col min="23" max="23" width="30" customWidth="true" style="0"/>
+    <col min="24" max="24" width="30" customWidth="true" style="0"/>
+    <col min="25" max="25" width="30" customWidth="true" style="0"/>
+    <col min="26" max="26" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" s="6"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" s="8" t="s">
+        <v>287</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="10"/>
       <c r="B3" s="12" t="s">
-        <v>321</v>
+        <v>275</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>322</v>
+        <v>276</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>323</v>
+        <v>277</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14" t="s">
-        <v>324</v>
+        <v>278</v>
       </c>
       <c r="H3" s="5"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>339</v>
+        <v>293</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>340</v>
+        <v>294</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>341</v>
+        <v>295</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>345</v>
+        <v>299</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>346</v>
+        <v>300</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>347</v>
+        <v>301</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
-        <v>831</v>
+        <v>749</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>832</v>
+        <v>750</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>833</v>
+        <v>751</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>368</v>
+        <v>322</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>369</v>
+        <v>323</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>370</v>
+        <v>324</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>834</v>
+        <v>752</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>835</v>
+        <v>753</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>836</v>
+        <v>754</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
-        <v>837</v>
+        <v>755</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>838</v>
+        <v>756</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>839</v>
+        <v>757</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14" t="s">
-        <v>324</v>
+        <v>278</v>
       </c>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>376</v>
+        <v>330</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>377</v>
+        <v>331</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>378</v>
+        <v>332</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>840</v>
+        <v>758</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>841</v>
+        <v>759</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>842</v>
+        <v>760</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
-        <v>391</v>
+        <v>345</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>392</v>
+        <v>346</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>393</v>
+        <v>347</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
-        <v>415</v>
+        <v>372</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>416</v>
+        <v>373</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>417</v>
+        <v>374</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F13" s="10" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="G13" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:26" customHeight="1" ht="90">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
-        <v>396</v>
+        <v>350</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>397</v>
+        <v>351</v>
       </c>
       <c r="D14" s="13"/>
       <c r="E14" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F14" s="10" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="G14" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
-        <v>409</v>
+        <v>366</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>410</v>
+        <v>367</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>411</v>
+        <v>368</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F15" s="10" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="G15" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
-        <v>330</v>
+        <v>284</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>331</v>
+        <v>285</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>332</v>
+        <v>286</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F16" s="10" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="G16" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="10"/>
       <c r="B17" s="12" t="s">
-        <v>355</v>
+        <v>309</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>356</v>
+        <v>310</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>357</v>
+        <v>311</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="10"/>
       <c r="B18" s="12" t="s">
-        <v>379</v>
+        <v>333</v>
       </c>
       <c r="C18" s="12" t="s">
-        <v>380</v>
+        <v>334</v>
       </c>
       <c r="D18" s="13" t="s">
-        <v>381</v>
+        <v>335</v>
       </c>
       <c r="E18" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F18" s="10" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="G18" s="14" t="s">
-        <v>333</v>
+        <v>287</v>
       </c>
       <c r="H18" s="5"/>
+    </row>
+    <row r="19" spans="1:26" customHeight="1" ht="90">
+      <c r="A19" s="10"/>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12" t="s">
+        <v>356</v>
+      </c>
+      <c r="D19" s="13"/>
+      <c r="E19" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F19" s="10" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" s="14" t="s">
+        <v>287</v>
+      </c>
+      <c r="H19" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="0B6CB0"/>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z3"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
@@ -30541,100 +28865,100 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>843</v>
+        <v>761</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="10"/>
       <c r="B3" s="12" t="s">
-        <v>166</v>
+        <v>142</v>
       </c>
       <c r="C3" s="12" t="s">
-        <v>167</v>
+        <v>143</v>
       </c>
       <c r="D3" s="13" t="s">
-        <v>168</v>
+        <v>144</v>
       </c>
       <c r="E3" s="7" t="s">
-        <v>169</v>
+        <v>145</v>
       </c>
       <c r="F3" s="10"/>
       <c r="G3" s="14" t="s">
-        <v>170</v>
+        <v>146</v>
       </c>
       <c r="H3" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z68"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30" customWidth="true" style="0"/>
     <col min="2" max="2" width="22" customWidth="true" style="0"/>
     <col min="3" max="3" width="28" customWidth="true" style="0"/>
     <col min="4" max="4" width="90" customWidth="true" style="0"/>
     <col min="5" max="5" width="25" customWidth="true" style="0"/>
     <col min="6" max="6" width="22" customWidth="true" style="0"/>
     <col min="7" max="7" width="22" customWidth="true" style="0"/>
     <col min="8" max="8" width="22" customWidth="true" style="0"/>
     <col min="9" max="9" width="30" customWidth="true" style="0"/>
     <col min="10" max="10" width="30" customWidth="true" style="0"/>
     <col min="11" max="11" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
@@ -30657,1295 +28981,1560 @@
       <c r="A1" s="7" t="s">
         <v>1</v>
       </c>
       <c r="B1" s="7" t="s">
         <v>2</v>
       </c>
       <c r="C1" s="7" t="s">
         <v>3</v>
       </c>
       <c r="D1" s="7" t="s">
         <v>4</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>5</v>
       </c>
       <c r="F1" s="7" t="s">
         <v>6</v>
       </c>
       <c r="G1" s="7" t="s">
         <v>7</v>
       </c>
       <c r="H1" s="6"/>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" s="8" t="s">
-        <v>844</v>
+        <v>762</v>
       </c>
       <c r="B2" s="11"/>
       <c r="C2" s="11"/>
       <c r="D2" s="11"/>
       <c r="E2" s="11"/>
       <c r="F2" s="11"/>
       <c r="G2" s="11"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" s="9" t="s">
-        <v>845</v>
+        <v>763</v>
       </c>
       <c r="B3" s="11"/>
       <c r="C3" s="11"/>
       <c r="D3" s="11"/>
       <c r="E3" s="11"/>
       <c r="F3" s="11"/>
       <c r="G3" s="11"/>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" s="10"/>
       <c r="B4" s="12" t="s">
-        <v>846</v>
+        <v>764</v>
       </c>
       <c r="C4" s="12" t="s">
-        <v>847</v>
+        <v>765</v>
       </c>
       <c r="D4" s="13" t="s">
-        <v>848</v>
+        <v>766</v>
       </c>
       <c r="E4" s="7" t="s">
-        <v>849</v>
+        <v>767</v>
       </c>
       <c r="F4" s="10"/>
       <c r="G4" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H4" s="5"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" s="10"/>
       <c r="B5" s="12" t="s">
-        <v>851</v>
+        <v>769</v>
       </c>
       <c r="C5" s="12" t="s">
-        <v>852</v>
+        <v>770</v>
       </c>
       <c r="D5" s="13" t="s">
-        <v>853</v>
+        <v>771</v>
       </c>
       <c r="E5" s="7" t="s">
-        <v>854</v>
+        <v>772</v>
       </c>
       <c r="F5" s="10"/>
       <c r="G5" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H5" s="5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" s="10"/>
       <c r="B6" s="12" t="s">
-        <v>855</v>
+        <v>773</v>
       </c>
       <c r="C6" s="12" t="s">
-        <v>856</v>
+        <v>774</v>
       </c>
       <c r="D6" s="13" t="s">
-        <v>857</v>
+        <v>775</v>
       </c>
       <c r="E6" s="7" t="s">
-        <v>858</v>
+        <v>776</v>
       </c>
       <c r="F6" s="10"/>
       <c r="G6" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H6" s="5"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" s="10"/>
       <c r="B7" s="12" t="s">
-        <v>859</v>
+        <v>777</v>
       </c>
       <c r="C7" s="12" t="s">
-        <v>860</v>
+        <v>778</v>
       </c>
       <c r="D7" s="13" t="s">
-        <v>861</v>
+        <v>779</v>
       </c>
       <c r="E7" s="7" t="s">
-        <v>862</v>
+        <v>780</v>
       </c>
       <c r="F7" s="10"/>
       <c r="G7" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H7" s="5"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" s="10"/>
       <c r="B8" s="12" t="s">
-        <v>863</v>
+        <v>781</v>
       </c>
       <c r="C8" s="12" t="s">
-        <v>864</v>
+        <v>782</v>
       </c>
       <c r="D8" s="13" t="s">
-        <v>865</v>
+        <v>783</v>
       </c>
       <c r="E8" s="7" t="s">
-        <v>866</v>
+        <v>784</v>
       </c>
       <c r="F8" s="10"/>
       <c r="G8" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H8" s="5"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" s="10"/>
       <c r="B9" s="12" t="s">
-        <v>867</v>
+        <v>785</v>
       </c>
       <c r="C9" s="12" t="s">
-        <v>868</v>
+        <v>786</v>
       </c>
       <c r="D9" s="13" t="s">
-        <v>869</v>
+        <v>787</v>
       </c>
       <c r="E9" s="7" t="s">
-        <v>870</v>
+        <v>788</v>
       </c>
       <c r="F9" s="10"/>
       <c r="G9" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H9" s="5"/>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="10"/>
       <c r="B10" s="12" t="s">
-        <v>871</v>
+        <v>789</v>
       </c>
       <c r="C10" s="12" t="s">
-        <v>872</v>
+        <v>790</v>
       </c>
       <c r="D10" s="13" t="s">
-        <v>873</v>
+        <v>791</v>
       </c>
       <c r="E10" s="7" t="s">
-        <v>874</v>
+        <v>792</v>
       </c>
       <c r="F10" s="10"/>
       <c r="G10" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H10" s="5"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="10"/>
       <c r="B11" s="12" t="s">
-        <v>875</v>
+        <v>793</v>
       </c>
       <c r="C11" s="12" t="s">
-        <v>876</v>
+        <v>794</v>
       </c>
       <c r="D11" s="13" t="s">
-        <v>877</v>
+        <v>795</v>
       </c>
       <c r="E11" s="7" t="s">
-        <v>878</v>
+        <v>796</v>
       </c>
       <c r="F11" s="10"/>
       <c r="G11" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H11" s="5"/>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="10"/>
       <c r="B12" s="12" t="s">
-        <v>879</v>
+        <v>797</v>
       </c>
       <c r="C12" s="12" t="s">
-        <v>880</v>
+        <v>798</v>
       </c>
       <c r="D12" s="13" t="s">
-        <v>881</v>
+        <v>799</v>
       </c>
       <c r="E12" s="7" t="s">
-        <v>882</v>
+        <v>800</v>
       </c>
       <c r="F12" s="10"/>
       <c r="G12" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H12" s="5"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="10"/>
       <c r="B13" s="12" t="s">
-        <v>883</v>
+        <v>801</v>
       </c>
       <c r="C13" s="12" t="s">
-        <v>884</v>
+        <v>802</v>
       </c>
       <c r="D13" s="13" t="s">
-        <v>885</v>
+        <v>803</v>
       </c>
       <c r="E13" s="7" t="s">
-        <v>886</v>
+        <v>804</v>
       </c>
       <c r="F13" s="10"/>
       <c r="G13" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H13" s="5"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="10"/>
       <c r="B14" s="12" t="s">
-        <v>887</v>
+        <v>805</v>
       </c>
       <c r="C14" s="12" t="s">
-        <v>888</v>
+        <v>806</v>
       </c>
       <c r="D14" s="13" t="s">
-        <v>889</v>
+        <v>807</v>
       </c>
       <c r="E14" s="7" t="s">
-        <v>890</v>
+        <v>808</v>
       </c>
       <c r="F14" s="10"/>
       <c r="G14" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H14" s="5"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="10"/>
       <c r="B15" s="12" t="s">
-        <v>891</v>
+        <v>809</v>
       </c>
       <c r="C15" s="12" t="s">
-        <v>892</v>
+        <v>810</v>
       </c>
       <c r="D15" s="13" t="s">
-        <v>893</v>
+        <v>811</v>
       </c>
       <c r="E15" s="7" t="s">
-        <v>894</v>
+        <v>812</v>
       </c>
       <c r="F15" s="10"/>
       <c r="G15" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H15" s="5"/>
     </row>
     <row r="16" spans="1:26" customHeight="1" ht="90">
       <c r="A16" s="10"/>
       <c r="B16" s="12" t="s">
-        <v>895</v>
+        <v>813</v>
       </c>
       <c r="C16" s="12" t="s">
-        <v>896</v>
+        <v>814</v>
       </c>
       <c r="D16" s="13" t="s">
-        <v>897</v>
+        <v>815</v>
       </c>
       <c r="E16" s="7" t="s">
-        <v>898</v>
+        <v>816</v>
       </c>
       <c r="F16" s="10"/>
       <c r="G16" s="14"/>
       <c r="H16" s="5"/>
     </row>
     <row r="17" spans="1:26" customHeight="1" ht="90">
       <c r="A17" s="10"/>
       <c r="B17" s="12" t="s">
-        <v>899</v>
+        <v>817</v>
       </c>
       <c r="C17" s="12" t="s">
-        <v>900</v>
+        <v>818</v>
       </c>
       <c r="D17" s="13" t="s">
-        <v>901</v>
+        <v>819</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>902</v>
+        <v>820</v>
       </c>
       <c r="F17" s="10"/>
       <c r="G17" s="14"/>
       <c r="H17" s="5"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="9" t="s">
-        <v>903</v>
+        <v>821</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="10"/>
       <c r="B19" s="12" t="s">
-        <v>904</v>
+        <v>822</v>
       </c>
       <c r="C19" s="12" t="s">
-        <v>905</v>
+        <v>823</v>
       </c>
       <c r="D19" s="13" t="s">
-        <v>906</v>
+        <v>824</v>
       </c>
       <c r="E19" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F19" s="10"/>
       <c r="G19" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H19" s="5"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="10"/>
       <c r="B20" s="12" t="s">
-        <v>907</v>
+        <v>825</v>
       </c>
       <c r="C20" s="12" t="s">
-        <v>908</v>
+        <v>826</v>
       </c>
       <c r="D20" s="13" t="s">
-        <v>909</v>
+        <v>827</v>
       </c>
       <c r="E20" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F20" s="10"/>
       <c r="G20" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H20" s="5"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="10"/>
       <c r="B21" s="12" t="s">
-        <v>910</v>
+        <v>828</v>
       </c>
       <c r="C21" s="12" t="s">
-        <v>911</v>
+        <v>829</v>
       </c>
       <c r="D21" s="13" t="s">
-        <v>912</v>
+        <v>830</v>
       </c>
       <c r="E21" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F21" s="10"/>
       <c r="G21" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H21" s="5"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="10"/>
       <c r="B22" s="12" t="s">
-        <v>913</v>
+        <v>831</v>
       </c>
       <c r="C22" s="12" t="s">
-        <v>914</v>
+        <v>832</v>
       </c>
       <c r="D22" s="13" t="s">
-        <v>915</v>
+        <v>833</v>
       </c>
       <c r="E22" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F22" s="10"/>
       <c r="G22" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H22" s="5"/>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="10"/>
       <c r="B23" s="12" t="s">
-        <v>916</v>
+        <v>834</v>
       </c>
       <c r="C23" s="12" t="s">
-        <v>917</v>
+        <v>835</v>
       </c>
       <c r="D23" s="13" t="s">
-        <v>918</v>
+        <v>836</v>
       </c>
       <c r="E23" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F23" s="10"/>
       <c r="G23" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H23" s="5"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="10"/>
       <c r="B24" s="12" t="s">
-        <v>919</v>
+        <v>837</v>
       </c>
       <c r="C24" s="12" t="s">
-        <v>920</v>
+        <v>838</v>
       </c>
       <c r="D24" s="13" t="s">
-        <v>921</v>
+        <v>839</v>
       </c>
       <c r="E24" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F24" s="10"/>
       <c r="G24" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H24" s="5"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" s="10"/>
       <c r="B25" s="12" t="s">
-        <v>922</v>
+        <v>840</v>
       </c>
       <c r="C25" s="12" t="s">
-        <v>923</v>
+        <v>841</v>
       </c>
       <c r="D25" s="13" t="s">
-        <v>924</v>
+        <v>842</v>
       </c>
       <c r="E25" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F25" s="10"/>
       <c r="G25" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H25" s="5"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" s="10"/>
       <c r="B26" s="12" t="s">
-        <v>925</v>
+        <v>843</v>
       </c>
       <c r="C26" s="12" t="s">
-        <v>926</v>
+        <v>844</v>
       </c>
       <c r="D26" s="13" t="s">
-        <v>927</v>
+        <v>845</v>
       </c>
       <c r="E26" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F26" s="10"/>
       <c r="G26" s="14"/>
       <c r="H26" s="5"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" s="10"/>
       <c r="B27" s="12" t="s">
-        <v>928</v>
+        <v>846</v>
       </c>
       <c r="C27" s="12" t="s">
-        <v>929</v>
+        <v>847</v>
       </c>
       <c r="D27" s="13" t="s">
-        <v>930</v>
+        <v>848</v>
       </c>
       <c r="E27" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F27" s="10"/>
       <c r="G27" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H27" s="5"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" s="10"/>
       <c r="B28" s="12" t="s">
-        <v>931</v>
+        <v>849</v>
       </c>
       <c r="C28" s="12" t="s">
-        <v>932</v>
+        <v>850</v>
       </c>
       <c r="D28" s="13" t="s">
-        <v>933</v>
+        <v>851</v>
       </c>
       <c r="E28" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F28" s="10"/>
       <c r="G28" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H28" s="5"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" s="10"/>
       <c r="B29" s="12" t="s">
-        <v>934</v>
+        <v>852</v>
       </c>
       <c r="C29" s="12" t="s">
-        <v>935</v>
+        <v>853</v>
       </c>
       <c r="D29" s="13" t="s">
-        <v>936</v>
+        <v>854</v>
       </c>
       <c r="E29" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F29" s="10"/>
       <c r="G29" s="14"/>
       <c r="H29" s="5"/>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" s="10"/>
       <c r="B30" s="12" t="s">
-        <v>937</v>
+        <v>855</v>
       </c>
       <c r="C30" s="12" t="s">
-        <v>938</v>
+        <v>856</v>
       </c>
       <c r="D30" s="13" t="s">
-        <v>939</v>
+        <v>857</v>
       </c>
       <c r="E30" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F30" s="10"/>
       <c r="G30" s="14"/>
       <c r="H30" s="5"/>
     </row>
     <row r="31" spans="1:26">
       <c r="A31" s="10"/>
       <c r="B31" s="12" t="s">
-        <v>940</v>
+        <v>858</v>
       </c>
       <c r="C31" s="12" t="s">
-        <v>941</v>
+        <v>859</v>
       </c>
       <c r="D31" s="13" t="s">
-        <v>942</v>
+        <v>860</v>
       </c>
       <c r="E31" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F31" s="10"/>
       <c r="G31" s="14"/>
       <c r="H31" s="5"/>
     </row>
     <row r="32" spans="1:26">
       <c r="A32" s="10"/>
       <c r="B32" s="12" t="s">
-        <v>943</v>
+        <v>861</v>
       </c>
       <c r="C32" s="12" t="s">
-        <v>944</v>
+        <v>862</v>
       </c>
       <c r="D32" s="13" t="s">
-        <v>945</v>
+        <v>863</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F32" s="10"/>
       <c r="G32" s="14"/>
       <c r="H32" s="5"/>
     </row>
     <row r="33" spans="1:26">
       <c r="A33" s="10"/>
       <c r="B33" s="12" t="s">
-        <v>946</v>
+        <v>864</v>
       </c>
       <c r="C33" s="12" t="s">
-        <v>947</v>
+        <v>865</v>
       </c>
       <c r="D33" s="13" t="s">
-        <v>948</v>
+        <v>866</v>
       </c>
       <c r="E33" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F33" s="10"/>
       <c r="G33" s="14"/>
       <c r="H33" s="5"/>
     </row>
     <row r="34" spans="1:26">
       <c r="A34" s="8" t="s">
-        <v>949</v>
+        <v>867</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
     </row>
     <row r="35" spans="1:26" customHeight="1" ht="90">
       <c r="A35" s="10"/>
       <c r="B35" s="12" t="s">
-        <v>950</v>
+        <v>868</v>
       </c>
       <c r="C35" s="12" t="s">
-        <v>951</v>
+        <v>869</v>
       </c>
       <c r="D35" s="13" t="s">
-        <v>952</v>
+        <v>870</v>
       </c>
       <c r="E35" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F35" s="10"/>
       <c r="G35" s="14"/>
       <c r="H35" s="5"/>
     </row>
     <row r="36" spans="1:26">
       <c r="A36" s="10"/>
       <c r="B36" s="12" t="s">
-        <v>953</v>
+        <v>871</v>
       </c>
       <c r="C36" s="12" t="s">
-        <v>954</v>
+        <v>872</v>
       </c>
       <c r="D36" s="13" t="s">
-        <v>955</v>
+        <v>873</v>
       </c>
       <c r="E36" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F36" s="10"/>
       <c r="G36" s="14"/>
       <c r="H36" s="5"/>
     </row>
-    <row r="37" spans="1:26">
+    <row r="37" spans="1:26" customHeight="1" ht="90">
       <c r="A37" s="10"/>
       <c r="B37" s="12" t="s">
-        <v>956</v>
+        <v>874</v>
       </c>
       <c r="C37" s="12" t="s">
-        <v>957</v>
+        <v>875</v>
       </c>
       <c r="D37" s="13"/>
       <c r="E37" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F37" s="10"/>
       <c r="G37" s="14"/>
       <c r="H37" s="5"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" s="8" t="s">
-        <v>958</v>
+        <v>876</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
     </row>
     <row r="39" spans="1:26">
       <c r="A39" s="10"/>
       <c r="B39" s="12" t="s">
-        <v>959</v>
+        <v>877</v>
       </c>
       <c r="C39" s="12" t="s">
-        <v>960</v>
+        <v>878</v>
       </c>
       <c r="D39" s="13" t="s">
-        <v>961</v>
+        <v>879</v>
       </c>
       <c r="E39" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F39" s="10"/>
       <c r="G39" s="14"/>
       <c r="H39" s="5"/>
     </row>
     <row r="40" spans="1:26">
       <c r="A40" s="10"/>
       <c r="B40" s="12" t="s">
-        <v>962</v>
+        <v>880</v>
       </c>
       <c r="C40" s="12" t="s">
-        <v>963</v>
+        <v>881</v>
       </c>
       <c r="D40" s="13" t="s">
-        <v>964</v>
+        <v>882</v>
       </c>
       <c r="E40" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F40" s="10"/>
       <c r="G40" s="14"/>
       <c r="H40" s="5"/>
     </row>
     <row r="41" spans="1:26">
       <c r="A41" s="10"/>
       <c r="B41" s="12" t="s">
-        <v>965</v>
+        <v>883</v>
       </c>
       <c r="C41" s="12" t="s">
-        <v>966</v>
+        <v>884</v>
       </c>
       <c r="D41" s="13" t="s">
-        <v>967</v>
+        <v>885</v>
       </c>
       <c r="E41" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F41" s="10"/>
       <c r="G41" s="14"/>
       <c r="H41" s="5"/>
     </row>
     <row r="42" spans="1:26">
       <c r="A42" s="10"/>
       <c r="B42" s="12" t="s">
-        <v>968</v>
+        <v>886</v>
       </c>
       <c r="C42" s="12" t="s">
-        <v>969</v>
+        <v>887</v>
       </c>
       <c r="D42" s="13" t="s">
-        <v>970</v>
+        <v>888</v>
       </c>
       <c r="E42" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F42" s="10"/>
       <c r="G42" s="14"/>
       <c r="H42" s="5"/>
     </row>
     <row r="43" spans="1:26">
       <c r="A43" s="10"/>
       <c r="B43" s="12" t="s">
-        <v>971</v>
+        <v>889</v>
       </c>
       <c r="C43" s="12" t="s">
-        <v>972</v>
+        <v>890</v>
       </c>
       <c r="D43" s="13" t="s">
-        <v>973</v>
+        <v>891</v>
       </c>
       <c r="E43" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F43" s="10"/>
       <c r="G43" s="14"/>
       <c r="H43" s="5"/>
     </row>
     <row r="44" spans="1:26">
       <c r="A44" s="10"/>
       <c r="B44" s="12" t="s">
-        <v>974</v>
+        <v>892</v>
       </c>
       <c r="C44" s="12" t="s">
-        <v>975</v>
+        <v>893</v>
       </c>
       <c r="D44" s="13" t="s">
-        <v>976</v>
+        <v>894</v>
       </c>
       <c r="E44" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F44" s="10"/>
       <c r="G44" s="14"/>
       <c r="H44" s="5"/>
     </row>
     <row r="45" spans="1:26">
       <c r="A45" s="10"/>
       <c r="B45" s="12" t="s">
-        <v>977</v>
+        <v>895</v>
       </c>
       <c r="C45" s="12" t="s">
-        <v>978</v>
+        <v>896</v>
       </c>
       <c r="D45" s="13" t="s">
-        <v>979</v>
+        <v>897</v>
       </c>
       <c r="E45" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F45" s="10"/>
       <c r="G45" s="14"/>
       <c r="H45" s="5"/>
     </row>
     <row r="46" spans="1:26">
       <c r="A46" s="10"/>
       <c r="B46" s="12" t="s">
-        <v>980</v>
+        <v>898</v>
       </c>
       <c r="C46" s="12" t="s">
-        <v>981</v>
+        <v>899</v>
       </c>
       <c r="D46" s="13" t="s">
-        <v>982</v>
+        <v>900</v>
       </c>
       <c r="E46" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F46" s="10"/>
       <c r="G46" s="14"/>
       <c r="H46" s="5"/>
     </row>
     <row r="47" spans="1:26">
       <c r="A47" s="10"/>
       <c r="B47" s="12" t="s">
-        <v>983</v>
+        <v>901</v>
       </c>
       <c r="C47" s="12" t="s">
-        <v>984</v>
+        <v>902</v>
       </c>
       <c r="D47" s="13" t="s">
-        <v>985</v>
+        <v>903</v>
       </c>
       <c r="E47" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F47" s="10"/>
       <c r="G47" s="14"/>
       <c r="H47" s="5"/>
     </row>
     <row r="48" spans="1:26">
       <c r="A48" s="10"/>
       <c r="B48" s="12" t="s">
-        <v>986</v>
+        <v>904</v>
       </c>
       <c r="C48" s="12" t="s">
-        <v>987</v>
+        <v>905</v>
       </c>
       <c r="D48" s="13" t="s">
-        <v>988</v>
+        <v>906</v>
       </c>
       <c r="E48" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F48" s="10"/>
       <c r="G48" s="14"/>
       <c r="H48" s="5"/>
     </row>
     <row r="49" spans="1:26">
       <c r="A49" s="10"/>
       <c r="B49" s="12" t="s">
-        <v>989</v>
+        <v>907</v>
       </c>
       <c r="C49" s="12" t="s">
-        <v>990</v>
+        <v>908</v>
       </c>
       <c r="D49" s="13" t="s">
-        <v>991</v>
+        <v>909</v>
       </c>
       <c r="E49" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F49" s="10"/>
       <c r="G49" s="14"/>
       <c r="H49" s="5"/>
     </row>
     <row r="50" spans="1:26">
       <c r="A50" s="10"/>
       <c r="B50" s="12" t="s">
-        <v>992</v>
+        <v>910</v>
       </c>
       <c r="C50" s="12" t="s">
-        <v>993</v>
+        <v>911</v>
       </c>
       <c r="D50" s="13" t="s">
-        <v>994</v>
+        <v>912</v>
       </c>
       <c r="E50" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F50" s="10"/>
       <c r="G50" s="14"/>
       <c r="H50" s="5"/>
     </row>
     <row r="51" spans="1:26">
       <c r="A51" s="10"/>
       <c r="B51" s="12" t="s">
-        <v>995</v>
+        <v>913</v>
       </c>
       <c r="C51" s="12" t="s">
-        <v>996</v>
+        <v>914</v>
       </c>
       <c r="D51" s="13" t="s">
-        <v>997</v>
+        <v>915</v>
       </c>
       <c r="E51" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F51" s="10"/>
       <c r="G51" s="14"/>
       <c r="H51" s="5"/>
     </row>
     <row r="52" spans="1:26">
       <c r="A52" s="10"/>
       <c r="B52" s="12" t="s">
-        <v>998</v>
+        <v>916</v>
       </c>
       <c r="C52" s="12" t="s">
-        <v>999</v>
+        <v>917</v>
       </c>
       <c r="D52" s="13" t="s">
-        <v>1000</v>
+        <v>918</v>
       </c>
       <c r="E52" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F52" s="10"/>
       <c r="G52" s="14"/>
       <c r="H52" s="5"/>
     </row>
     <row r="53" spans="1:26">
       <c r="A53" s="10"/>
       <c r="B53" s="12" t="s">
-        <v>1001</v>
+        <v>919</v>
       </c>
       <c r="C53" s="12" t="s">
-        <v>1002</v>
+        <v>920</v>
       </c>
       <c r="D53" s="13" t="s">
-        <v>1003</v>
+        <v>921</v>
       </c>
       <c r="E53" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F53" s="10"/>
       <c r="G53" s="14"/>
       <c r="H53" s="5"/>
     </row>
     <row r="54" spans="1:26">
       <c r="A54" s="10"/>
       <c r="B54" s="12" t="s">
-        <v>1004</v>
+        <v>922</v>
       </c>
       <c r="C54" s="12" t="s">
-        <v>1005</v>
+        <v>923</v>
       </c>
       <c r="D54" s="13" t="s">
-        <v>1006</v>
+        <v>924</v>
       </c>
       <c r="E54" s="7" t="s">
-        <v>320</v>
+        <v>274</v>
       </c>
       <c r="F54" s="10"/>
       <c r="G54" s="14"/>
       <c r="H54" s="5"/>
     </row>
     <row r="55" spans="1:26">
       <c r="A55" s="8" t="s">
-        <v>1007</v>
+        <v>925</v>
       </c>
       <c r="B55" s="11"/>
       <c r="C55" s="11"/>
       <c r="D55" s="11"/>
       <c r="E55" s="11"/>
       <c r="F55" s="11"/>
       <c r="G55" s="11"/>
     </row>
     <row r="56" spans="1:26">
       <c r="A56" s="10"/>
       <c r="B56" s="12" t="s">
-        <v>1008</v>
+        <v>926</v>
       </c>
       <c r="C56" s="12" t="s">
-        <v>1009</v>
+        <v>927</v>
       </c>
       <c r="D56" s="13" t="s">
-        <v>1010</v>
+        <v>928</v>
       </c>
       <c r="E56" s="7" t="s">
-        <v>1011</v>
+        <v>929</v>
       </c>
       <c r="F56" s="10"/>
       <c r="G56" s="14"/>
       <c r="H56" s="5"/>
     </row>
     <row r="57" spans="1:26">
       <c r="A57" s="10"/>
       <c r="B57" s="12" t="s">
-        <v>1012</v>
+        <v>930</v>
       </c>
       <c r="C57" s="12" t="s">
-        <v>1013</v>
+        <v>931</v>
       </c>
       <c r="D57" s="13" t="s">
-        <v>1014</v>
+        <v>932</v>
       </c>
       <c r="E57" s="7" t="s">
-        <v>1015</v>
+        <v>933</v>
       </c>
       <c r="F57" s="10"/>
       <c r="G57" s="14"/>
       <c r="H57" s="5"/>
     </row>
     <row r="58" spans="1:26">
       <c r="A58" s="10"/>
       <c r="B58" s="12" t="s">
-        <v>1016</v>
+        <v>934</v>
       </c>
       <c r="C58" s="12" t="s">
-        <v>1017</v>
+        <v>935</v>
       </c>
       <c r="D58" s="13" t="s">
-        <v>1018</v>
+        <v>936</v>
       </c>
       <c r="E58" s="7" t="s">
-        <v>1019</v>
+        <v>937</v>
       </c>
       <c r="F58" s="10"/>
       <c r="G58" s="14"/>
       <c r="H58" s="5"/>
     </row>
     <row r="59" spans="1:26">
       <c r="A59" s="10"/>
       <c r="B59" s="12" t="s">
-        <v>1020</v>
+        <v>938</v>
       </c>
       <c r="C59" s="12" t="s">
-        <v>1021</v>
+        <v>939</v>
       </c>
       <c r="D59" s="13" t="s">
-        <v>1022</v>
+        <v>940</v>
       </c>
       <c r="E59" s="7" t="s">
-        <v>1023</v>
+        <v>941</v>
       </c>
       <c r="F59" s="10"/>
       <c r="G59" s="14"/>
       <c r="H59" s="5"/>
     </row>
     <row r="60" spans="1:26">
       <c r="A60" s="10"/>
       <c r="B60" s="12" t="s">
-        <v>1024</v>
+        <v>942</v>
       </c>
       <c r="C60" s="12" t="s">
-        <v>1025</v>
+        <v>943</v>
       </c>
       <c r="D60" s="13" t="s">
-        <v>1026</v>
+        <v>944</v>
       </c>
       <c r="E60" s="7" t="s">
-        <v>1027</v>
+        <v>945</v>
       </c>
       <c r="F60" s="10"/>
       <c r="G60" s="14"/>
       <c r="H60" s="5"/>
     </row>
     <row r="61" spans="1:26">
       <c r="A61" s="8" t="s">
-        <v>1028</v>
+        <v>946</v>
       </c>
       <c r="B61" s="11"/>
       <c r="C61" s="11"/>
       <c r="D61" s="11"/>
       <c r="E61" s="11"/>
       <c r="F61" s="11"/>
       <c r="G61" s="11"/>
     </row>
     <row r="62" spans="1:26">
       <c r="A62" s="10"/>
       <c r="B62" s="12" t="s">
-        <v>1029</v>
+        <v>947</v>
       </c>
       <c r="C62" s="12" t="s">
-        <v>1030</v>
+        <v>948</v>
       </c>
       <c r="D62" s="13" t="s">
-        <v>1031</v>
+        <v>949</v>
       </c>
       <c r="E62" s="7" t="s">
-        <v>1032</v>
+        <v>950</v>
       </c>
       <c r="F62" s="10"/>
       <c r="G62" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H62" s="5"/>
     </row>
     <row r="63" spans="1:26">
       <c r="A63" s="10"/>
       <c r="B63" s="12" t="s">
-        <v>1033</v>
+        <v>951</v>
       </c>
       <c r="C63" s="12" t="s">
-        <v>1034</v>
+        <v>952</v>
       </c>
       <c r="D63" s="13" t="s">
-        <v>1035</v>
+        <v>953</v>
       </c>
       <c r="E63" s="7" t="s">
-        <v>1036</v>
+        <v>954</v>
       </c>
       <c r="F63" s="10"/>
       <c r="G63" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H63" s="5"/>
     </row>
     <row r="64" spans="1:26">
       <c r="A64" s="8" t="s">
-        <v>1037</v>
+        <v>955</v>
       </c>
       <c r="B64" s="11"/>
       <c r="C64" s="11"/>
       <c r="D64" s="11"/>
       <c r="E64" s="11"/>
       <c r="F64" s="11"/>
       <c r="G64" s="11"/>
     </row>
     <row r="65" spans="1:26">
       <c r="A65" s="10"/>
       <c r="B65" s="12" t="s">
-        <v>1038</v>
+        <v>956</v>
       </c>
       <c r="C65" s="12" t="s">
-        <v>1039</v>
+        <v>957</v>
       </c>
       <c r="D65" s="13" t="s">
-        <v>1040</v>
+        <v>958</v>
       </c>
       <c r="E65" s="7">
         <v>990</v>
       </c>
       <c r="F65" s="10"/>
       <c r="G65" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H65" s="5"/>
     </row>
     <row r="66" spans="1:26">
       <c r="A66" s="10"/>
       <c r="B66" s="12" t="s">
-        <v>1041</v>
+        <v>959</v>
       </c>
       <c r="C66" s="12" t="s">
-        <v>1042</v>
+        <v>960</v>
       </c>
       <c r="D66" s="13" t="s">
-        <v>1043</v>
+        <v>961</v>
       </c>
       <c r="E66" s="7" t="s">
-        <v>1044</v>
+        <v>962</v>
       </c>
       <c r="F66" s="10"/>
       <c r="G66" s="14" t="s">
-        <v>850</v>
+        <v>768</v>
       </c>
       <c r="H66" s="5"/>
     </row>
     <row r="67" spans="1:26">
       <c r="A67" s="10"/>
       <c r="B67" s="12" t="s">
-        <v>1045</v>
+        <v>963</v>
       </c>
       <c r="C67" s="12" t="s">
-        <v>1046</v>
+        <v>964</v>
       </c>
       <c r="D67" s="13" t="s">
-        <v>1047</v>
+        <v>965</v>
       </c>
       <c r="E67" s="7" t="s">
-        <v>1048</v>
+        <v>966</v>
       </c>
       <c r="F67" s="10"/>
       <c r="G67" s="14"/>
       <c r="H67" s="5"/>
     </row>
     <row r="68" spans="1:26">
       <c r="A68" s="10"/>
       <c r="B68" s="12" t="s">
-        <v>1049</v>
+        <v>967</v>
       </c>
       <c r="C68" s="12" t="s">
-        <v>1050</v>
+        <v>968</v>
       </c>
       <c r="D68" s="13" t="s">
-        <v>1051</v>
+        <v>969</v>
       </c>
       <c r="E68" s="7" t="s">
-        <v>1052</v>
+        <v>970</v>
       </c>
       <c r="F68" s="10"/>
       <c r="G68" s="14"/>
       <c r="H68" s="5"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A3:G3"/>
     <mergeCell ref="A18:G18"/>
     <mergeCell ref="A34:G34"/>
     <mergeCell ref="A38:G38"/>
     <mergeCell ref="A55:G55"/>
     <mergeCell ref="A61:G61"/>
     <mergeCell ref="A64:G64"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
+<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Z11"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="30" customWidth="true" style="0"/>
+    <col min="2" max="2" width="22" customWidth="true" style="0"/>
+    <col min="3" max="3" width="28" customWidth="true" style="0"/>
+    <col min="4" max="4" width="90" customWidth="true" style="0"/>
+    <col min="5" max="5" width="25" customWidth="true" style="0"/>
+    <col min="6" max="6" width="22" customWidth="true" style="0"/>
+    <col min="7" max="7" width="22" customWidth="true" style="0"/>
+    <col min="8" max="8" width="22" customWidth="true" style="0"/>
+    <col min="9" max="9" width="30" customWidth="true" style="0"/>
+    <col min="10" max="10" width="30" customWidth="true" style="0"/>
+    <col min="11" max="11" width="30" customWidth="true" style="0"/>
+    <col min="12" max="12" width="30" customWidth="true" style="0"/>
+    <col min="13" max="13" width="30" customWidth="true" style="0"/>
+    <col min="14" max="14" width="30" customWidth="true" style="0"/>
+    <col min="15" max="15" width="30" customWidth="true" style="0"/>
+    <col min="16" max="16" width="30" customWidth="true" style="0"/>
+    <col min="17" max="17" width="30" customWidth="true" style="0"/>
+    <col min="18" max="18" width="30" customWidth="true" style="0"/>
+    <col min="19" max="19" width="30" customWidth="true" style="0"/>
+    <col min="20" max="20" width="30" customWidth="true" style="0"/>
+    <col min="21" max="21" width="30" customWidth="true" style="0"/>
+    <col min="22" max="22" width="30" customWidth="true" style="0"/>
+    <col min="23" max="23" width="30" customWidth="true" style="0"/>
+    <col min="24" max="24" width="30" customWidth="true" style="0"/>
+    <col min="25" max="25" width="30" customWidth="true" style="0"/>
+    <col min="26" max="26" width="30" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:26">
+      <c r="A1" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="B1" s="7" t="s">
+        <v>2</v>
+      </c>
+      <c r="C1" s="7" t="s">
+        <v>3</v>
+      </c>
+      <c r="D1" s="7" t="s">
+        <v>4</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>5</v>
+      </c>
+      <c r="F1" s="7" t="s">
+        <v>6</v>
+      </c>
+      <c r="G1" s="7" t="s">
+        <v>7</v>
+      </c>
+      <c r="H1" s="6"/>
+    </row>
+    <row r="2" spans="1:26">
+      <c r="A2" s="8" t="s">
+        <v>971</v>
+      </c>
+      <c r="B2" s="11"/>
+      <c r="C2" s="11"/>
+      <c r="D2" s="11"/>
+      <c r="E2" s="11"/>
+      <c r="F2" s="11"/>
+      <c r="G2" s="11"/>
+    </row>
+    <row r="3" spans="1:26" customHeight="1" ht="90">
+      <c r="A3" s="10"/>
+      <c r="B3" s="12" t="s">
+        <v>972</v>
+      </c>
+      <c r="C3" s="12" t="s">
+        <v>973</v>
+      </c>
+      <c r="D3" s="13" t="s">
+        <v>974</v>
+      </c>
+      <c r="E3" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F3" s="10"/>
+      <c r="G3" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H3" s="5"/>
+    </row>
+    <row r="4" spans="1:26" customHeight="1" ht="90">
+      <c r="A4" s="10"/>
+      <c r="B4" s="12" t="s">
+        <v>975</v>
+      </c>
+      <c r="C4" s="12" t="s">
+        <v>976</v>
+      </c>
+      <c r="D4" s="13" t="s">
+        <v>977</v>
+      </c>
+      <c r="E4" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F4" s="10"/>
+      <c r="G4" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:26" customHeight="1" ht="90">
+      <c r="A5" s="10"/>
+      <c r="B5" s="12" t="s">
+        <v>978</v>
+      </c>
+      <c r="C5" s="12" t="s">
+        <v>979</v>
+      </c>
+      <c r="D5" s="13" t="s">
+        <v>980</v>
+      </c>
+      <c r="E5" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F5" s="10"/>
+      <c r="G5" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H5" s="5"/>
+    </row>
+    <row r="6" spans="1:26" customHeight="1" ht="90">
+      <c r="A6" s="10"/>
+      <c r="B6" s="12" t="s">
+        <v>981</v>
+      </c>
+      <c r="C6" s="12" t="s">
+        <v>982</v>
+      </c>
+      <c r="D6" s="13" t="s">
+        <v>983</v>
+      </c>
+      <c r="E6" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F6" s="10"/>
+      <c r="G6" s="14" t="s">
+        <v>355</v>
+      </c>
+      <c r="H6" s="5"/>
+    </row>
+    <row r="7" spans="1:26">
+      <c r="A7" s="10"/>
+      <c r="B7" s="12" t="s">
+        <v>984</v>
+      </c>
+      <c r="C7" s="12" t="s">
+        <v>985</v>
+      </c>
+      <c r="D7" s="13" t="s">
+        <v>986</v>
+      </c>
+      <c r="E7" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F7" s="10"/>
+      <c r="G7" s="14"/>
+      <c r="H7" s="5"/>
+    </row>
+    <row r="8" spans="1:26" customHeight="1" ht="90">
+      <c r="A8" s="10"/>
+      <c r="B8" s="12" t="s">
+        <v>987</v>
+      </c>
+      <c r="C8" s="12" t="s">
+        <v>988</v>
+      </c>
+      <c r="D8" s="13" t="s">
+        <v>989</v>
+      </c>
+      <c r="E8" s="7" t="s">
+        <v>274</v>
+      </c>
+      <c r="F8" s="10"/>
+      <c r="G8" s="14"/>
+      <c r="H8" s="5"/>
+    </row>
+    <row r="9" spans="1:26">
+      <c r="A9" s="10"/>
+      <c r="B9" s="12" t="s">
+        <v>990</v>
+      </c>
+      <c r="C9" s="12" t="s">
+        <v>991</v>
+      </c>
+      <c r="D9" s="13" t="s">
+        <v>992</v>
+      </c>
+      <c r="E9" s="7" t="s">
+        <v>34</v>
+      </c>
+      <c r="F9" s="10"/>
+      <c r="G9" s="14"/>
+      <c r="H9" s="5"/>
+    </row>
+    <row r="10" spans="1:26">
+      <c r="A10" s="10"/>
+      <c r="B10" s="12" t="s">
+        <v>993</v>
+      </c>
+      <c r="C10" s="12" t="s">
+        <v>994</v>
+      </c>
+      <c r="D10" s="13" t="s">
+        <v>995</v>
+      </c>
+      <c r="E10" s="7" t="s">
+        <v>996</v>
+      </c>
+      <c r="F10" s="10"/>
+      <c r="G10" s="14"/>
+      <c r="H10" s="5"/>
+    </row>
+    <row r="11" spans="1:26">
+      <c r="A11" s="10"/>
+      <c r="B11" s="12" t="s">
+        <v>997</v>
+      </c>
+      <c r="C11" s="12" t="s">
+        <v>998</v>
+      </c>
+      <c r="D11" s="13" t="s">
+        <v>999</v>
+      </c>
+      <c r="E11" s="7" t="s">
+        <v>1000</v>
+      </c>
+      <c r="F11" s="10"/>
+      <c r="G11" s="14"/>
+      <c r="H11" s="5"/>
+    </row>
+  </sheetData>
+  <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:G2"/>
+  </mergeCells>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <drawing r:id="rId1"/>
+</worksheet>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>14</vt:i4>
+        <vt:i4>13</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="14" baseType="lpstr">
+    <vt:vector size="13" baseType="lpstr">
       <vt:lpstr>Оглавление</vt:lpstr>
       <vt:lpstr>1 серия</vt:lpstr>
       <vt:lpstr>Фокус</vt:lpstr>
       <vt:lpstr>Мета</vt:lpstr>
-      <vt:lpstr>Атлас</vt:lpstr>
       <vt:lpstr>RUBEZH - камеры</vt:lpstr>
       <vt:lpstr>Сделано в России</vt:lpstr>
       <vt:lpstr>Облачные решения</vt:lpstr>
       <vt:lpstr>Сетевое оборудование RVi</vt:lpstr>
       <vt:lpstr>Мониторы</vt:lpstr>
       <vt:lpstr>Типовые платформы Сервера</vt:lpstr>
       <vt:lpstr>Системы хранения данных</vt:lpstr>
       <vt:lpstr>Распродажа</vt:lpstr>
       <vt:lpstr>Спец.оборудование</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Unknown Creator</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>